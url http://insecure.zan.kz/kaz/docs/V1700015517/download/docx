--- v1 (2026-01-15)
+++ v2 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f132b54" w14:textId="f132b54">
+    <w:p w14:paraId="2f6128a" w14:textId="2f6128a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымдарында &amp;#601;скери-техникалық ж&amp;#601;не өзге де мамандықтар бойынша &amp;#601;скерге шақырылушыларды, &amp;#601;скери міндеттілерді жинау, оларды жіберу ж&amp;#601;не өтеусіз ж&amp;#601;не өтеулі негіздерде оқыту, оқу-т&amp;#601;рбие процесін ұйымдастыру қағидаларын, сондай-ақ оқу мерзімдерін бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымдарында әскери-техникалық және өзге де мамандықтар бойынша әскерге шақырылушыларды, әскери міндеттілерді жинау, оларды жіберу және өтеусіз және өтеулі негіздерде оқыту, оқу-тәрбие процесін ұйымдастыру қағидаларын, сондай-ақ оқу мерзімдерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қорғаныс министрінің 2017 жылғы 17 шілдедегі № 357 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 19 тамызда № 15517 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -133,160 +132,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңы 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+        <w:t xml:space="preserve">, және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттiк статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қорғаныс министрінің 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 674</w:t>
+        <w:t>№ 692</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -955,114 +934,294 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z116" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Қазақстан Республикасы Қорғаныс министрлігінің жұмылдыру ресурсы автоматтандырылған жүйесінің интеграциялық шлюзі" ақпараттық жүйесі (бұдан әрі – "ҚР ҚМ ЖРАЖ ИШ" АЖ) – әскери есепке алуды автоматтандыруға және мемлекеттік қызмет көрсетуге арналған ақпараттық жүйе;</w:t>
+      1) "Қазақстан Республикасы Қорғаныс министрлігінің жұмылдыру ресурсы автоматтандырылған жүйесінің интеграциялық шлюзі" цифрлық жүйесі (бұдан әрі – ҚР ҚМ ЦЖ) – әскери есепке алуды автоматтандыруға және мемлекеттік қызмет көрсетуге арналған цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z117" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оқу-материалдық база – мамандықтар бойынша әскери-техникалық және өзге де мамандарды даярлауды қамтамасыз ететін материалдық және техникалық құралдар, ғимараттар мен құрылысжай кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z118" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      3) өзіндік даярлық – оқып-үйренуші құрамның мамандық бойынша теориялық білім деңгейін, педагогикалық шеберлігін арттырудың негізгі әдісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әскерге шақырылушылар мен әскери мiндеттiлердi әскери-техникалық және өзге де мамандықтар бойынша оқыту мамандандырылған ұйымдарда Қазақстан Республикасы Қарулы Күштерiнiң қажеттiлiгiне сәйкес өтеусiз негiзде және оқытуға арналған шығыстарды толық немесе iшiнара өтей отырып, өтеулi негiзде жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      3) өзіндік даярлық – оқып-үйренуші құрамның мамандық бойынша теориялық білім деңгейін, педагогикалық шеберлігін арттырудың негізгі әдісі. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="17"/>
+      Азаматтарды әскери-техникалық және өзге де мамандықтар бойынша өтеулі негізде даярлау бойынша көрсетілетін қызметтің бағасы "Қазақстан Республикасы Қорғаныс министрлігінің әскери-техникалық мектебі" республикалық мемлекеттік қазыналық кәсіпорны өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағасын бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2024 жылғы 30 желтоқсандағы № 1507 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әскерге шақырылушылар мен әскери міндеттілерді әскери-техникалық және өзге де әскери мамандықтар бойынша оқыту Қазақстан Республикасы Қарулы Күштерінің қажеттілігіне сәйкес мамандандырылған ұйымдарда өтеусіз негізде және оқытуға арналған шығысты толық немесе ішінара өтеумен өтеулі негізде жүргізіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      Әскерге шақырылушылар мен әскери міндеттілердің оқуы үшін ақы төлеу Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымының есеп шотына жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Қарулы Күштерінің Бас штабы Қазақстан Республикасы Қарулы Күштерінің әскери-техникалық және өзге де мамандарға қажеттілігіне сәйкес алдағы күнтізбелік жылға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1151,54 +1310,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Алдағы күнтізбелік жылға арналған өтеусіз және өтеулі негізде даярлау жоспарын ағымдағы жылғы 1 желтоқсанға дейінгі мерзімде Қазақстан Республикасының Қорғаныс министрі бекітеді және жоспарлы кезеңге арналған шығысты жоспарлау және жұмысты ұйымдастыру үшін мамандандырылған ұйымға, жергілікті әскери басқару органына (бұдан әрі – ЖӘБО) және бюджеттік бағдарлама іс-шарасына жауапты орындаушыларға жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z122" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Бекітілген өтеулі негізде даярлау жоспары "ҚР ҚМ ЖРАЖ ИШ" АЖ-ға енгізіледі.</w:t>
+      6. Бекітілген өтеулі негізде даярлау жоспары ҚР ҚМ ЦЖ-ға енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z123" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мамандандырылған ұйымды жасақтау аумақтық және эксаумақтық қағидат бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z124" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1820,109 +2041,191 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскерге шақырылушылар мен әскери міндеттілерді әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу мемлекеттік қызметін көрсету тәртібінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілген мемлекеттік қызметті Қазақстан Республикасының Қорғаныс министрлігі "ҚР ҚМ ЖРАЖ ИШ" АЖ-ны пайдаланып, ЖӘБО (бұдан әрі – көрсетілетін қызметті беруші) арқылы көрсетеді.</w:t>
+      Көрсетілген мемлекеттік қызметті Қазақстан Республикасының Қорғаныс министрлігі ҚР ҚМ ЦЖ-ны пайдаланып, ЖӘБО (бұдан әрі – көрсетілетін қызметті беруші) арқылы көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z139" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Әскерге шақырылушылар мен әскери міндеттілерді әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қою" мемлекеттік көрсетілетін қызметін алу үшін әскерге шақырылушылар мен әскери міндеттілер (бұдан әрі – көрсетілетін қызметті алушылар) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы өтініш береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы өтінішке осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша медициналық куәландыру картасының электрондық көшірмесін тіркейді. Медициналық куәландыру картасы әскери қызметке жарамдылық дәрежесі туралы қорытындыны алған сәттен бастап 10 жұмыс күні ішінде жарамды. </w:t>
+      Көрсетілетін қызметті алушы өтінішке осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша медициналық куәландыру картасының электрондық көшірмесін тіркейді. Медициналық куәландыру картасы әскери қызметке жарамдылық дәрежесі туралы қорытындыны алған сәттен бастап 10 жұмыс күні ішінде жарамды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті ресімдеу алдында портал көрсетілетін қызметті алушының жасы (24 жастан асқан) және жынысы бойынша белгіленген талаптарға сәйкес келуін тексереді. Көрсетілген талаптарға сәйкес келсе, көрсетілетін қызметті алушы оқу кезеңін және оқығысы келетін мамандандырылған ұйымды таңдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1934,123 +2237,123 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамасы, нысаны, мазмұны мен нәтижесі қамтылатын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ оны көрсету ерекшеліктері ескерілген өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде жазылған. </w:t>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы және тұрғылықты жері немесе уақытша болатын жері бойынша тіркелгені туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік ақпараттық жүйеден алады.</w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы және тұрғылықты жері немесе уақытша болатын жері бойынша тіркелгені туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік цифрлық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету нәтижесін алу күнін көрсетіп, өтініштің қабылданғаны туралы не көрсетілетін қызметті алушы толық емес және (немесе) жарамдылық мерзімі өткен құжаттоптамасын ұсынған кезде мемлекеттік қызмет көрсетуге өтінішті қабылдаудан бас тарту туралы хабарлама жібереді.</w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету нәтижесін алу күнін көрсетіп, өтініштің қабылданғаны туралы не көрсетілетін қызметті алушы толық емес және (немесе) жарамдылық мерзімі өткен құжат топтамасын ұсынған кезде мемлекеттік қызмет көрсетуге өтінішті қабылдаудан бас тарту туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші құжат түскен күні оны қабылдау, тіркеу және орындау үшін орындаушыға беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Орындаушы құжат топтамасының осы Қағидаларда белгіленген талаптарға сәйкес келуін қарауды, мемлекеттік көрсетілетін қызмет нәтижесін басшыға қол қойғызуға дайындауды 1 жұмыс күні ішінде жүзеге асырады (өтініш пен құжаттар қабылданған күн қызмет көрсету мерзіміне кірмейді). </w:t>
+        <w:t>
+      Орындаушы құжат топтамасының осы Қағидаларда белгіленген талаптарға сәйкес келуін қарауды, мемлекеттік көрсетілетін қызмет нәтижесін басшыға қол қойғызуға дайындауды 1 жұмыс күні ішінде жүзеге асырады (өтініш пен құжаттар қабылданған күн қызмет көрсету мерзіміне кірмейді).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2067,622 +2370,846 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қою туралы хабарлама не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="38"/>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. алып тасталды - ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Әскерге шақырылушылар мен әскери міндеттілерді әскери-техникалық және басқа да мамандықтар бойынша даярлауға жіберу" мемлекеттік көрсетілетін қызметі көрсетілетін қызметті алушының ұялы байланыс абоненттік құрылғысының телефон нөмірі проактивті форматта порталға тіркелген кезде әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекте тұрған көрсетілетін қызметті алушыға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Абоненттік нөмірді порталдың есептік жазбасына қосу Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 25 қаңтардағы № 58 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13195 болып тіркелген) Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің"веб-порталының есептік жазбасына қосу қағидаларына сәйкес жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13195 болып тіркелген) Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "цифрлық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамасы, нысаны, мазмұны мен нәтижесі қамтылатын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ оны көрсету ерекшеліктері ескерілген өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде жазылған. </w:t>
-[...17 lines deleted...]
-      Әскери-техникалық және өзге де мамандықтар бойынша оқу үшін ақы төлеу қажеттілігі туралы хабарлама алған көрсетілетін қызметті алушы осы Қағидалардың 22-тармағында көзделген тәртіппен "электрондық үкіметтің" төлем шлюзі арқылы мамандандырылған ұйымның есеп шотына ақша қаражатын аудару арқылы оқу үшін ақы төлейді. </w:t>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "ҚР ҚМ ЖРАЖ ИШ" АЖ "электрондық үкіметтің" төлем шлюзінен жауап алғаннан кейін автоматты түрде мемлекеттік қызмет көрсету нәтижесін қалыптастырады.</w:t>
+      Кезекті оқыту күні басталғанға дейін 3 жұмыс күні бұрын ҚР ҚМ ЦЖ автоматты режимде кезекте тұрған көрсетілетін қызметті алушыларды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскерге шақырылушы немесе әскери міндетті ретінде әскери есепте тұруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектікті белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дерматология, онкология орталықтарында, "Фтизиатрия" фтизиопульмонология орталығында, "Психиатрия" және "Наркология" психикалық денсаулық орталығында динамикалық байқауда тұруы мәніне тексереді. Тексеру жүргізілгеннен кейін ҚР ҚМ ЦЖ автоматты түрде мемлекеттік қызмет көрсету нәтижесін қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "электрондық үкіметтің" төлем шлюзі арқылы оқуға ақы төленгені расталғанда осы Қағидаларға </w:t>
+      көрсетілетін қызметті алушының әскери есепте әскерге шақырылушы немесе әскери міндетті ретінде тұруы расталған, мүгедектікті белгілеу не динамикалық байқауда болмаған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әскери-техникалық және өзге де мамандықтар бойынша даярлыққа жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2 жұмыс күні ішінде "электрондық үкіметтің" төлем шлюзінен ақы төленгені расталмағанда осы Қағидаларға </w:t>
+      көрсетілетін қызметті алушы әскери есептен алып тасталған не шығарылған, мүгедектігі не динамикалық байқауда болуы анықталған кезде әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу кезегінен шығара отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу кезегінен шығарумен проактивті қызмет көрсетуден бас тарту туралы хабарлама болып табылады.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша проактивті қызмет көрсетуден бас тарту туралы хабарлама жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсетуден бас тартылған жағдайда көрсетілетін қызметті беруші өтеулі негізде даярлау жоспарында көрсетілген оқыту күні басталғанға дейін 6 жұмыс күні бұрын кейіннен кезекке тұрған көрсетілетін қызметті алушылар бойынша Қағидалардың 22-тармағында көрсетілген іс-шараларды жүргізеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="40"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Оқуға жіберілген көрсетілетін қызметті алушылар осы Қағидалардың 23-тармағына сәйкес мемлекеттік қызмет көрсету нәтижесінде алынған әскери-техникалық және өзге де мамандықтар бойынша даярлауға жолдамада көрсетілген уақытта мамандандырылған ұйымға өздері келеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z143" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әскерге шақырылушылар мен әскери міндеттілерді оқуға қабылдау, оқуға уақытында келмеген не одан бас тартқан адамдарды қоспағанда, даярлауға жолдамалар негізінде мамандандырылған ұйым басшысының бұйрығымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z143" w:id="41"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мамандандырылған ұйым басшысының бұйрығы шыққаннан кейін оқу взводтарын толық жасақтауға тек бұрын оқыған және денсаулық жағдайы бойынша оқудан шығарылған әскерге шақырылушылар мен әскери міндеттілер сауыққаннан кейін өзі өтініш берген жағдайда жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="42"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Қазақстан Республикасының Қорғаныс министрлігі осы Қағидаларға енгізілген өзгерістер мен (немесе) толықтырулар туралы ақпаратты мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде Бірыңғай байланыс орталығына, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымы операторына және ЖӘБО-ға жібереді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қазақстан Республикасының Қорғаныс министрлігі осы Қағидаларға енгізілген өзгерістер мен (немесе) толықтырулар туралы ақпаратты мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде Бірыңғай байланыс орталығына, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына, "цифрлық үкімет" ақпараттық-коммуникациялық инфрақұрылымы операторына және ЖӘБО-ға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Оқыту және оқу-тәрбие процесін ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z145" w:id="43"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="44"/>
+    <w:bookmarkStart w:name="z146" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Әскерге шақырылушылар мен әскери міндеттілерді мамандандырылған ұйымда оқыту Қазақстан Республикасы Президентінің 2007 жылғы 5 шілдедегі № 364 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Қарулы Күштері, басқа да әскерлері мен әскери құралымдары жалпыәскери жарғыларының талаптарын ескеріп ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z147" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z147" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Әскери міндеттілер мен әскерге шақырылушыларды оқыту барлық оқу кезеңі бойы құрамы тұрақты болып қалатын, саны 10 адамнан аспайтын оқу бөлімшелерінен тұратын саны 30 адамнан аспайтын оқу взводтарында ұйымдастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір оқу бөлімшесінде оқып-үйренушілер қатарынан үлкені тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="46"/>
+    <w:bookmarkStart w:name="z148" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Әскерге шақырылушылар мен әскери міндеттілерді оқыту Қазақстан Республикасының Азаматтық кодексіне сәйкес мамандандырылған ұйым мен оқып-үйренуші арасында жасалған шарт негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу кезеңінде әскерге шақырылушылар мен әскери міндеттілер далалық киім-кешекпен (маусым бойынша) қамтамасыз етіледі, үш мезгіл тамақтанып және монша-кір жуу қызметі көрсетіліп, тәулік бойы казармада тұрады, ол әскери-техникалық және өзге де мамандықтар бойынша даярлау құнына кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="47"/>
+    <w:bookmarkStart w:name="z149" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Оқытудың негізгі нысандары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теориялық сабақ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2747,186 +3274,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген оқыту нысандары оқытушының (өндірістік оқыту шеберінің) жетекшілік етуімен оқу пәндері бойынша теориялық білімді меңгерту, бекіту және оқып-үйренушінің зерделенетін қару-жарақ пен техниканы қолдану шеберлігі мен дағдысын пысықтау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқытуды ұйымдастыру үшін қажетті жоспарлау, есепке алу, ақпараттық және есеп беру құжаттарын мамандандырылған ұйым әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="48"/>
+    <w:bookmarkStart w:name="z150" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Әскерге шақырылушылар мен әскери міндеттілерді үлгермеушілігі, тәртіпсіздігі, денсаулық жағдайы бойынша (растайтын құжаттары мен медициналық көрсеткіштері болса), сондай-ақ өз қалауы бойынша мамандандырылған ұйымнан шығару мамандандырылған ұйым басшысының бұйрығымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалпы ұзақтығы 40 академиялық сағаттан астам сабақта болмаған кезде әскерге шақырылушылар мен әскери міндеттілерді тәртіпсіздігі немесе денсаулық жағдайы бойынша филиалдан шығаруға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="49"/>
+    <w:bookmarkStart w:name="z151" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Тәрбие жұмысы іс-шараларын ұйымдастыру мен жүргізу және әскерге шақырушылар мен әскери міндеттілерге әскери-патриоттық тәрбие беру жөніндегі мақсатқа бағытталған жұмысты мамандандырылған ұйымның және оның жастарға әскери-патриоттық тәрбие беру жөніндегі орынбасары (инспектор) қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмысты ұйымдастыру үшін тәрбие, әлеуметтік-құқықтық және идеологиялық жұмыс жоспары жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="50"/>
+    <w:bookmarkStart w:name="z152" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мамандандырылған ұйымда тәрбие жұмысы және әскерге шақырылушылар мен әскери міндеттілерге әскери патриоттық тәрбие беру сабақ кестесінде көзделген сағатта, сондай-ақ күн тәртібінде көзделген сабақтан тыс уақытта жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z153" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z153" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Әскери-техникалық және өзге де мамандарды даярлауды ұйымдастыруды жоспарлау алдағы күнтізбелік жылға арналған өтеусіз және өтеулі негізде даярлау жоспарынан үзінді алынған сәттен басталады және кейіннен ағымдағы жылғы 25 желтоқсанға дейін іске асыру үшін орындаушыларға жеткізумен аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z154" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z154" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мамандандырылған ұйымның басшысы күнтізбелік жыл басталар алдында алдағы жылға әскери-техникалық және өзге де мамандарды даярлауды ұйымдастыру туралы бұйрық шығарады, онда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мамандандырылған ұйымның алдағы жылда әскери-техникалық және өзге де мамандарды даярлау жөніндегі негізгі міндеттері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3099,110 +3626,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жол-көлік оқиғасының, жарақаттанудың алдын алу, өрт және экология қауіпсіздігі жөніндегі комиссия құрамы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) оқу-тәрбие процесіне қатысты мәселелер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="53"/>
+    <w:bookmarkStart w:name="z155" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Оқу жұмысы мамандандырылған ұйымның әскери-техникалық және өзге де мамандар даярлау жөніндегі қызметінің негізгі түрі болып табылады. Оқу процесі әскери-техникалық және өзге де мамандар даярлау бағдарламасына сәйкес жүзеге асырылады, ол әскери-техникалық және өзге де мамандар даярлаудың ұйымдастырылуын, идеялық-теориялық және іс жүзіндегі мазмұнын, сондай-ақ олар әскери-техникалық мамандық бойынша алатын теориялық білімнің, іс жүзіндегі дағдының ауқымын айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z156" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z156" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Сабақтың басталу және аяқталу уақыты, үзілістің ұзақтығы күн тәртібімен белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z157" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z157" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Негізгі есепке алу құжаттары: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сабақ пен тәрбие жұмысын есепке алу журналы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3249,90 +3776,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қауіпсіздік техникасы бойынша нұсқау беруді есепке алу журналы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) педагогикалық кеңес отырысының хаттамалары кітабы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="56"/>
+    <w:bookmarkStart w:name="z158" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Оқу взводының сабағы мен тәрбие жұмысын есепке алу журналы әскери-техникалық және өзге де мамандарды оқу пәндері бойынша даярлау бағдарламасының орындалуын, оқу взводында тәрбие жұмысының жүргізілуін, әскерге шақырылушылар мен әскери міндеттілердің үлгерімі мен сабаққа қатысуын көрсететін негізгі құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z159" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z159" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Негізгі есеп беру құжаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бітіру емтихандары хаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3343,70 +3870,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) емтихан комиссиясының актілері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бітіру емтихандарының қорытындысы бойынша бұйрықтар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="58"/>
+    <w:bookmarkStart w:name="z160" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Оқу-жаттығу материалдық базаның негізгі элементтері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оқу-жаттығу қару-жарағы мен әскери техникасы, зертхана жабдығы, оқу-жаттығу құралдары, компьютерлік техника, техникалық оқыту құралдары, аспап, көрнекі құралдар мен өзге де мүлік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3453,108 +3980,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оқу-жаттығу шеберханасы, автомобиль гаражы, парк элементтері, әскери техниканы, қаруды, аспапты, әскери оқу-жаттығу және өзге де мүлікті сақтауға арналған қойма;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оқулықтар мен оқу құралдары, оқу-әдістемелік құжаттар мен өзге де материалдық және техникалық құралдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="59"/>
+    <w:bookmarkStart w:name="z161" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Мамандандырылған ұйым қажет болған кезде оқу процесінде Қазақстан Республикасы Қорғаныс министрлігі әскери бөлімдерінің, әскери оқу орындары мен мекемелерінің далалық оқу-жаттығу базасын пайдаланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z162" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Әскери-техникалық және өзге де мамандықтар бойынша оқыту мерзімі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z162" w:id="60"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="61"/>
+    <w:bookmarkStart w:name="z163" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Әскерге шақырылушылар мен әскери міндеттілерді әскери-техникалық және өзге де мамандықтар бойынша оқыту мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтеусіз негізде – оқу кезеңіне кіретін демалыс және мереке күні санын ескеріп, күнтізбелік 90 күннен 100 күнге дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3565,164 +4092,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтеулі негізде – оқу кезеңіне кіретін демалыс және мереке күні санын ескеріп, күнтізбелік 40 күннен 46 күнге дейін деп белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқып-үйренушілер саны мен оқыту кезеңі осы Қағидалардың 5-тармағына сәйкес әзірленетін өтеусіз және өтеулі негізде даярлау жоспарында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="62"/>
+    <w:bookmarkStart w:name="z164" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Мамандандырылған ұйым басшысының оқуға қабылдау және одан шығару немесе оқуды аяқтау туралы бұйрығы шығарылған күн оқудың басталуы және аяқталуы болып саналады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұйрық жобасы ҚР ҚМ ЦЖ-да әзірленіп, электрондық цифрлық қолтаңбамен қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басшының қолжазба қолтаңбасы қойылып, басылып шығарылған бұйрықтар Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 17 маусымдағы № 279-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Сақтау мерзімін көрсете отырып, мемлекеттік және мемлекеттік емес ұйымдар қызметінде жасалатын үлгілік құжаттар тізбесіне сәйкес сақталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Мемлекеттік қызметті көрсету мәселесі бойынша лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымдану</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="64"/>
+    <w:bookmarkStart w:name="z166" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселесі бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4132,68 +4721,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен тегі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20__ жылғы ____ ___________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="65"/>
+    <w:bookmarkStart w:name="z168" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 __ жылға арналған Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында өтеусіз негізде әскери-техникалық және өзге де мамандықтар бойынша даярлау жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6164,68 +6753,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен тегі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы ____ ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="66"/>
+    <w:bookmarkStart w:name="z170" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 __ жылға арналған Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында өтеулі негізде әскери-техникалық және өзге де мамандықтар бойынша даярлау жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -8524,259 +9113,336 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қорғаныс министрлігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорғаныс министрлігінің</w:t>
+              <w:t>мамандандырылған ұйымдарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мамандандырылған ұйымдарына</w:t>
+              <w:t>əскерге шақырылушыларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>əскерге шақырылушыларды,</w:t>
+              <w:t xml:space="preserve">əскери міндеттілерді қабылдау, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>əскери міндеттілерді қабылдау,</w:t>
+              <w:t xml:space="preserve">жіберу жəне əскери-техникалық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жіберу жəне əскери-техникалық</w:t>
+              <w:t xml:space="preserve">жəне өзге де мамандықтар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жəне өзге де мамандықтар</w:t>
+              <w:t>бойынша өтеусіз жəне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша өтеусіз жəне өтеулі</w:t>
+              <w:t>өтеулі негізде оқыту, оқу-тəрбие</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде оқыту, оқу-тəрбие</w:t>
+              <w:t xml:space="preserve">процесін ұйымдастыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>процесін ұйымдастыру</w:t>
+              <w:t xml:space="preserve">қағидаларына, сондай-ақ оқу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына, сондай-ақ оқу</w:t>
+              <w:t>мерзіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзіміне</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="67"/>
+    <w:bookmarkStart w:name="z172" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық куәландыру КАРТАСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тегі, аты, болса әкесінің аты ___________________________</w:t>
+      1. Тегі, аты, болса әкесінің аты _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Туған күні ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8796,196 +9462,206 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20___ ж. "____" _______</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зерттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зерттеу</w:t>
-            </w:r>
+Жалпы қан талдауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы қан талдауы</w:t>
+Жалпы несеп талдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9014,51 +9690,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы несеп талдауы</w:t>
+Мерезге микропреципитацияның реакциясы (микрореакция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9087,51 +9763,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мерезге микропреципитацияның реакциясы (микрореакция)</w:t>
+Электрокардиография (ЭКГ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9159,52 +9835,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ЭКГ зерттеуі</w:t>
+              <w:t xml:space="preserve">
+Эхокардиография (ЭхоУГ) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9233,51 +9909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кеуде қуысы ағзаларының флюорографиясы</w:t>
+Кеуде қуысы органын флюорографиялық (рентгенологиялық) зерттеу (медициналық куәландыратын күні үш айдан кешіктірмей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9306,51 +9982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мұрын қосалқы қуысының рентгенограммасы</w:t>
+Құрсақ қуысы органын және бүйректі ультрадыбыстық зерттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9379,51 +10055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көздің ішкі қысымы</w:t>
+Бруцеллезге (мал шаруашылығында жұмыс істейтіндерге және (немесе) жеке шаруашылығында малы барларға) қан талдауы, әдіс пен нәтиже көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9452,51 +10128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қанды қантқа талдау</w:t>
+Адамның иммундық тапшылығы вирусына антиденеге қанды зерттеу жүргізіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9525,239 +10201,239 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқа да мәліметтер (зерттеу)</w:t>
+Бойы/дене салмағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бойы/дене салмағы</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Маман-дәрігерлер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маман-дәрігерлер</w:t>
-            </w:r>
+Хирург</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хирург</w:t>
+Терапевт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9786,51 +10462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Терапевт</w:t>
+Невропатолог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9859,51 +10535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Невропатолог</w:t>
+Окулист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9932,51 +10608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Окулист</w:t>
+Оториноларинголог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10005,51 +10681,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оториноларинголог</w:t>
+Стоматолог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10078,51 +10754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоматолог</w:t>
+Психиатр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10151,51 +10827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Психиатр</w:t>
+Дерматовенеролог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10257,115 +10933,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10448,87 +11066,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комиссия төрағасы</w:t>
+ (әскери қызметке жарамдылық дәрежесі туралы қорытынды)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Комиссия төрағасы ______________________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_______________________________________________</w:t>
+                            (қолы, инициалы, тегі)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қолы, инициалы, тегі</w:t>
+20___ ж. "____" _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11353,68 +11989,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="68"/>
+    <w:bookmarkStart w:name="z174" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтеусіз негізде әскери-техникалық және өзге де мамандықтар бойынша даярлау үшін іріктелген әскерге шақырылушылардың атаулы тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12372,139 +13008,229 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша өтеусіз жəне өтеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде оқыту, оқу-тəрбие</w:t>
+              <w:t xml:space="preserve">негізде оқыту, оқу-тəрбие </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>процесін ұйымдастыру</w:t>
+              <w:t xml:space="preserve">процесін ұйымдастыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына, сондай-ақ оқу</w:t>
+              <w:t xml:space="preserve">қағидаларына, сондай-ақ оқу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мерзіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="69"/>
+    <w:bookmarkStart w:name="z176" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___жылғы "___" ________ арналған Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында даярланған әскери-техникалық және өзге де мамандар, бар кемшіліктер және оларды жою бойынша_______________________________ Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымы қабылдаған шаралар туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қарулы Күштерінің Бас штабына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12667,273 +13393,343 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Р/с№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу взводының нөмірі және олардың бейіні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу взводының нөмірі және олардың бейіні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғаныс істері департаментінің жоспары бойынша құру мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорғаныс істері департаментінің жоспары бойынша құру мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты құру мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты құру мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даярлау кезеңі 20__ ж. "___" ______ 20__ж. "___"______</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Даярлау кезеңі 20__ ж. "___" ______ 20__ж. "___"______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адам саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адам саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13884,195 +14680,170 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы____________________________________________________________________</w:t>
-[...143 lines deleted...]
-      (аты, әкесінің аты (болса), тегі, қолы)</w:t>
+      Атауы __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон нөмірі___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы _________________________ ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аты, әкесінің аты (болса), тегі, телефон нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Бірінші басшы немесе есепке қол қоюға өкілеттік берілген адам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аты, әкесінің аты (болса), тегі, қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14160,408 +14931,399 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>даярланған әскери-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және өзге де мамандар, бар</w:t>
+              <w:t xml:space="preserve">және өзге де мамандар, бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кемшіліктер және оларды жою</w:t>
+              <w:t xml:space="preserve">кемшіліктер және оларды жою </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша қабылданған шаралар</w:t>
+              <w:t xml:space="preserve">бойынша қабылданған шаралар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы ақпарат" әкімшілік</w:t>
+              <w:t xml:space="preserve">туралы ақпарат" әкімшілік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректерді жинауға</w:t>
+              <w:t xml:space="preserve">деректерді жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысанға</w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="70"/>
+    <w:bookmarkStart w:name="z178" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректер нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z206" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында даярланған әскери-техникалық және өзге де мамандар туралы ақпарат (индексі: Н6-ӘТМ, кезеңділігі: көктемгі және күзгі әскерге шақыру аяқталғаннан кейін):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z207" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы әкімшілік деректер нысанын толтыру бойынша түсіндірме (бұдан әрі – Түсіндірме) "Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында даярланған әскери-техникалық және өзге де мамандар, бар кемшіліктер және оларды жою бойынша қабылданған шаралар туралы ақпарат" нысанын (бұдан әрі – нысан) толтырудың бірыңғай талаптарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z180" w:id="72"/>
+    <w:bookmarkStart w:name="z208" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Нысан "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
+      2. Нысан "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z181" w:id="73"/>
+    <w:bookmarkStart w:name="z209" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында даярланған әскери-техникалық және өзге де мамандардың санын көрсетіп, жергілікті әскери басқару органы толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z182" w:id="74"/>
+    <w:bookmarkStart w:name="z210" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі даярланған әскери-техникалық және өзге де мамандар (адам) санында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z183" w:id="75"/>
+    <w:bookmarkStart w:name="z211" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға бірінші басшы немесе ол есепке қол қоюға өкілеттік берген адам қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z212" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z213" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2-бағанды толтыру кезінде оқу взводының нөмірі және оны даярлау бейіні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z185" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z214" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 3-бағанда қорғаныс істері департаментінің жоспары бойынша оқу взводын құру мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z186" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z215" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 4-бағанда оқу взводын құрудың нақты мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z187" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z216" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 5-бағанда әскери-техникалық және өзге де мамандарды даярлау кезеңі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z188" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z217" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 6, 7-бағандарда нақты іріктеліп алынған және бітіріп шыққан техникалық мамандар саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14647,507 +15409,598 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>əскерге шақырылушыларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>əскери міндеттілерді қабылдау,</w:t>
+              <w:t xml:space="preserve">əскери міндеттілерді қабылдау, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жіберу жəне əскери-техникалық</w:t>
+              <w:t xml:space="preserve">жіберу жəне əскери-техникалық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жəне өзге де мамандықтар</w:t>
+              <w:t xml:space="preserve">жəне өзге де мамандықтар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша өтеусіз жəне өтеулі</w:t>
+              <w:t xml:space="preserve">бойынша өтеусіз жəне өтеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде оқыту, оқу-тəрбие</w:t>
+              <w:t xml:space="preserve">негізде оқыту, оқу-тəрбие </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>процесін ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына, сондай-ақ</w:t>
+              <w:t xml:space="preserve">қағидаларына, сондай-ақ оқу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оқу мерзіміне</w:t>
+              <w:t>мерзіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________ облысы (қаласы)</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>______________________ ауданы (қаласы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>қорғаныс істері басқармасының (бөлімінің)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облысы (қаласы)</w:t>
+              <w:t>бастығына___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>мекенжайы бойынша тұратын ________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ауданы (қаласы) қорғаныс істері</w:t>
+              <w:t>____________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басқармасының (бөлімінің)</w:t>
-[...64 lines deleted...]
-              <w:t>__________________________</w:t>
+              <w:t>_____________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(аты, әкесінің аты (болса), тегі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефоны ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="81"/>
+    <w:bookmarkStart w:name="z190" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қою туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мені 20 ___ жылғы___ _______ бастап 20 ___ жылғы___ _______ дейінгі кезеңде Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қоюыңызды сұраймын. </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қоюыңызды сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке мыналарды қоса беремін:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету, оның ішінде проактивті форматта "Әскерге шақырылушылар мен әскери міндеттілерді әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу" мемлекеттік қызметін көрсету кезінде дербес деректі жинауға және өңдеуге келісемін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...107 lines deleted...]
-       (инициалдары мен тегі) (қолы)</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20__ жылғы "___" ______________ сағат ___ ___ минут  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      (инициалдары мен тегі)                        (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15261,1453 +16114,1754 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жіберу жəне əскери-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жəне өзге де мамандықтар бойынша</w:t>
+              <w:t xml:space="preserve">жəне өзге де мамандықтар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтеусіз жəне өтеулі негізде оқыту,</w:t>
+              <w:t xml:space="preserve">бойынша өтеусіз жəне өтеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оқу-тəрбие процесін ұйымдастыру</w:t>
+              <w:t xml:space="preserve">негізде оқыту, оқу-тəрбие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>процесін ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оқу мерзіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="82"/>
+    <w:bookmarkStart w:name="z192" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет атауы "Әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін әскерге шақырылушылар мен әскери міндеттілерді кезекке қою"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызмет атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін әскерге шақырылушылар мен әскери міндеттілерді кезекке қою</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Қорғаныс министрлігінің жергілікті әскери басқару органы</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
-[...35 lines deleted...]
-www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
+Қазақстан Республикасы Қорғаныс министрлігінің жергілікті әскери басқару органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жұмыс күні (өтініш пен құжаттар қабылданған күн мемлекеттік қызмет көрсету мерзіміне кірмейді)</w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
-[...35 lines deleted...]
-Электрондық (ішінара автоматтандырылған)</w:t>
+1 жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті берушінің ЭЦҚ-сы қойылған әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қою туралы хабарлама не осы Тізбенің 9-бөлімінде көзделген негiз бойынша мемлекеттiк қызметтi көрсетуден бас тарту туралы дәлелдi жауап</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және ҚР заңнамасында көзделген жағдайда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Көрсетілетін қызметті берушінің ЭЦҚ-сы қойылған әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қою туралы хабарлама не осы Тізбенің 11-бөлімінде көзделген негiз бойынша мемлекеттiк қызметтi көрсетуден бас тарту туралы дәлелдi жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызмет алушыдан алынатын төлем мөлшері және Қазақстан Республикасы заңнамасында көзделген жағдайда оны алу тәсілдері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
-[...107 lines deleted...]
-2) www.egov.kz порталында орналастырылған.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан сұратылатын құжаттар мен мәліметтер тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы Қағидаларға 7-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-сымен немесе бір реттік парольмен куәландырылған электрондық құжат нысанында әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қою туралы өтініш;</w:t>
+1) көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күнінен басқа, дүйсенбіден бастап жұмаға дейін сағат 9.00-ден 18.00-ге дейін, түскі асқа үзіліс сағат 13.00-ден 14.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша медициналық куәландыру картасының (әскери қызметке жарамдылық дәрежесі туралы қорытындысы бар) электрондық көшірмесі көрсетілетін қызметті алушының өтінішіне тіркеледі.</w:t>
+2) порталда – жөндеу жұмысын жүргізуге байланысты техникалық үзілісті қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күні өтініш жасаған кезде өтінішті қабылдау күні келесі жұмыс күні болып табылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әскерге шақырылушының, әскери міндеттінің жеке басын куәландыратын құжат туралы және тұрғылықты жері немесе уақытша болатын жері туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік ақпараттық жүйеден алады.</w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы Қорғаныс министрлігінің www.mod.gov.kz; интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz порталында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан сұратылатын құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректің (мәліметтің) дұрыс еместігін анықтау;</w:t>
+Осы Қағидаларға 7-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-сымен немесе бір реттік парольмен куәландырылған электрондық құжат нысанында әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қою туралы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) ұсынылған мемлекеттік қызметті көрсету үшін қажетті материалдың, дерек пен мәліметтің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
+осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша медициналық куәландыру картасының (әскери қызметке жарамдылық дәрежесі туралы қорытындысы бар) электрондық көшірмесі көрсетілетін қызметті алушының өтінішіне тіркеледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскерге шақырылушының, әскери міндеттінің жеке басын куәландыратын құжат туралы және тұрғылықты жері немесе уақытша болатын жері туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік цифрлық жүйеден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшелігі ескерілген өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет Қазақстан Республикасының әскери есепте тұрған, 24 жастан асқан, денсаулық жағдайы бойынша әскери қызметке жарамды ер-азаматына көрсетіледі.</w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректің (мәліметтің) дұрыс еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) ұсынылған мемлекеттік қызметті көрсету үшін қажетті материалдың, дерек пен мәліметтің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет әскери есепте тұрған Қазақстан Республикасының ер азаматтарына көрсетіледі, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+денсаулық жағдайы бойынша әскери қызметке жарамды әскери міндеттілерге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиырма төрт жастан жиырма жеті жасқа дейінгі, денсаулық жағдайы бойынша әскери қызметке жарамды немесе шектеулі жарамды, оның ішінде әскери қызметке шақыру кейінге қалдырылған әскерге шақырылушыларға.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтан қолжетімділік режимінде көрсетілетін қызметті берушінің анықтама қызметі, Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы мемлекеттік қызмет көрсету белгісі туралы ақпаратты алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16878,120 +18032,185 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жіберу жəне əскери-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жəне өзге де мамандықтар бойынша</w:t>
+              <w:t>жəне өзге де мамандықтар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтеусіз жəне өтеулі негізде оқыту,</w:t>
+              <w:t>бойынша өтеусіз жəне өтеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оқу-тəрбие процесін ұйымдастыру</w:t>
+              <w:t xml:space="preserve">негізде оқыту, оқу-тəрбие </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына, сондай-ақ</w:t>
+              <w:t xml:space="preserve">процесін ұйымдастыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оқу мерзіміне</w:t>
+              <w:t xml:space="preserve">қағидаларына, сондай-ақ оқу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>мерзіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -17002,276 +18221,318 @@
       "Тіркеу нөмірі" № _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өтініш берілген күн" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекке қою туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________Сіз</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    аты, әкесінің аты (болса), тегі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымында оқу үшін №______ болып кезекке қойылдыңыз.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің атауы: _____________________________</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтама:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу туралы хабарлама не даярлауға жіберуден бас тарту туралы дәлелді жауап оқу басталғанға дейін 3 жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Азаматтарды әскери-техникалық және өзге де мамандықтар бойынша өтеулі негізде даярлау бойынша көрсетілетін қызметтің бағасы "Қазақстан Республикасы Қорғаныс министрлігінің әскери-техникалық мектебі" республикалық мемлекеттік қазыналық кәсіпорны шығаратын және өткізетін тауарға (жұмысқа, көрсетілетін қызметке) бағаны бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2024 жылғы 30 желтоқсандағы № 1507 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атауы: ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкер: ____________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Заңның </w:t>
-[...9 lines deleted...]
-        <w:t>7-бабына</w:t>
+      Осы құжат Қазақстан Республикасының Цифрлық кодексі 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
-      </w:r>
-[...84 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17385,446 +18646,527 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жіберу жəне əскери-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жəне өзге де мамандықтар бойынша</w:t>
+              <w:t xml:space="preserve">жəне өзге де мамандықтар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтеусіз жəне өтеулі негізде</w:t>
+              <w:t xml:space="preserve">бойынша өтеусіз жəне өтеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оқыту, оқу-тəрбие процесін</w:t>
+              <w:t xml:space="preserve">негізде оқыту, оқу-тəрбие </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдастыру қағидаларына,</w:t>
+              <w:t>процесін ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ оқу мерзіміне</w:t>
+              <w:t xml:space="preserve">қағидаларына, сондай-ақ оқу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>мерзіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Тіркеу нөмірі" № _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өтініш берілген күн" ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="83"/>
+    <w:bookmarkStart w:name="z195" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________ (көрсетілетін қызмет атауы) мемлекеттік қызметін көрсетуден бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" ҚР Заңы 19-1-бабының </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туралы" ҚР Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес Сізге ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>себебінен мемлекеттік қызметті көрсетуден бас тартылғаны туралы хабарлаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсетуден бас тартумен келіспеген жағдайда Сіз қабылданған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шешімге Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген мерзімде және тәртіппен шағымдануға құқылысыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті берушінің атауы: ____________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызметкер: ____________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы құжат Қазақстан Республикасының Цифрлық кодексі 62-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
-    </w:p>
-[...134 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
-      </w:r>
-[...84 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18033,289 +19375,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...71 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Қорғаныс министрінің 2017 жылғы 17 шілдедегі № 357 </w:t>
-[...161 lines deleted...]
-</w:t>
+      Ескерту. 10-қосымша алып тасталды – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18513,298 +19641,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="85"/>
-[...136 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Заңның </w:t>
-[...105 lines deleted...]
-</w:t>
+      Ескерту. 11-қосымша алып тасталды – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18918,1455 +19834,1664 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жіберу жəне əскери-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жəне өзге де мамандықтар</w:t>
+              <w:t xml:space="preserve">жəне өзге де мамандықтар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша өтеусіз жəне өтеулі</w:t>
+              <w:t xml:space="preserve">бойынша өтеусіз жəне өтеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде оқыту, оқу-тəрбие процесін</w:t>
+              <w:t xml:space="preserve">негізде оқыту, оқу-тəрбие </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдастыру қағидаларына,</w:t>
+              <w:t>процесін ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ оқу мерзіміне</w:t>
+              <w:t>қағидаларына, сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу мерзіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="86"/>
+    <w:bookmarkStart w:name="z201" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет атауы "Әскерге шақырылушылар мен әскери міндеттілерді әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызмет атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әскерге шақырылушылар мен әскери міндеттілерді әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Қорғаныс министрлігінің жергілікті әскери басқару органы</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
-[...35 lines deleted...]
-"Қазақстан Республикасы Қорғаныс министрлігінің жұмылдыру ресурсы автоматтандырылған жүйесінің интеграциялық шлюзі" ақпараттық жүйесі (бұдан әрі – "ҚР ҚМ ЖРАЖ ИШ" АЖ)</w:t>
+Қазақстан Республикасы Қорғаныс министрлігінің жергілікті әскери басқару органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 жұмыс күні</w:t>
+"Қазақстан Республикасы Қорғаныс министрлігінің жұмылдыру ресурсы автоматтандырылған жүйесінің интеграциялық шлюзі" цифрлық жүйесі (бұдан әрі – ҚР ҚМ ЦЖ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
-[...53 lines deleted...]
-Порталға көрсетілетін қызметті алушының ұялы байланыс абоненттік қондырғысының телефон нөмірі тіркелген кезде</w:t>
+1 жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Электрондық (толық цифрландырылған)/проактивті.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы Тізбенің 9-бөлімінде көзделген негіздер бойынша әскери-техникалық және өзге де әскери мамандықтар бойынша даярлауға жіберу туралы хабарлама не проактивті қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
+Порталға көрсетілетін қызметті алушының ұялы байланыс абоненттік қондырғысының телефон нөмірі тіркелген кезде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Әскерге шақырылушы мен әскери міндетті оқу ақысын Қазақстан Республикасы Қорғаныс министрлігі мамандандырылған ұйымының есеп айырысу шотына қаражат аудару арқылытөлейді.</w:t>
+Осы Тізбенің 11-бөлімінде көзделген негіздер бойынша әскери-техникалық және өзге де әскери мамандықтар бойынша даярлауға жіберу туралы хабарлама не проактивті қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызмет алушыдан алынатын төлем мөлшері және Қазақстан Республикасы заңнамасында көзделген жағдайда оны алу тәсілдері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
-[...107 lines deleted...]
-2) www.egov.kz порталында орналастырылған.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан сұратылатын құжаттар мен мәліметтер тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" төлем шлюзінен төлемді растау.</w:t>
+1) көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күнінен басқа, дүйсенбіден бастап жұмаға дейін сағат 9.00-ден 18.00-ге дейін, түскі асқа үзіліс сағат 13.00-ден 14.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жеке басын куәландыратын, көрсетілетін қызмет құнын төлегені туралы мәліметті мемлекеттік ақпараттық жүйеден алады.</w:t>
+2) ҚР ҚМ ЦЖ-да – жөндеу жұмысын жүргізуге байланысты техникалық үзілісті қоспағанда, тәулік бойы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы Қорғаныс министрлігінің www.gov.kz интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz порталында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан сұратылатын құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін қажетті осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
-[...17 lines deleted...]
-2) "электрондық үкіметтің" төлем шлюзінен оқу ақысын төлегенін растаудың болмауы.</w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжат, мүгедектікті және динамикалық байқаудағы жай-күйі туралы мәліметтерді көрсетілетін қызметті беруші тиісті цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшелігі ескерілген өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін қажетті осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкіметтің" төлем шлюзінен оқу ақысын төлегенін растаудың болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20376,71 +21501,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет порталға көрсетілетін қызметті алушының ұялы байланыс абоненттік қондырғысының телефон нөмірі тіркелген кезде кезектілік тәртібімен әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезекте тұрған Қазақстан Республикасының азаматтарына проактивті форматта көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Абоненттік нөмірді порталдың есептік жазбасына қосу Қазақстан Республикасы Инвестициялар және даму министрінің міндетін уақытша атқарушының 2016 жылғы 25 қаңтардағы № 58 </w:t>
+Абоненттік нөмірді порталдың есептік жазбасына қосу Қазақстан Республикасы Инвестициялар және даму министрінің міндетін уақытша атқарушының 2016 жылғы 25 қаңтардағы № 58 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген (Қазақстан Республикасының Әділет министрлігінде 2016 жылы 24 ақпанда № 13195 болып тіркелген) Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларына сәйкес жүргізіледі.</w:t>
+              <w:t xml:space="preserve"> бекітілген (Қазақстан Республикасының Әділет министрлігінде 2016 жылы 24 ақпанда № 13195 болып тіркелген) Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "цифрлық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларына сәйкес жүргізіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету белгісі туралы ақпаратты қашықтан қол жеткізу режимінде көрсетілетін қызметті берушінің анықтама қызметі, Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20611,364 +21736,475 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жіберу жəне əскери-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жəне өзге де мамандықтар бойынша</w:t>
+              <w:t>жəне өзге де мамандықтар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтеусіз жəне өтеулі негізде</w:t>
+              <w:t>бойынша өтеусіз жəне өтеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оқыту, оқу-тəрбие процесін</w:t>
+              <w:t>негізде оқыту, оқу-тəрбие</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдастыру қағидаларына,</w:t>
+              <w:t xml:space="preserve">процесін ұйымдастыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ оқу мерзіміне</w:t>
+              <w:t xml:space="preserve">қағидаларына, сондай-ақ оқу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>мерзіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="87"/>
+    <w:bookmarkStart w:name="z203" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 13-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті ______________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аты, әкесінің аты (болса), тегі</w:t>
+                                                аты, әкесінің аты (болса), тегі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіз 20 ___ жылғы___ _______ бастап 20 ___ жылғы ___ ______ дейінгі кезеңде оқу үшін 20 ___ жылғы ___ ______ сағат _______-ге қарай _________________________________ мекенжайы бойынша орналасқан Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымына келуіңіз қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Анықтама:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Азаматтарды әскери-техникалық және өзге де мамандықтар бойынша өтеулі негізде даярлау бойынша көрсетілетін қызметтің бағасы "Қазақстан Республикасы Қорғаныс министрлігінің әскери-техникалық мектебі" республикалық мемлекеттік қазыналық кәсіпорны шығаратын және өткізетін тауарға (жұмысқа, көрсетілетін қызметке) бағаны бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2024 жылғы 30 желтоқсандағы № 1507 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оқыту үшін ақы төлеу "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Қорғаныс министрлігінің мамандандырылған ұйымының есеп шотына жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Өзіңізбен бірге жеке заттар, гигиена құралдары және осы хабарламаның көшірмесі болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хабарлама "Қазақстан Республикасы Қорғаныс министрлігінің жұмылдыру ресурсы автоматтандырылған жүйесінің интеграциялық шлюзі" ақпараттық жүйесінен жіберілді.</w:t>
+      Хабарлама "Қазақстан Республикасы Қорғаныс министрлігінің жұмылдыру ресурсы автоматтандырылған жүйесінің интеграциялық шлюзі" цифрлық жүйесінен жіберілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Заңның </w:t>
-[...9 lines deleted...]
-        <w:t>7-бабына</w:t>
+      Осы құжат Қазақстан Республикасының Цифрлық кодексі 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
-      </w:r>
-[...84 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21108,348 +22344,349 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша өтеусіз жəне өтеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде оқыту, оқу-тəрбие</w:t>
+              <w:t xml:space="preserve">негізде оқыту, оқу-тəрбие </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>процесін ұйымдастыру қағидаларына,</w:t>
+              <w:t xml:space="preserve">процесін ұйымдастыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ оқу мерзіміне</w:t>
+              <w:t xml:space="preserve">қағидаларына, сондай-ақ оқу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>мерзіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>14-қосымша</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="88"/>
+    <w:bookmarkStart w:name="z205" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________________________________________ (көрсетілетін қызмет атауы) проактивті қызметін көрсетуден бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" ҚР Заңының 19-1-бабы 2-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Сізге "электрондық үкімет" төлем шлюзінен оқу ақысын төлегеніңіз расталмағандықтан, мемлекеттік қызметті көрсетуден бас тартылғанын хабарлаймыз.</w:t>
+      Ескерту. 14-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жазылғанды ескеріп, Сіз әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезектен шығарылдыңыз. </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 2) тармақшасына сәйкес Сізге мемлекеттік қызмет көрсетуден бас тарту туралы хабардар етеміз, ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазылғанды ескеріп, Сіз әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін кезектен шығарылдыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезекке қайта қою үшін "Әскери-техникалық және өзге де мамандықтар бойынша даярлауға жіберу үшін әскери міндеттілер мен әскерге шақырылушыларды кезекке қою" мемлекеттік қызметін көрсету үшін белгіленген тәртіппен жүгінуіңіз қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуден бас тартумен келіспеген жағдайда Сіз қабылданған шешімге Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мерзімде және тәртіппен шағымдануға құқылысыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Хабарлама "Қазақстан Республикасы Қорғаныс министрлігінің жұмылдыру ресурсы автоматтандырылған жүйесінің интеграциялық шлюзі" ақпараттық жүйесінен жіберілді.</w:t>
+      Хабарлама "Қазақстан Республикасы Қорғаныс министрлігінің жұмылдыру ресурсы автоматтандырылған жүйесінің интеграциялық шлюзі" цифрлық жүйесінен жіберілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Заңның </w:t>
-[...9 lines deleted...]
-        <w:t>7-бабына</w:t>
+      Осы құжат Қазақстан Республикасының Цифрлық кодексі 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
       </w:r>
-    </w:p>
-[...91 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
@@ -21826,35 +23063,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>