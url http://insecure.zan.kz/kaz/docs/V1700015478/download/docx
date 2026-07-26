--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ddd1704" w14:textId="ddd1704">
+    <w:p w14:paraId="51b0562" w14:textId="51b0562">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 22 маусымдағы № 378 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 11 тамызда № 15478 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>108-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,51 +280,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -238,280 +342,280 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ұшу құрамының, кабина экипажының адамдарына, ұшуға техникалық қолдау көрсетуді қамтамасыз ететін инженерлік-техникалық құрамға және ұшу кезінде әуе кемесінің қауіпсіздігін қамтамасыз ететін персоналға экипаж мүшесінің куәлігін беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Көлік және коммуникациялар министрінің кейбір бұйрықтары күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Азаматтық авиация комитеті:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Азаматтық авиация комитеті:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Инвестициялар және даму министрлігінің жетекшілік ететін вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...105 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Инвестициялар және даму министрлігінің жетекшілік ететін вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғаш ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -876,125 +980,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 378 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұшу құрамының, кабина экипажының адамдарына, ұшуға техникалық қолдау көрсетуді қамтамасыз ететін инженерлік-техникалық құрамға және ұшу кезінде әуе кемесінің қауіпсіздігін қамтамасыз ететін персоналға экипаж мүшесінің куәлігін беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 03.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="7"/>
+    <w:bookmarkStart w:name="z42" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұшу құрамының, кабина экипажының адамдарына, ұшуға техникалық қолдау көрсетуді қамтамасыз ететін инженерлік-техникалық құрамға және ұшу кезінде әуе кемесінің авиациялық қауіпсіздігін қамтамасыз ететін персоналға экипаж мүшесінің куәлігін беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1009,194 +1218,193 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Халықаралық азаматтық авиация ұйымы (бұдан әрі – ИКАО) стандарттарына және ұсынатын практикасына сәйкес әзірленді және ұшу құрамының, кабина экипажының адамдарына, ұшуға техникалық қолдау көрсетуді қамтамасыз ететін инженерлік-техникалық құрамға және ұшу кезінде әуе кемесінің авиациялық қауіпсіздігін қамтамасыз ететін персоналға экипаж мүшесінің куәлігін беру және "Экипаж мүшесінің куәлігін беру" мемлекеттік көрсетілетін қызметінің (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z43" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық авиация саласындағы уәкілетті ұйым – мемлекет жарғылық капиталына жүз пайыз қатысатын, Қазақстан Республикасы азаматтық авиациясы саласының тұрақты дамуын, ұшулар қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) авиакомпания – азаматтық әуе кемелерін пайдаланушының сертификаты бар заңды тұлға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z43" w:id="10"/>
-[...15 lines deleted...]
-      1) азаматтық авиация саласындағы уәкілетті ұйым – мемлекет жарғылық капиталына жүз пайыз қатысатын, Қазақстан Республикасы азаматтық авиациясы саласының тұрақты дамуын, ұшулар қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызметін азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі – көрсетілетін қызметті беруші) азаматтық әуе кемелерін пайдаланатын заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z44" w:id="11"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="13"/>
+    <w:bookmarkStart w:name="z57" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1. Экипаж мүшесінің куәлігін бергені үшін "Қазақстан Республикасының азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 24 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1211,293 +1419,293 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32120 болып тіркелген) және "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің тізбесін және азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167 бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32089 болып тіркелген) айқындалған тәртіп пен мөлшерде ақы алынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті берушінің бюджетіне төлем түскеннен кейін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Көлік министрінің 17.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 1-қосымшаға сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызмет алушы осы қызметкерлер іс жүзінде жұмыс істейтін авиакомпания не оның филиалы (өкілдігі) тіркелген жер бойынша Қазақстан Республикасы ұлттық қауіпсіздік органдарына алдын ала келісуге мемлекеттік, орыс және ағылшын тілдерінде әліпбилік тәртіпте жасалған мемлекеттік көрсетілетін қызметті алу негізі мен қызметкерлер тізімін көрсете отырып, бірінші басшының не оның орнын басатын адамның қолы қойылған бланкіде өтінім-хат жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...95 lines deleted...]
-      4. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 1-қосымшаға сәйкес жазылған.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өтінім-хатты Қазақстан Республикасының ұлттық қауіпсіздік органдары келген күннен бастап 20 жұмыс күн ішінде қарайды және ілеспе хатпен авиакомпанияға қайтарылады, онда өтінім-хатта көрсетілген әрбір қызметкер бойынша атап-атап экипаж мүшесінің куәлігін (бұдан әрі – ЭМК) беруге кедергі келтіруі мүмкін мәліметтердің жоқтығы не барлығы туралы жазылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="17"/>
+    <w:bookmarkStart w:name="z58" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-1. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) сәйкес мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректер енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1596,108 +1804,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. ЭМК беруге кедергі болатын ақпарат жоқ болғанда көрсетілетін қызмет алушы мынадай құжаттарды қоса отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хат-өтінімді көрсетілетін қызметті берушіге www.egov.kz, www.elicense.kz "электрондық үкіметтің" веб-порталы арқылы жолдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лауазымға тағайындау туралы бұйрықтың электрондық көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1898,148 +2210,376 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы барлық қажет құжаттарды тапсырған кезде көрсетілетін қызметті алушының порталында "жеке кабинетке" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақытын көрсетумен мемлекеттік көрсетілетін қызмет көрсету үшін сұраудың қабылдануы туралы мәртебе жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті берушінің қызметкері осы Қағидалардың 7-тармағында көрсетілген құжаттар мен ақпаратты олар алынған күні тіркейді, мәртебесі көрсетілетін қызметті алушының жеке кабинеті арқылы хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс күні аяқталған соң, демалыс және Қазақстан Республикасының еңбек заңнамасына сәйкес мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік көрсетілетін қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жауапты орындаушы 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын қарайды және ЭМК жасайды немесе мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы дәлелді жауап дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) авиакомпанияның ЭМК алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2086,70 +2626,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылуы бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден бас тарту болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="24"/>
+    <w:bookmarkStart w:name="z56" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2224,320 +2764,426 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті берушімен мемлекеттік көрсетілетін қызметті көрсету жалпы мерзімі ЭМК алу үшін хат-өтінімі тіркелген сәттен бастап жеті жұмыс күн. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік көрсетілетін қызметтер нәтижесін беру "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған электрондық құжат нысанындағы хабарлама ЭМК дайындығы туралы көрсетілетін қызметті алушыға "жеке кабинетке" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ЭМК Қазақстан Республикасының резиденттеріне 3 жыл мерзімге беріледі және басқа адамға берілмеуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті Қазақстан Республикасының резидент емес тұлғаларына берген жағдайда ЭМК қолданыс мерзімі авиациялық персонал куәлігін тану мерзіміне сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. ЭМК жоғалтқанда немесе бүлдіргенде ЭМК-ні беру осы Қағидаларға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z55" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Экипаж мүшесін жұмыстан босату, оның басқа жұмысқа немесе басқа ұйымға ауысуы және ЭМК бүлдірілген жағдайда пайдаланушы берілген ЭМК-ті уәкілетті ұйымға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік көрсетілетін қызметтер көрсету мәселелері бойынша көрсетілетін қызмет берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z52" w:id="26"/>
-[...15 lines deleted...]
-      13. Мемлекеттік көрсетілетін қызметтер нәтижесін беру "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация) арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған электрондық құжат нысанындағы хабарлама ЭМК дайындығы туралы көрсетілетін қызметті алушыға "жеке кабинетке" жіберіледі.</w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      17-тармақтың төртінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...150 lines deleted...]
-      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2672,50 +3318,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 18.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4707,222 +5451,222 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экипаж мүшесінің куәлігін алуға арналған өтінім-хат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ЭМК алуға негіздеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әліпбилік тәртіппен қазақ, орыс және ағылшын тілдерінде жасалған қызметкерлер тізімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мынадай талаптарды сақтау туралы міндеттеме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЭМК көшірмелерін дайындауға және пайдалануға, әуежай аумағында өндірістік қызметке байланысты емес уақытта болуға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өткізу және объектішілік режимнің, әуежайда қауіпсіздікті қамтамасыз етуге жауапты шекаралық, кеден және өзге де мемлекеттік органдардың талаптарын сақтауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЭМК қолданылу мерзімінің өтуі бойынша, сондай-ақ авиакомпаниялардың авиациялық қауіпсіздігі жөніндегі және авиакомпаниялардың кадр бөлімшелерінің басшылары (инспекторы) қол қойған актіні жасау арқылы жұмыс орнын ауыстыру немесе жұмыстан босатылу кезінде тапсыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Авиакомпанияның бірінші басшысының не оның орнын басатын адамның қолы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орындаушының тегі, аты, әкесінің аты, қызметтік телефоны, электрондық мекенжайы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...152 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпиядан тұратын мәліметтерді пайдалануға келісемін _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5115,68 +5859,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім-хатқа қоса берілетін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -6835,242 +7579,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 378 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="39"/>
+    <w:bookmarkStart w:name="z26" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Көлік және коммуникациялар министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z27" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z27" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Авиация персоналының қолданыстағы куәлігі бар ұшу құрамының, кабина экипажының адамдарына, ұшуды техникалық қамтамасыз ететін инженерлік-техникалық құрамға және ұшу кезінде қауіпсіздігін қамтамасыз ететін персоналға экипаж мүшесінің куәлігін беру қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2010 жылғы 20 қазандағы № 465 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы (нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 6637 болып тіркелген, 2011 жылғы 2 сәуірде № 124-127 (26529) "Егемен Қазақстан" газетінде жарияланған)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z28" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z28" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Авиация персоналының қолданыстағы куәлігі бар ұшу құрамының, кабина экипажының адамдарына, ұшуды техникалық қамтамасыз ететін инженерлік-техникалық құрамға және ұшу кезінде қауіпсіздігін қамтамасыз ететін персоналға экипаж мүшесінің куәлігін беру қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2010 жылғы 20 қазандағы № 465 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2011 жылғы 15 шілдедегі № 437 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 7120 болып тіркелген, 2011 жылғы 14 қыркүйекте № 433-435 "Егемен Қазақстан" газетінде жарияланған)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z29" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z29" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Авиация персоналының қолданыстағы куәлігі бар ұшу құрамының, кабина экипажының адамдарына, ұшуды техникалық қамтамасыз ететін инженерлік-техникалық құрамға және ұшу кезінде әуе кемесінің кауіпсіздігін қамтамасыз ететін персоналға экипаж мүшесінің куәлігін беру қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2010 жылғы 20 қазандағы № 465 бұйрығына толықтыру енгізу туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2013 жылғы 22 қазандағы № 821 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 8925 болып тіркелген, 2013 жылғы 7 желтоқсанда № 270 (28209) "Егемен Қазақстан" газетінде жарияланған)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>