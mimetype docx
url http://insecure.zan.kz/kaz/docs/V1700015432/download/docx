--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f409a9a" w14:textId="f409a9a">
+    <w:p w14:paraId="fb063e0" w14:textId="fb063e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1196,121 +1196,101 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) діни әдебиетті және діни мазмұндағы өзге де ақпараттық материалдарды, діни мақсаттағы заттарды таратуға арналған стационарлық үй-жай (бұдан әрі - стационарлық үй-жай) – сауда жасайтын, қосалқы, әкімшілік-тұрмыстық бөлмелермен қамтамасыз етілген, сондай-ақ діни әдебиеттерді, діни мазмұндағы өзге де ақпараттық материалдарды, діни мақсаттағы заттарды қабылдау, сақтау және сатуға дайындайтын бөлмелері бар күрделі стационарлық ғимарат немесе ғибадат үйлерінен (ғимараттарынан) тыс жерде орналасқан оның бір бөлігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес діни әдебиетті және діни мазмұндағы өзге де ақпараттық материалдарды, діни мақсаттағы заттарды тарату үшін арнайы стационарлық үй-жайлардың орналастырылуын келіседі, сондай-ақ ғибадат үйлерінен (ғимараттарынан) тыс жерлерде діни іс-шаралар өткізу туралы діни бірлестіктер берген хабарламаларды қарайды.</w:t>
+        <w:t>
+      3. Астана, облыс, республикалық маңызы бар қаланың жергiлiктi атқарушы органдары "Діни қызмет және діни бірлестіктер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 5-бабының 7) тармақшасына сәйкес діни әдебиетті және діни мазмұндағы өзге де ақпараттық материалдарды, діни мақсаттағы заттарды тарату үшін арнайы стационарлық үй-жайлардың орналастырылуын келіседі, сондай-ақ ғибадат үйлерінен (ғимараттарынан) тыс жерлерде діни іс-шаралар өткізу туралы діни ұйымдар берген хабарламаларды қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 28.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 82-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1726,69 +1706,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынған құжаттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) үй-жайлар орналасқан облыстардың, республикалық маңызы бар қаланың және астананың аумақтық-географиялық ерекшеліктері;</w:t>
-[...17 lines deleted...]
-      3) үй-жайлар орналасқан облыстардың, республикалық маңызы бар қаланың, астананың діни ахуалы;</w:t>
+      2) үй-жайлар орналасқан астана, облыс, республикалық маңызы бар қаланың аумақтық-географиялық ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үй-жайлар орналасқан астана, облыс, республикалық маңызы бар қаланың діни ахуалы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1870,51 +1850,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2018,55 +2018,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2392,31 +2392,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>