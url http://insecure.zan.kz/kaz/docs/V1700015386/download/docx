--- v0 (2025-11-15)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="848315c" w14:textId="848315c">
+    <w:p w14:paraId="c03bb3a" w14:textId="c03bb3a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 26 маусымдағы № 382 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 27 шілдеде № 15386 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасының Заңы 81-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -166,51 +271,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -229,110 +333,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасында шетелдік әуемен тасымалдаушыларды аккредиттеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Күші жойылды деп танылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Тіркеу және шетелдік тасымалдаушыларға қойылатын талаптар тәртібін бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2010 жылғы 24 қыркүйектегі № 432 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -365,200 +469,200 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Тіркеу және шетелдік тасымалдаушыларға қойылатын талаптар тәртібін бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2010 жылғы 24 қыркүйектегі № 432 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2011 жылғы 25 қазандағы № 634 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 7294 болып тіркелген, "Заң газеті" газетінің 2011 жылы 9 желтоқсанда № 182 (1998) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Азаматтық авиация комитеті:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...105 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -815,125 +919,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 382 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында шетелдік әуемен тасымалдаушыларды аккредиттеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="7"/>
+    <w:bookmarkStart w:name="z37" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасында шетелдік әуемен тасымалдаушыларды аккредиттеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасының Заңы 81-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -948,314 +1157,313 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасында шетелдік әуемен тасымалдаушыларды аккредиттеу және Қазақстан Республикасының аумағында өз қызметін жүзеге асыратын шетелдік тасымалдаушыларды аккредиттеу туралы куәлік беру" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негiзгi анықтамалар мен терминдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бас агент - шетелдік тасымалдаушы Қазақстан Республикасының аумағында тасымалдарды сатуға уәкілеттік берген, шетелдік тасымалдаушымен шарт және оның атынан сенімхат негізінде шетелдік тасымалдаушы көрсететін қызметтер үшін жолаушылар алдында жауапты Қазақстан Республикасының резиденті болып табылатын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Осы Қағидаларда пайдаланылатын негiзгi анықтамалар мен терминдер:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдiк әуемен тасымалдаушы - Қазақстан Республикасының аумағында өкілдік, филиал немесе бас агенттік арқылы жұмыс iстейтiн, тұрақты жолаушылар тасымалдарын жүзеге асыратын шетелдiк авиакомпания (бұдан әрі - шетелдік тасымалдаушы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тік эшелондаудың қысқартылған минимумы (ағылшын тіліндегі қысқартылған аббревиатурасы - RVSM (бұдан әрі - RVSM)) - RVSM қолдана отырып, ұшуға рұқсаты бар әуе кемелерін эшелондау үшін қолданылатын тік эшелондау аралығы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасына (Қазақстан Республикасынан) тұрақты жолаушылар рейстерін орындауды жоспарлайтын барлық шетелдік тасымалдаушылар аккредиттеуге жатады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Қазақстан Республикасының аумағында өз қызметін жүзеге асыратын шетелдік тасымалдаушыларды аккредиттеу туралы куәлік беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік қызмет) Қазақстан Республикасы Көлік министрлігінің Азаматтық авиация комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасында шетелдiк әуемен тасымалдаушыларды аккредиттеуді жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін көрсетілетін қызметті берушіге www.egov.kz, www.elicense.kz (бұдан әрі – портал) "электронды үкімет" веб-порталы арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1270,271 +1478,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолымен (бұдан әрі – ЭЦҚ) куәландырылған электронды құжат нысанындағы өтінім және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының аумағында өз қызметін жүзеге асыратын шетелдік тасымалдаушыларды аккредиттеу туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – тізбе) 9-тармағына сәйкес құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құжаттарды қарастыру мен мемлекеттік қызметті көрсету нәтижесін ұсыну мерзімі 20 (жиырма) жұмыс күнді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Орындаушы 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және ұсынылған құжаттардың толық болмау немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтердің болмау фактісі анықталған жағдайда көрсетілетін қызметті алушыға ұсынылған құжаттардың қандай талаптарға сәйкес келмейтінін және мемлекеттік қызметті көрсету мерзімі тоқтатыла тұрған кезеңге сәйкес келтіру мерзімін көрсете отырып, хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламада көрсетілген құжаттарды сәйкес келтіру мерзімі 2 (екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер хабарламаны алған күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушы құжаттарды талаптарға сәйкес келтірмеген жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы өтінішті одан әрі қараудан дәлелді бас тартуды (бұдан әрі - дәлелді бас тарту) көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 396</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      6. Құжаттарды қарастыру мен мемлекеттік қызметті көрсету нәтижесін ұсыну мерзімі 20 (жиырма) жұмыс күнді құрайды.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы Тізбенің 9-тармағында көрсетілген құжаттардың толық топтамасын ұсынған кезде, көрсетілетін қызметті беруші, 18 (он сегіз) жұмыс күн ішінде көрсетілетін қызметті алушының сәйкестігін және мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің дұрыстығын Заң талаптарына сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының және ұсынылған материалдардың, деректер мен мәліметтердің сенімділігін айқындау кезінде көрсетілетін қызметті беруші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1681,166 +1889,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қазақстан Республикасының аумағында өз қызметін жүзеге асыратын шетелдiк тасымалдаушыларды аккредиттеу туралы куәлік көрсетілетін қызметті алушыға оның әрекет ету күнінен бастап екі жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Берілген Қазақстан Республикасының аумағында өз қызметін жүзеге асыратын шетелдiк тасымалдаушыларды аккредиттеу туралы куәлік басқа заңды немесе жеке тұлғаға берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызмет беруші мемлекеттік қызметті көрсету туралы ақпаратты мемлекеттік қызметті көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1969,90 +2177,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Егер Қазақстан Республикасының Заңында өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4659,50 +4867,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) EDTO - арттырылған уақытпен қосымша әуеайлаққа кетумен ұшуларды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) RVSM - тігінен эшелондаудың қысқартылған минимумы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4794,68 +5118,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының аумағында өз қызметін жүзеге асыратын шетелдiк тасымалдаушыларды аккредиттеу туралы куәлік беру" мемлекеттік қызметті көрсету үшін негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7424,55 +7748,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7798,31 +8122,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>