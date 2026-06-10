--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7ebedb8" w14:textId="7ebedb8">
+    <w:p w14:paraId="0b1919e" w14:textId="0b1919e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,70 +93,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама, сондай-ақ әртүрлі деңгейдегі аумақтардың қала құрылысын жоспарлау жобаларына кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 21 желтоқсандағы № 780 бұйрығына толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 21 маусымдағы № 369 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 26 шілдеде № 15373 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 21 маусымдағы № 369 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 26 шілдеде № 15373 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Құқықтық актілер туралы" 2016 жылғы 6 сәуірдегі Қазақстан Республикасы Заңының 50-бабының </w:t>
+      "Құқықтық актілер туралы" 2016 жылғы 6 сәуірдегі Қазақстан Республикасы Заңының 50-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-тармағына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -172,419 +268,431 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама, сондай-ақ әртүрлі деңгейдегі аумақтардың қала құрылысын жоспарлау жобаларына кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 21 желтоқсандағы № 780 </w:t>
+      1. "Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама, сондай-ақ әртүрлі деңгейдегі аумақтардың қала құрылысын жоспарлау жобаларына кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 21 желтоқсандағы № 780 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 12681 болып тіркелген, 2016 жылғы 18 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама, сондай-ақ әртүрлі деңгейдегі аумақтардың қала құрылысын жоспарлау жобаларына кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау </w:t>
+      көрсетілген бұйрықпен бекітілген Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама, сондай-ақ әртүрлі деңгейдегі аумақтардың қала құрылысын жоспарлау жобаларына кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 2-1-тармақпен толықтырылсын:</w:t>
+      мынадай мазмұндағы 2-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Аккредиттелген сараптама ұйымдары салалық сараптамалардың қатысуымен орындайтын сараптама жұмыстарының құны тапсырыс беруші мен сараптамалық ұйымның арасында жасалған шартқа сәйкес белгіленеді.</w:t>
-[...17 lines deleted...]
-      Мемлекеттік сатып алулар шеңберінде орындалатын шарттар бойынша сараптама жұмыстарының құны сәулет, қала құрылысы және құрылыс iстерi жөнiндегi уәкiлеттi орган бекiткен осы Қағидаларына сәйкес белгіленетін құннан төмен болмауға тиіс.".</w:t>
+      "Аккредиттелген сараптама ұйымдары салалық сараптамалардың қатысуымен орындайтын сараптама жұмыстарының құны тапсырыс беруші мен сараптамалық ұйымның арасында жасалған шартқа сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алулар шеңберінде орындалатын шарттар бойынша сараптама жұмыстарының құны сәулет, қала құрылысы және құрылыс iстерi жөнiндегi уәкiлеттi орган бекiткен осы Қағидаларына сәйкес белгіленетін құннан төмен болмауға тиіс.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті:</w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      4) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -641,55 +749,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1015,31 +1123,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>