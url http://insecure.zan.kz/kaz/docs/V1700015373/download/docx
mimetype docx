--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b1919e" w14:textId="0b1919e">
+    <w:p w14:paraId="4bc711f" w14:textId="4bc711f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама, сондай-ақ әртүрлі деңгейдегі аумақтардың қала құрылысын жоспарлау жобаларына кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 21 желтоқсандағы № 780 бұйрығына толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 21 маусымдағы № 369 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 26 шілдеде № 15373 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2026 жылғы 10 сәуірдегі № 163 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -741,63 +743,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1119,35 +1143,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>