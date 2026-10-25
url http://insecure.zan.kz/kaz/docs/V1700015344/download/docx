--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bda3c03" w14:textId="bda3c03">
+    <w:p w14:paraId="5d1146a" w14:textId="5d1146a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -902,50 +902,112 @@
         <w:t xml:space="preserve">
       1. Осы Дене шынықтыру және спорт саласындағы мамандарды даярлау, қайта даярлау мен олардың біліктілігін арттыру қағидалары (бұдан әрі – Қағидалар) дене шынықтыру және спорт саласында мамандарды (бұдан әрі – мамандар) даярлауды, қайта даярлауды және олардың біліктілігін арттыруды жүргізу тәртібін айқындайды, сондай-ақ, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес "Дене шынықтыру және спорт саласында мамандарды даярлауға, қайта даярлауға, біліктілігін арттыруға құжаттарды қабылдау" мемлекеттік қызмет көрсету (бұдан әрі - мемлекеттік қызмет көрсету) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1329,71 +1391,151 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік көрсетілетін қызметті мамандарды даярлау, қайта даярлау және біліктілігін арттыру жөніндегі қызметті жүзеге асыратын оқыту ұйымдар (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Дене шынықтыру және спорт саласындағы мамандарды даярлауға, қайта даярлауға, біліктілігін арттыруға қабылдау үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) курстарды өткізу басталғанға дейін күнтізбелік 14 (он төрт) күн ішінде www.egov.kz "электрондық үкімет" веб-порталы арқылы (бұдан әрі – портал) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Тізбе) көрсетілген құжаттарды қоса бере отырып, осы Қағидалардың </w:t>
+      Дене шынықтыру және спорт саласындағы мамандарды даярлауға, қайта даярлауға, біліктілігін арттыруға қабылдау үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) курстарды өткізу басталғанға дейін күнтізбелік 14 (он төрт) күн ішінде www.egov.kz "цифрлық үкімет" веб-порталы арқылы (бұдан әрі – портал) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Тізбе) көрсетілген құжаттарды қоса бере отырып, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандағы өтініммен (бұдан әрі – өтінім) жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар көрсетілетін қызметті берушіге "Халыққа қызмет көрсету орталықтарының" Ықпалдастырылған цифрлық жүйесіндегі мемлекеттік органның автоматтандырылған жұмыс орны" ішкі жүйесі арқылы келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1407,51 +1549,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дене шынықтыру және спорт саласындағы уәкілетті орган үш жұмыс күні ішінде мемлекеттік қызметтер көрсету тәртібіне енгізілген өзгерістер туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына ("электрондық үкімет" порталы арқылы қызмет көрсетуді ескере отырып), Бірыңғай байланыс орталығы және көрсетілетін қызметті берушілерге ұсынады.</w:t>
+      Дене шынықтыру және спорт саласындағы уәкілетті орган үш жұмыс күні ішінде мемлекеттік қызметтер көрсету тәртібіне енгізілген өзгерістер туралы ақпаратты "цифрлық үкіметтің" операторына ("электрондық үкімет" порталы арқылы қызмет көрсетуді ескере отырып), Бірыңғай байланыс орталығы және көрсетілетін қызметті берушілерге ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Портал арқылы жүгінген жағдайда, "жеке кабинетте" көрсетілетін қызметті алушы өтініштерінің тарихында мемлекеттік қызметті көрсету үшін электрондық сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
@@ -1506,70 +1710,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Оқыту аяқталғаннан кейін игерілген білімдерін бақылау мақсатында тест түрінде электрондық форматта емтихан өткізіледі.</w:t>
+      14. Оқыту аяқталғаннан кейін игерілген білімдерін бақылау мақсатында тест түрінде цифрлық форматта емтихан өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Тестілеудің нәтижесі сұрақтардың жалпы санынан елу пайыздан аса дұрыс жауаптар жиналған болса оң, ал тест сұрақтарының жалпы саны елу пайыздан кем болса – теріс деп бағаланады. </w:t>
+        <w:t>
+      Тестілеудің нәтижесі сұрақтардың жалпы санынан елу пайыздан аса дұрыс жауаптар жиналған болса оң, ал тест сұрақтарының жалпы саны елу пайыздан кем болса – теріс деп бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тестілеудің нәтижесі оң болған жағдайда тыңдаушыларға келесі құжаттардың бірі беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
@@ -1956,146 +2222,94 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>даярлау, қайта даярлау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">біліктілікті арттыру </w:t>
+              <w:t>біліктілікті арттыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(оқу өткізетін ұйымның атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -2162,70 +2376,106 @@
               </w:rPr>
               <w:t>тұлға үшін – толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дене шынықтыру және спорт саласындағы мынадай мамандарды ___________ (даярлау, қайта даярлау және біліктілікті арттыру) өту үшін жіберіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2241,319 +2491,249 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с</w:t>
+Р/с</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Лауазымының толық атауы</w:t>
+Лауазымының толық атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тақырыбы, спорт түрі</w:t>
+Тақырыбы, спорт түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кезеңі (курстың басталу және аяқталу күні)</w:t>
+Кезеңі (курстың басталу және аяқталу күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Байланыс (телефон нөмірі, электрондық мекенжайы)</w:t>
+Байланыс (телефон нөмірі, электрондық мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3122,191 +3302,154 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________</w:t>
-[...55 lines deleted...]
-      </w:r>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңды тұлға үшін – толық атауы, заңды</w:t>
-[...29 lines deleted...]
-      </w:r>
+      жеке тұлға үшін – тегі, аты, әкесінің аты (ол болған жағдайда), (жеке тұлға үшін – мекенжайы, телефон нөмірі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      электрондық мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға үшін – толық атауы, заңды мекенжайы, телефон нөмірі, электрондық мекенжайы).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3355,108 +3498,146 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дене шынықтыру және спорт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">саласындағы мамандарды </w:t>
+              <w:t>саласындағы мамандарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">даярлау, қайта даярлау және </w:t>
+              <w:t>даярлау, қайта даярлау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">біліктілікті арттыру </w:t>
+              <w:t>біліктілікті арттыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3470,61 +3651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Дене шынықтыру және спорт саласында мамандарды даярлауға, қайта даярлауға және біліктілігін арттыруға құжаттарды қабылдау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+"Дене шынықтыру және спорт саласында мамандарды даярлауға, қайта даярлауға және біліктілігін арттыруға құжаттарды қабылдау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3557,87 +3728,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті мамандарды даярлау, қайта даярлау және біліктілігін арттыру бойынша қызметті жүзеге асыратын ұйымдар (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+Дене шынықтыру және спорт саласында мамандарды даярлауға, қайта даярлауға және біліктілігін арттыруға құжаттарды қабылдау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3670,87 +3841,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру көрсетілетін "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3783,87 +3954,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіге құжаттарды портал арқылы тапсырған сәттен бастап – автоматты түрде.</w:t>
+Мемлекеттік қызметті мамандарды даярлау, қайта даярлау және біліктілігін арттыру бойынша қызметті жүзеге асыратын ұйымдар (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3896,87 +4067,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (толық автоматтандырылған).</w:t>
+Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру көрсетілетін "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4009,87 +4180,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда-мемлекеттік қызметті көрсету нәтижесін алу үшін "Е-лицензиялау" Мемлекеттік деректер базасының бірыңғай көліктік қолтаңбасымен куәландырылған көрсетілетін қызметті алушыға құжаттардың қабылданғаны туралы хабарлама немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Көрсетілетін қызметті берушіге құжаттарды портал арқылы тапсырған сәттен бастап – автоматты түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4122,87 +4293,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке және заңды тұлғаларға тегін.</w:t>
+Электронды (толық цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4235,105 +4406,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін. Портал: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында www.gov.kz/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
+Порталда-мемлекеттік қызметті көрсету нәтижесін алу үшін "Е-лицензиялау" Мемлекеттік деректер базасының бірыңғай көліктік қолтаңбасымен куәландырылған көрсетілетін қызметті алушыға құжаттардың қабылданғаны туралы хабарлама немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4366,87 +4519,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға: көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған, осы Қағидалардың 1-қосымшасына сәйкес нысан бойынша заңды және жеке тұлғалар үшін дене шынықтыру және спорт саласындағы кадрларды даярлауға, қайта даярлауға, олардың біліктілігін арттыруға электрондық құжат нысанында сұрау салу.</w:t>
+Жеке және заңды тұлғаларға тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4479,107 +4632,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+              <w:t>
+Көрсетілетін қызметті беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін. Портал: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында www.gov.kz/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4612,86 +4763,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Порталға: көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған, осы Қағидалардың 1-қосымшасына сәйкес нысан бойынша заңды және жеке тұлғалар үшін дене шынықтыру және спорт саласындағы кадрларды даярлауға, қайта даярлауға, олардың біліктілігін арттыруға электрондық құжат нысанында сұрау салу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы курстарды өткізу басталғанға дейін 14 (он төрт) күнтізбелік күн ішінде көрсетілетін қызметті берушіге жүгінеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ЭЦҚ болған жағдайда портал арқылы электрондық нысанда сұрау салады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4702,71 +5099,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға өтінім берген кезде дәйектілігін қолтаңбамен немесе ЭЦҚ-мен растай отырып, мынадай деректерді көрсетеді: тұрғылықты жерінің (орналасқан жерінің) мекенжайы, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына ұсынады. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген телефондар немесе бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны бойынша алады.</w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына ұсынады. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген телефондар немесе бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны бойынша алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4889,92 +5286,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оқыту ұйымының атауы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>КУӘЛІК №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы куәлік ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5314,92 +5711,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">оқыту ұйымының атауы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>КУӘЛІК №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы куәлік __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5739,92 +6136,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">оқыту ұйымының атауы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы куәлік _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6103,55 +6500,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6477,31 +6874,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>