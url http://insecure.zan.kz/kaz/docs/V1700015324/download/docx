--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cda038" w14:textId="7cda038">
+    <w:p w14:paraId="da3804e" w14:textId="da3804e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,100 +93,196 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 18 мамырдағы № 277 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 11 шілдеде № 15324 болып тіркелді</w:t>
-[...18 lines deleted...]
-      </w:t>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 18 мамырдағы № 277 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 11 шілдеде № 15324 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 </w:t>
+      1. "Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 9994 болып тіркелген, 2014 жылы 26 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерiстер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
@@ -198,205 +294,205 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы";</w:t>
+      "Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Қоса беріліп отырған Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың </w:t>
+      "1. Қоса беріліп отырған Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың </w:t>
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -412,273 +508,285 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамамен белгіленген тәртіпте:</w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамамен белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
-[...71 lines deleted...]
-      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық мемлекеттік тіркелген күнінен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>      Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -701,213 +809,213 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "КЕЛІСІЛДІ"</w:t>
+      "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының </w:t>
-[...71 lines deleted...]
-      "КЕЛІСІЛДІ"</w:t>
+      Қазақстан Республикасының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпарат және коммуникациялар министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ Д. Абаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының </w:t>
-[...53 lines deleted...]
-      2017 жылғы "___" __________</w:t>
+      Қазақстан Республикасының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық экономика министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ Т. Сүлейменов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1045,102 +1153,107 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="330"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1910"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -1148,51 +1261,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1300,51 +1413,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1494,51 +1607,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штатында іздестіру қызметі саласында тиісті жоғары кәсіптік білімі және лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша кемінде үш жыл еңбек өтілі (еңбек қызметі) немесе іздестіру қызметі саласында тиісті орта кәсіптік немесе техникалық және кәсіптік білімі, лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша кемінде бес жыл еңбек өтілі (еңбек қызметі) бар кемінде бір инженер-техник жұмыскердің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1548,68 +1661,61 @@
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес инженер-техник жұмыскерлердің біліктілігі және жұмыс өтілі туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1645,81 +1751,89 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығындағы мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы болмаса, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1729,68 +1843,61 @@
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1826,82 +1933,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында ең аз материалдық-техникалық жарақтандырылуының болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияланатын қызмет түрінің кіші түрінің мәлімделген жұмыстарын орындау үшін қажетті техникалық талаптарға байланысты пайдаланылатын бақылау-өлшеу аспаптары, құралдары, механизмдері, құрылғылары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) инженерлік-геодезиялық жұмыстарды жүзеге асырған кезде есеп айырысуларды орындауға, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар дербес компьютер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1911,68 +2026,61 @@
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес материалдық-техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2012,51 +2120,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жұмыстардың тиісінше орындалуын және сапаның қамтамасыз етілуін регламенттейтін сапаны бақылау (норманы бақылау, жұмыс жүргізу сапасын бақылау) жүйесі бойынша өтініш беруші (лицензиат) бекіткен нұсқаулықтың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2066,68 +2174,61 @@
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес сапаны бақылау жүйесі бойынша бекітілген нұсқаулық туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2167,51 +2268,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жауапты инженер-техник жұмыскердің оқудан өткенін растайтын құжаттарды қоса берумен, еңбекті қорғау және қауіпсіздік техникасы жүйесі бойынша өтініш беруші (лицензиат) бекіткен қағидалардың және нұсқаулықтардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2221,68 +2322,61 @@
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес еңбекті қорғау және қауіпсіздік техникасы жүйесі бойынша бекітілген қағидалар мен нұсқаулықтар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2290,51 +2384,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобалау қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2368,51 +2462,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобалау қызметімен айналысу үшін ІІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2437,53 +2531,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы: жобаның бас инженері, жобаның бас сәулетшісі, аға конструтор, жобалаушы жетекші инженер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -2492,95 +2590,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2646,95 +2737,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2800,95 +2884,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2922,51 +2999,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобалау қызметімен айналысу үшін ІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2991,67 +3068,75 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобаның бас инженері, жобаның бас сәулетшісі, аға конструктор, жобалаушы жетекші инженер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -3060,95 +3145,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3214,95 +3292,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3368,95 +3439,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес бағдарламалық қамтамасыз ету туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3542,95 +3606,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес куәландырылған шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3696,105 +3753,109 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігерлік және қосалқы мердігерлік шарттар бойынша жұмыс тәжірибесі болған жағдайда объектілерді пайдалануға беру актілерін және орындалған жұмыстардың актілерін ұсынуға рұқсат етіледі, бұл ретте актілердің жалпы саны қосалқы мердігерлік шарттар бойынша объектілердің болуын растау үшін белгіленген мөлшерде ұсынылуға тиіс.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3828,51 +3889,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобалау қызметімен айналысу үшін І санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3897,106 +3958,126 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобаның бас инженері,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жобаның бас сәулетшісі,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аға конструктор,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жобалаушы жетекші инженер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -4005,95 +4086,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4159,95 +4233,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4313,95 +4380,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес бағдарламалық қамтамасыз ету туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4426,105 +4486,125 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиаттың кемiнде он жыл не Қазақстан Республикасының аумағында теңіз мұнай-газ жобалары үшін жобалау қызметiн (жобалау бөлiгiнде жобалау-iздестiру қызметiн) жүзеге асырған тұлғалар үшін кемінде жеті жыл жұмыс тәжiрибесi не II санаттағы лицензиат ретiнде кемiнде бес жыл жұмыс тәжiрибесi.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жұмыс тәжiрибесi лицензияны алған күннен бастап есептеледі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұл ретте, лицензияның қолданылуы тоқтатылған жағдайда жұмыс тәжірибесі жойылады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шетелдiк тұлғалар үшiн жұмыс тәжiрибесi ретінде жобалау қызметiн (жобалау бөлiгiнде жобалау-iздестiру қызметiн) жүзеге асыруға тең келетiн рұқсат беру құжаты есепке алынады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжiрибесi. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -4548,125 +4628,126 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 лицензияның немесе "Нотариат туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес куәландырылған шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін қызметінің негізгі нысанасы Қазақстан Республикасының аумағында халықаралық мамандандырылған көрмені ұйымдастыру және өткізу болып табылатын, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлғаның ұсынымдары.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қатысушысы (акционері) Қазақстан Республикасының резиденті заңды тұлға болып табылатын заңды тұлғаға және Қазақстан Республикасының резиденті заңды тұлғаға – қатысушыға (акционерге) жарғылық капиталына қатысу үлестері (үлестер немесе акциялар) 40 немесе одан көп тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар шетелдік заңды тұлғаға жобалау қызметімен айналысу үшін Қазақстан Республикасының резиденті заңды тұлғаның І санаттағы лицензиясының көшірмесі, әрбір қатысушының (акционердің) қатысу үлесін көрсете отырып, қатысушының (акционердің) құрамы туралы ақпарат, сондай-ақ қатысушы (акционер) – шетелдік заңды тұлға шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын, мемлекеттік және орыс тілдеріне аудармасын нотариат куәландырған сауда тізілімінен алынған заңдастырылған үзінді көшірме немесе басқада заңдастырылған құжат беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4691,66 +4772,74 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, бас мердігер ретінде бірінші және/немесе екінші жауапкершілік деңгейінде кемінде он іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде жиырма объектінің болуы.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Құрылтайшылары жобалау қызметімен айналысатын Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжiрибесi. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -4758,85 +4847,89 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігерлік және қосалқы мердігерлік шарттар бойынша жұмыс тәжірибесі болған жағдайда объектілерді пайдалануға беру актілерін және орындалған жұмыстардың актілерін ұсынуға рұқсат етіледі, бұл ретте актілердің жалпы саны қосалқы мердігерлік шарттар бойынша объектілердің болуын растау үшін белгіленген мөлшерде ұсынылуға тиіс.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4854,51 +4947,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс-монтаждау жұмыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4932,51 +5025,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс-монтаждау жұмыстарымен айналысу үшін ІІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5001,66 +5094,74 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жобаның бас инженері, өндірістік-техникалық бөлімнің бастығы, учаске бастығы, жұмыс жүргізуші, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -5069,95 +5170,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5182,79 +5276,91 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығындағы мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұл ретте, жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы болмаса, сондай-ақ әкімшілік, техникалық және өндірістік қызметкерлердің еңбек жағдайларын бұзбаса, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -5262,95 +5368,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5416,95 +5515,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5538,51 +5630,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс-монтаждау жұмыстарымен айналысу үшін ІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5607,53 +5699,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы: жобаның бас инженері, өндірістік-техникалық бөлімнің бастығы, учаске бастығы, жұмыс жүргізуші, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -5662,95 +5758,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5775,66 +5864,74 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығындағы мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы болмаса, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -5842,95 +5939,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5996,95 +6086,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6170,95 +6253,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес куәландырылған шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6324,105 +6400,109 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігерлік және қосалқы мердігерлік шарттар бойынша жұмыс тәжірибесі болған жағдайда объектілерді пайдалануға беру актілерін және орындалған жұмыстардың актілерін ұсынуға рұқсат етіледі, бұл ретте актілердің жалпы саны қосалқы мердігерлік шарттар бойынша объектілердің болуын растау үшін белгіленген мөлшерде ұсынылуға тиіс.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6456,51 +6536,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс-монтаждау жұмыстарымен айналысу үшін І санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6525,53 +6605,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы: жобаның бас инженері,өндірістік-техникалық бөлімнің бастығы, учаске бастығы, жұмыс жүргізуші, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -6580,95 +6664,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6693,93 +6770,109 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) құқығындағы мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы болмаса, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжiрибесi. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -6787,95 +6880,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6941,95 +7027,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7054,79 +7133,91 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиаттың кемінде он жыл не Қазақстан Республикасының аумағында теңіз мұнай-газ жобалары үшін құрылыс-монтаждау жұмыстарын жүзеге асыратын тұлғалар үшін кемінде жеті жыл жұмыс тәжірибесі не ІІ санаттағы лицензиат ретінде кемінде бес жыл жұмыс тәжірибесі. Жұмыс тәжірибесі лицензия алған күннен бастап есептеледі. Бұл ретте, лицензияның қолданылуы тоқтатылған жағдайда жұмыс тәжірибесі жойылады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Шетелдік тұлғалар үшін жұмыс тәжірибесі ретінде құрылыс-монтаждау жұмыстарын жүзеге асыруға тең келетін рұқсат беру құжаты есепке алынады. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжiрибесi. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -7150,112 +7241,109 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 лицензияның немесе "Нотариат туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес куәландырылған шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қатысушысы (акционері) Қазақстан Республикасының резиденті заңды тұлға болып табылатын заңды тұлғаға және Қазақстан Республикасының резиденті заңды тұлғаға – қатысушыға (акционерге) жарғылық капиталына қатысу үлестері (үлестер немесе акциялар) 40 немесе одан көп тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар шетелдік заңды тұлғаға жобалау қызметімен айналысу үшін Қазақстан Республикасының резиденті заңды тұлғаның І санаттағы лицензиясының көшірмесі, әрбір қатысушының (акционердің) қатысу үлесін көрсете отырып, қатысушының (акционердің) құрамы туралы ақпарат, сондай-ақ қатысушы (акционер) – шетелдік заңды тұлға шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын, мемлекеттік және орыс тілдеріне аудармасын нотариат куәландырған сауда тізілімінен алынған заңдастырылған үзінді көшірме немесе басқада заңдастырылған құжат беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7280,66 +7368,74 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігер ретінде, құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейінде кемінде он іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде жиырма объектінің болуы.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжiрибесi. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -7347,85 +7443,89 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1910" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігерлік және қосалқы мердігерлік шарттар бойынша жұмыс тәжірибесі болған жағдайда объектілерді пайдалануға беру актілерін және орындалған жұмыстардың актілерін ұсынуға рұқсат етіледі, бұл ретте актілердің жалпы саны қосалқы мердігерлік шарттар бойынша объектілердің болуын растау үшін белгіленген мөлшерде ұсынылуға тиіс.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
@@ -7577,3021 +7677,3093 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Іздестіру қызметіне лицензияға мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Инженер-техник жұмыскерлер туралы мәліметтер</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Инженер-техник жұмыскерлер туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(лицензияны және/немесе лицензияға қосымшаны алған кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Т.А.Ә. (болған жағдайда) ________________________________________________________</w:t>
-[...255 lines deleted...]
-      </w:r>
+      1) Т.А.Ә. (болған жағдайда) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Лауазымы _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Осы ұйымда ______________________________________________________ жұмыс істейді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                          (тұрақты немесе уақытша жұмыс істейтінін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жұмыс өтілі ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мамандығы бойынша және атқарып отырған жұмысындағы өтілін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Оқу орнының атауы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Бітірген жылы _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Дипломы бойынша біліктілігі ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Дипломы бойынша мамандануы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Шетелдік білім беру ұйымдарында алған білімі туралы құжаттарын тану және/немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нострификациялау туралы ақпарат __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (куәліктің нөмірін және берілген күнін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік база туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сұрау салынған санатқа қарамастан лицензияны және/немесе лицензияға қосымшаны алған</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кезде, сондай-ақ санат бере отырып, лицензияны қайта ресімдеген кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Өндірістік базаның мекенжайы __________________________________________________</w:t>
-[...107 lines deleted...]
-      14) Жалға алу туралы шарттың нөмірі мыналармен жарақталған:</w:t>
+      10) Өндірістік базаның мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Ауданы ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Жылжымайтын мүлікті тіркеу туралы куәліктің нөмірі______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Жалға алу туралы шарттың нөмірі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Жалға алу туралы шарттың нөмірі мыналармен жарақталған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (болған жағдайда, "Х" белгісін қою қажет) </w:t>
-[...309 lines deleted...]
-      </w:r>
+      (болған жағдайда, "Х" белгісін қою қажет) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген жұмыс түрлерін, лицензияланатын қызмет түрінің кіші түрін орындау үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қажетті әкімшілік-өндірістік ғимараттармен және үй-жайлармен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек шарттарына сәйкес ұйымдастырылған жұмыс орындарымен ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сапаны бақылау жүйесі бойынша бекітілген нұсқаулық туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Жұмыстардың тиісінше орындалуын және сапаның қамтамасыз етілуін регламенттейтін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сапаны бақылау (норманы бақылау, жұмыс жүргізу сапасын бақылау) жүйесі бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бекітілген нұсқаулықтың деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбекті қорғау және қауіпсіздік техникасы жүйесі бойынша бекітілген қағидалар мен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нұсқаулықтар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Еңбекті қорғау және қауіпсіздік техникасы жүйесі бойынша бекітілген қағидалар мен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нұсқаулықтар туралы мәліметтер ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалдық-техникалық жарақтандырылуы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(лицензияны және/немесе лицензияға қосымшаны алған кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) Атауы _______________________________________________________________________</w:t>
-[...233 lines deleted...]
-      ________________________________________________________________________________</w:t>
+      17) Атауы _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Өлшем бірлігі ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Саны ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Пайдалану мерзімі ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Сапалық құрамының сипаттамасы (маркасы, қуаты) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Ескертпе _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау қызметіне лицензияға мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Инженер-техник жұмыскерлер туралы мәліметтер</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Инженер-техник жұмыскерлер туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сұрау салынған санатқа қарамастан лицензияны және/немесе лицензияға қосымшаны алған</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кезде, сондай-ақ лицензияны І санатқа қайта ресімдеген кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Т.А.Ә. (болған жағдайда) ________________________________________________________</w:t>
-[...93 lines deleted...]
-      </w:r>
+      1) Т.А.Ә. (болған жағдайда) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Лауазымы _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Инженер-техник жұмыскер аттестатының болуы ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (аттестаттың нөмірі мен берілген күнін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-тұрмыстық үй-жайлар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сұрау салынған санатқа қарамастан лицензияны және/немесе лицензияға қосымшаны алған</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кезде, сондай-ақ санат бере отырып, лицензияны қайта ресімдеген кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Әкімшілік-тұрмыстық үй-жайлар ораналасқан объектінің мекенжайы___________________</w:t>
-[...237 lines deleted...]
-      </w:r>
+      4) Әкімшілік-тұрмыстық үй-жайлар ораналасқан объектінің мекенжайы___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ауданы _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Жылжымайтын мүлікті тіркеу туралы куәліктің нөмірі _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Жалға алу туралы шарттың нөмірі ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Жалға алу туралы шарттың нөмірі мыналармен жарақталған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (болған жағдайда, "Х" белгісін қою қажет) Өтініш берілген жұмыстүрлерін, лицензияланатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет түрінің кіші түрін орындау үшін қажетті әкімшілік-өндірістік ғимараттармен және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үй-жайлармен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек шарттарына сәйкес ұйымдастырылған жұмыс орындарымен ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзге талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(лицензия алған және лицензияны І және ІІ қайта ресімдеген кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Жұмыс тәжірибесі _____________________________________________________________</w:t>
-[...237 lines deleted...]
-      </w:r>
+      10) Жұмыс тәжірибесі _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Іске қосылған объектілер _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Пайдалануға беру актілерінің және орындалған жұмыстар актілерінің деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалдық-техникалық жарақтандырылуы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сұрау салынған санатқа қарамастан лицензияны және/немесе лицензияға қосымшаны алған</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) Атауы _______________________________________________________________________</w:t>
-[...215 lines deleted...]
-      ________________________________________________________________________________</w:t>
+      13) Атауы _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Өлшем бірлігі ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Саны ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Пайдалану мерзімі ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Сапалық құрамының сипаттамасы (маркасы, қуаты) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Ескертпе _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылыс-монтаждау жұмыстарына лицензияға мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Инженер-техник жұмыскерлер туралы мәліметтер</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Инженер-техник жұмыскерлер туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сұрау салынған санатқа қарамастан лицензияны және/немесе лицензияға қосымшаны алған</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кезде, сондай-ақ лицензияны І санатқа қайта ресімдеген кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Т.А.Ә. (болған жағдайда) ________________________________________________________</w:t>
-[...93 lines deleted...]
-      </w:r>
+      1) Т.А.Ә. (болған жағдайда) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Лауазымы _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Инженер-техник жұмыскер аттестатының болуы ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                              (аттестаттың нөмірі мен берілген күнін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік база туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сұрау салынған санатқа қарамастан лицензияны және/немесе лицензияға қосымшаны алған</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кезде, сондай-ақ санат бере отырып, лицензияны қайта ресімдеген кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Өндірістік базаның мекенжайы ___________________________________________________</w:t>
-[...107 lines deleted...]
-      8) Жалға алу туралы шарттың нөмірі мыналармен жарақталған:</w:t>
+      4) Өндірістік базаның мекенжайы ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ауданы _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Жылжымайтын мүлікті тіркеу туралы куәліктің нөмірі _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Жалға алу туралы шарттың нөмірі ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Жалға алу туралы шарттың нөмірі мыналармен жарақталған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (болған жағдайда, "Х" белгісін қою қажет) </w:t>
-[...111 lines deleted...]
-      </w:r>
+      (болған жағдайда, "Х" белгісін қою қажет) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген жұмыс түрлерін, лицензияланатын қызмет түрінің кіші түрін орындау үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қажетті әкімшілік-өндірістік ғимараттармен және үй-жайлармен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек шарттарына сәйкес ұйымдастырылған жұмыс орындарымен ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзге талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(лицензия алған және лицензияны І және ІІ қайта ресімдеген кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Жұмыс тәжірибесі _____________________________________________________________</w:t>
-[...237 lines deleted...]
-      </w:r>
+      10) Жұмыс тәжірибесі _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Іске қосылған объектілер _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Пайдалануға беру актілерінің және орындалған жұмыстар актілерінің деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалдық-техникалық жарақтандырылуы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сұрау салынған санатқа қарамастан лицензияны және/немесе лицензияға қосымшаны алған</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кезде толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) Атауы _______________________________________________________________________</w:t>
-[...215 lines deleted...]
-      ________________________________________________________________________________</w:t>
+      13) Атауы _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Өлшем бірлігі ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Саны ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Пайдалану мерзімі ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Сапалық құрамының сипаттамасы (маркасы, қуаты)________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Ескертпе _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -10599,55 +10771,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10973,31 +11145,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>