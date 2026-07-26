--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da3804e" w14:textId="da3804e">
+    <w:p w14:paraId="6a0cdac" w14:textId="6a0cdac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 18 мамырдағы № 277 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 11 шілдеде № 15324 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2026 жылғы 22 сәуірдегі № 197 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -10763,63 +10765,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11141,35 +11165,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>