--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2149c04" w14:textId="2149c04">
+    <w:p w14:paraId="78e8c5f" w14:textId="78e8c5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -328,127 +328,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -621,411 +633,255 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер енгізілетін Қазақстан Республикасының қаржы нарығы мәселелері бойынша нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Екінші деңгейдегі банктердің бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздар мен туынды қаржы құралдары базалық активтерінің тізбесін және оларды сатып алу тәртібін, сондай-ақ қайталама нарықта мемлекеттік бағалы қағаздармен және мемлекеттік емес бағалы қағаздармен, ұйымдаспаған бағалы қағаздар нарығында туынды қаржы құралдарымен мәмілелер жасау жағдайларын белгілеу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 16 шілдедегі № 210 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Қазақстан Республикасының бағалы қағаздар нарығында кастодиандық қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 26 шілдедегі № 184 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4892 тіркелген) мынадай өзгерістер енгізілсін: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8692 тіркелген, 2013 жылғы 17 қазанда "Егемен Қазақстан" газетінде № 233 (28172) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-1-тармақ</w:t>
+        <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...195 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қазақстан Республикасының бағалы қағаздар нарығында кастодиандық қызметті жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70-1-тармақтың бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "70-1. Осы тарауда белгіленген клиенттердің активтерін жаңа кастодианға беру тәртібі Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1240,51 +1096,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>70-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды қоспағанда, бас банк (бұдан әрі – бас банк - жаңа кастодиан) пен еншілес банк (бұдан әрі – еншілес банк - кастодиан) арасындағы активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу шеңберінде кастодианның инвестициялық қордың активтерін жаңа кастодианға беруіне қолданылмайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1362,55 +1218,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1736,31 +1592,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>