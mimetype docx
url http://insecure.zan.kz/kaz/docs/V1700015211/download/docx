--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99be013" w14:textId="99be013">
+    <w:p w14:paraId="c2de0ce" w14:textId="c2de0ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,140 +112,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2017 жылғы 3 мамырдағы № 118 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 9 маусымда № 15211 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік статистика туралы" 2010 жылғы 19 наурыздағы Қазақстан Республикасының Заңының 16-бабы 3-тармағының </w:t>
+      "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасы Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>314) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, </w:t>
-[...9 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 275-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -856,287 +846,321 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Нысан жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Мәдениет және ақпарат министрлігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысаны орналастырылған интернет – ресурс: www.mam.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылады: Қазақстан Республикасының Мәдениет және ақпарат министрлігі.</w:t>
+      Әкімшілік деректер нысанының атауы: "Мемлекеттік архивтер қызметінің негізгі бағыттары мен нәтижелерінің көрсеткіштері".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысаны орналастырылған интернет – ресурс: www.mam.gov.kz.</w:t>
+      Әкімшілік деректер нысанының индексі: 1-ҚНБНК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанының атауы: "Мемлекеттік архивтер қызметінің негізгі бағыттары мен нәтижелерінің көрсеткіштері".</w:t>
+      Кезеңділігі: тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанының индексі: 1-ҚНБНК.</w:t>
+      Есепті кезең: 20___ жылғы _ тоқсан/ 20___ жыл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кезеңділігі: тоқсан сайын, жыл сайын.</w:t>
+      Ақпаратты ұсынатын тұлғалар тобы: Қазақстан Республикасының Ұлттық архиві, орталық мемлекеттік архивтер, архив ісін мемлекеттік басқаруды жүзеге асыратын астананың, облыстардың, республикалық маңызы бар қалалардың жергiлiктi атқарушы органдары.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезең: 20___ жылғы _ тоқсан/ 20___ жыл.</w:t>
+      Ұсыну мерзімі :</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар тобы: Қазақстан Республикасының Ұлттық архиві, орталық мемлекеттік архивтер, архив ісін мемлекеттік басқаруды жүзеге асыратын облыстардың, республикалық маңызы бар қалалардың, астананың жергiлiктi атқарушы органдары.</w:t>
+      1) жоспарланатын жылдың алдындағы күнтізбелік жылының 5 желтоқсанына дейін – жоспарланған жылдық Қызметтің негізгі бағыттары мен нәтижелерінің көрсеткішін қағаз және құжат айналымының бірыңғай жүйесі (бұдан әрі – ЭҚАБЖ) немесе электрондық құжат айналымының жүйесі (бұдан әрі – ЭҚАЖ) арқылы электрондық жеткізгіште;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсыну мерзімі :</w:t>
+      2) есептіктен кейінгі күнтізбелік жылдың 5 қаңтарына дейін – Қызметтің негізгі бағыттары мен нәтижелерінің есептік жылдық көрсеткішін қағаз және ЭҚАБЖ немесе ЭҚАЖ арқылы электрондық жеткізгіште;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жоспарланатын жылдың алдындағы күнтізбелік жылының 5 желтоқсанына дейін – жоспарланған жылдық Қызметтің негізгі бағыттары мен нәтижелерінің көрсеткішін қағаз және құжат айналымының бірыңғай жүйесі (бұдан әрі – ЭҚАБЖ) немесе электрондық құжат айналымының жүйесі (бұдан әрі – ЭҚАЖ) арқылы электрондық жеткізгіште;</w:t>
+      3) тоқсандық есептіктен кейінгі айдың 5 күніне дейін - өсу деректерімен Қызметтің негізгі бағыттары мен нәтижелерінің есептік тоқсандық көрсеткішін ЭҚАБЖ немесе ЭҚАЖ арқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) есептіктен кейінгі күнтізбелік жылдың 5 қаңтарына дейін – Қызметтің негізгі бағыттары мен нәтижелерінің есептік жылдық көрсеткішін қағаз және ЭҚАБЖ немесе ЭҚАЖ арқылы электрондық жеткізгіште;</w:t>
+        <w:t xml:space="preserve">
+      1-кесте </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тоқсандық есептіктен кейінгі айдың 5 күніне дейін - өсу деректерімен Қызметтің негізгі бағыттары мен нәтижелерінің есептік тоқсандық көрсеткішін ЭҚАБЖ немесе ЭҚАЖ арқылы.</w:t>
+      Қазақстан Республикасы Ұлттық архив қорының құжаттарын сақтауды қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -3821,86 +3845,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-кесте </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық архив қорының қалыптасуы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -6571,86 +6599,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-кесте</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деректер базасын және автоматтандырылған ғылыми-анықтамалық аппаратты құру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7487,86 +7519,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-кесте</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық қызмет көрсету және құжаттарды пайдалану</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -9154,2040 +9190,1877 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-кесте</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Архивтің материалдық-техникалық базасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="946"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жол коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жол коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй-жайының аумағы (шаршы метр)</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үй-жайының аумағы (шаршы метр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Архив сөрелерінің ұзындығының артуы (қума метр)</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Архив сөрелерінің ұзындығының артуы (қума метр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір компьютерде жұмыс істейтін адам саны (1 адам)</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бір компьютерде жұмыс істейтін адам саны (1 адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 сақтау бірлігіне негізгі қаражаттың қалдық құны (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 сақтау бірлігіне негізгі қаражаттың қалдық құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 архив қоймаларының аумағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соңғы үлгідегі өрт дабыл жүйесімен жабдықталған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолданыстағы автоматтандырылған өрт сөндіру жүйесімен жабдықталған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соңғы үлгідегі күзет дабылымен жабдықталған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пайдалануға берілген (жаңа немесе қайта жаңартылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...258 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...493 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Телефоны _________________________________________________________ </w:t>
+        <w:t>
+      Атауы _______________________________________ ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Электрондық почта мекенжайы _______________________________________ </w:t>
+        <w:t>Мекенжайы ______________________________ _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Орындаушы ___________________________________________ _______________ </w:t>
+        <w:t>Телефоны ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон </w:t>
+        <w:t>Электрондық почта мекенжайы _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Басшы немесе оның міндетін атқарушы адам </w:t>
+        <w:t>Орындаушы ________________________________________ _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _______________________________________________________ __________ </w:t>
+        <w:t xml:space="preserve">                       тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      тегі, аты және әкесінің аты (бар болған жағдайда)                   қолы </w:t>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы адам </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда) </w:t>
+        <w:t>_______________________________________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _______________________</w:t>
+        <w:t xml:space="preserve">         тегі, аты және әкесінің аты (ол болған жағдайда)                        қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11318,145 +11191,185 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік архивтер қызметінің негізгі бағыттары мен нәтижелерінің көрсеткіштері" әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кестеде "Қазақстан Республикасы Ұлттық архив қорының құжаттарын сақтауды қамтамасыз ету":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-кестеде "Қазақстан Республикасы Ұлттық архив қорының құжаттарын сақтауды қамтамасыз ету":</w:t>
+      жоспарлау кезінде 1.1., 1.1.1., 1.3., 1.3.1. жолдарының 3-8-бағандары толтырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жоспарлау кезінде 1.1., 1.1.1., 1.3., 1.3.1. жолдарының 3-8-бағандары толтырылады;</w:t>
+      1.1.-жолдың 3, 5-8-бағандарында реставрациялауға жатқызылған сақтау бірліктерінің (қағаз негіздегі құжаттар және дыбыстық-бейнеқұжаттар түрлері бойынша жеке-жеке) жоспарланған көлемі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.-жолдың 3, 5-8-бағандарында реставрациялауға жатқызылған сақтау бірліктерінің (қағаз негіздегі құжаттар және дыбыстық-бейнеқұжаттар түрлері бойынша жеке-жеке) жоспарланған көлемі көрсетіледі;</w:t>
+      1.1.1.-жолдың 3, 5-8-бағандарында реставрацияланған сақтау бірліктерінің (қағаз негіздегі құжаттар және дыбыстық-бейнеқұжаттар түрлері бойынша жеке-жеке) саны көрсетіледі. Қағаз негіздегі құжаттарды реставрациялаудың есептік көрсеткіші жұмыстың міндетті түрде аяқталуы шартымен анықталады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.1.1.-жолдың 3, 5-8-бағандарында реставрацияланған сақтау бірліктерінің (қағаз негіздегі құжаттар және дыбыстық-бейнеқұжаттар түрлері бойынша жеке-жеке) саны көрсетіледі. Қағаз негіздегі құжаттарды реставрациялаудың есептік көрсеткіші жұмыстың міндетті түрде аяқталуы шартымен анықталады;</w:t>
-[...17 lines deleted...]
-      1.2.-жолдың 3, 5-9-бағандарында қағаз негіздегі құжаттарды түптеу және тігу (реставрациялаудың нәтижесі есептелмейді), сонымен лабораториялармен қатар, тікелей Қазақстан Республикасының Ұлттық архивінде, орталық мемлекеттік архивтерде, облыстардың, республикалық маңызы бар қалалардың, астананың, қалалардың, аудандардың мемлекеттік архивтері (бұдан әрі – архив) орындалатын дезинфекциялау, дезинсекциялау, дыбыстық-бейнеқұжаттар мен сақтандыру көшірмелерін консервациялау-профилактикалық өңдеуден (түрлері бойынша жеке-жеке) өткен сақтау бірліктер санының жиынтық есептік мәліметі көрсетіледі. Олардың микрофотокөшірмелерін дайындау үшін сөгілген тігілген және түптелген істердің саны есептелмейді;</w:t>
+      1.2.-жолдың 3, 5-9-бағандарында қағаз негіздегі құжаттарды түптеу және тігу (реставрациялаудың нәтижесі есептелмейді), сонымен лабораториялармен қатар, тікелей Қазақстан Республикасының Ұлттық архивінде, орталық мемлекеттік архивтерде, астананың, облыстардың, республикалық маңызы бар қалалардың, қалалардың, аудандардың мемлекеттік архивтері (бұдан әрі – архив) орындалатын дезинфекциялау, дезинсекциялау, дыбыстық-бейнеқұжаттар мен сақтандыру көшірмелерін консервациялау-профилактикалық өңдеуден (түрлері бойынша жеке-жеке) өткен сақтау бірліктер санының жиынтық есептік мәліметі көрсетіледі. Олардың микрофотокөшірмелерін дайындау үшін сөгілген тігілген және түптелген істердің саны есептелмейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3.-жолдың 3, 5-8-бағандарында микрофильмдеуге жатқызылған сақтау бірліктерінің (қағаз негіздегі құжаттар және дыбыстық-бейнеқұжаттар түрлері бойынша жеке-жеке) жоспарланған көлемі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12704,55 +12617,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>