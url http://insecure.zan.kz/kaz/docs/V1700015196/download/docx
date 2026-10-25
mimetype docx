--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0ae11d" w14:textId="b0ae11d">
+    <w:p w14:paraId="5743a4b" w14:textId="5743a4b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1328 +93,1334 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 29 сәуірдегі № 255 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 2 маусымда № 15196 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 29 сәуірдегі № 255 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 2 маусымда № 15196 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына мынадай өзгерістер енгізілсін:</w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) күші жойылды – ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі.) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 3 ақпандағы № 71 </w:t>
+      2) "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 10401 болып тіркелген, 2015 жылғы 20 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 10795 болып тіркелген, 2015 жылғы 15 мамырдағы "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету </w:t>
+      көрсетілген бұйрықпен бекітілген Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1-қосымшаның "Техникалық қадағалау журналының есепке алу парағы" деген </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      10-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "жобалауға арналған тапсырманы (мемлекеттік және үкіметтік бағдарламалар шеңберінде құрылысқа мемлекеттік инвестициялар есебінен қаржыланатын объектілердің жобалауға арналған тапсырмасында халықаралық міндеттерді ескере отырып, қазақстандық өндіретін құрылыс материалдарын, жабдықтарын, бұйымдары мен конструкцияларын қолдану міндетті талап болып табылады);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Тапсырыс беруші құрылысты ұйымдастыру және құрылыс алаңын дайындау барысында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+      1) құрылыс-монтаж жұмыстары жүргізіле басталғанға дейін "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының 2014 жылғы 16 мамырдағы Заңының (бұдан әрі – "Рұқсаттар және хабарламалар туралы" Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-бабымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыратын органға құрылыс-монтаж жұмыстары жүргізіле басталғаны туралы хабарлама жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мыналар бойынша тиісті ұйымдардан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электр берудің әуе желілері және байланыс желілері аймағында, темір жол бөлінген белдеуде, құрылыс алаңында орналасқан жер асты коммуникацияларының өтетін орындарында, жер учаскелерінде жерасты қазба жұмыстарын жүргізу аймақтарында жұмыс жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер тапсырыс берушінің құрылысы үшін жеке газбен жабдықтау, сумен жабдықтау, бумен жабдықтау және энергиямен жабдықтау объектілері болмаған жағдайда, құрылысты ұйымдастыру жобасына сәйкес қалаларда және басқа елді мекендерде құрылыс салу кезеңі ішінде бұрыннан бар көздерден электр энергиясын, газды, суды, буды уақытша пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ормандарды кесуге және ағаштарды отырғызуға рұқсат алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрнекі орындар аумағында, сондай-ақ тарихи-мәдени мұра объектісін қорғау аймақтарында жүргізілетін жерге орналастыру, жер, құрылыс, мелиорациялық, шаруашылық жұмыстарды келісуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объектіні салу үшін геодезиялық бөлу негізін құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10-тармақтың </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+      5) тапсырыс беруші мемлекеттік емес инвестициялардың есебінен қаржыландырылатын жағдайды қоспағанда, "Мемлекеттік сатып алу туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құрылыс-монтаж жұмыстарын орындау үшін мердігерді таңдауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мердігерлік шарттағы жұмыстарды орындау мерзімдері жобалау (жобалау-сметалық) құжаттаманың құрамында сараптамадан өткен құрылысты ұйымдастыру жобасына (бұдан әрі - ҚҰЖ) кіретін және шарттың ажырамас бөлігі болып табылатын құрылыс-монтаж жұмыстарының күнтізбелік жоспарымен, сондай-ақ күнтізбелік жоспарға байланыстырылған құрылыс-монтаж жұмыстарын қаржыландыру кестесімен анықталады. Бұл ретте, жұмыстарды орындаудың бастапқы және соңғы мерзімдері, сондай-ақ жұмыстардың жекелеген сатыларының аяқталу мерзімдері (аралық мерзімдері) көрсетіледі. Құрылысты ұйымдастыру жобасында (ҚҰЖ) әзірленетін негізгі құжаттардың құрамы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заңнамада белгіленген тәртіпте авторлық және техникалық қадағалауды жүзеге асыруға шарттар жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Штатта аттестатталған сарапшылар болған жағдайда, техникалық қадағалауды тапсырыс берушінің өзі жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мердігерге белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онымен келісілген мерзімде жерге тиісті құқықты растайтын құжаттарды және тиісті пайдалану органдарынан алынған рұқсатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геодезиялық бөлу негізінің құрамында: құрылыс торын, қызыл сызықтар, ғимараттың (құрылыстың) габаритін анықтайтын бас бөлу остерін, биік қада белгіні, инженерлік коммуникациялардың, автожолдардың, электрмен жабдықтау желілерінің, байланыс, су құбыры, кәріз, жылу беру, газдандыру трассасының бас остерін, ресімделген құрылыс үшін геодезиялық бөлу негізін қабылдау актісін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер шартта өзге көзделмесе, әзірленген және бекітілген жобалау-сметалық құжаттаманы, инженерлік іздестіру материалдарын және құрылысқа қажетті құрылыс өндірісін ұйымдастыру бойынша нормативтік-техникалық құжаттармен регламенттелген басқа да құжаттарды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, мердігер өз күшімен не мамандандырылған ұйымды тарта отырып, жұмыстарды жүргізу жобасын (бұдан әрі - ЖЖЖ) әзірлейді. Жұмыс жүргізу жобасында (ЖЖЖ) әзірленетін негізгі құжаттардың құрамы осы Қағидаларға 2-қосымшада келтірілген. ЖЖЖ жалпы объектінің құрылысына әзірленеді және жұмыстарды жеке түрлерін орындау жобаларынан тұруы мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік және үкіметтік бағдарламалар шеңберінде құрылысқа мемлекеттік инвестициялар есебінен іске асырылатын жобалардың, ведомстводан тыс кешенді сараптаманың оң қорытындысын алғаннан кейін, ресми интернет-ресурсында жобалау (жобалау-сметалық) құжаттамасында көзделген бекітілген негізгі құрылыс материалдары, жабдықтар, бұйымдар және конструкциялар қажеттіліктерінің жиынтық ведомосін жариялауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) құрылысты жалпы жүргізуге бақылауды, сондай-ақ жергілікті атқарушы органдармен өзара қатынастарды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) шартта көзделген жағдайларда және тәртіпте мердігерге жұмыстарды жүзеге асыру үшін қажетті ғимараттар мен құрылыстарды пайдалануға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) құрылыстың мердігерлік шарттарын жасау және орындау барысында құрылысқа қатысушылармен туындайтын келіспеушіліктерді реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) салынып жатқан объектіге барады, қажетті атқарушы техникалық құжаттамалармен танысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) авторлық және техникалық қадағалауды ұйымдастыру арқылы орындалған жұмыс түрлерінің сапасы мен қауіпсіздігін бақылайды, олар белгіленген мемлекеттік нормативтердің талаптарына, жобалау-сметалық құжаттамаға жауап беруге, сондай-ақ шарттың талаптарына сәйкес келуі тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мердігерден авторлық және техникалық қадағалаудың нұсқауларын орындауды талап етеді және оларды орындамағаны не уақтылы орындамағаны және сапасыз орындағаны үшін мердігерге қатысты шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік сәулет-құрылыс бақылау және қадағалау органдарының нұсқамаларын орындауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жұмыстарды жүргізген кезде олар жобалау (жобалау-сметалық) құжаттамасынан және нормативтік талаптардан, сондай-ақ жасалған құрылыс мердігерлік шартынан ауытқитын болса, жұмыс жүргізуді тоқтатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мердігерден құрылыстың мердігерлік шартының талаптарын орындауды және құрылыс-монтаж жұмыстарын жүргізген кезде жол берілген кемшіліктер мен жобалау (жобалау-сметалық) құжаттамасынан ауытқуларды ақысыз жоюды талап етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұсыныстарды қарайды және жобалау-сметалық құжаттаманы әзірлеушімен келісе отырып, бекітілген жобалау-сметалық құжаттамаға түбегейлі емес, объектінің конструктивтік схемасына, оның көлемдік-жоспарлау, инженерлік-техникалық немесе технологиялық жобалық шешімдеріне, сондай-ақ құн және басқа да бекітілген техникалық-экономикалық көрсеткіштерін қозғамайтын өзге де объективтік факторларға әсер етпейтін өзгерістерді енгізу бойынша шешім қабылдайды, оларды кейіннен ресімдеп, сақтауға тапсырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мердігердік ұйымнан шарт міндеттерін орындамағаны немесе тиісінше орындамағаны үшін тұрақсыздық айыбын (айыппұл, өсімақы) өндіріп алу жөнінде шаралар қолданады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту 1-тармаққа өзгеріс енгізілді  – ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі.) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) құрылыс-монтаж жұмыстары жүргізіле басталғанға дейін "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының 2014 жылғы 16 мамырдағы Заңының (бұдан әрі – "Рұқсаттар және хабарламалар туралы" Заң) </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты мемлекеттік тіркеу күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастырылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) тапсырыс беруші мемлекеттік емес инвестициялардың есебінен қаржыландырылатын жағдайды қоспағанда, "Мемлекеттік сатып алу туралы" </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мердігерлік шарттағы жұмыстарды орындау мерзімдері жобалау (жобалау-сметалық) құжаттаманың құрамында сараптамадан өткен құрылысты ұйымдастыру жобасына (бұдан әрі - ҚҰЖ) кіретін және шарттың ажырамас бөлігі болып табылатын құрылыс-монтаж жұмыстарының күнтізбелік жоспарымен, сондай-ақ күнтізбелік жоспарға байланыстырылған құрылыс-монтаж жұмыстарын қаржыландыру кестесімен анықталады. Бұл ретте, жұмыстарды орындаудың бастапқы және соңғы мерзімдері, сондай-ақ жұмыстардың жекелеген сатыларының аяқталу мерзімдері (аралық мерзімдері) көрсетіледі. Құрылысты ұйымдастыру жобасында (ҚҰЖ) әзірленетін негізгі құжаттардың құрамы осы Қағидаларға </w:t>
-[...479 lines deleted...]
-      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      4) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастырылуын;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1574,813 +1580,82 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 255 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...761 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі.) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2388,55 +1663,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2762,31 +2037,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>