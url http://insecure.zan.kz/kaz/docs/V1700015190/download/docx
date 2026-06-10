--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="468c242" w14:textId="468c242">
+    <w:p w14:paraId="e0ac08c" w14:textId="e0ac08c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,276 +85,352 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банк активтерінің және міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бірмезгілде беру жөніндегі операцияны, оның ішінде бас банк пен оған қатысты қайта құрылымдау жүргізілген еншілес банк арасында активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларын, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 8 мамырдағы № 77 қаулысына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 сәуірдегі № 73 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 1 маусымда № 15190 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 7 сәуірдегі № 58 қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының нормативтік құқықтық актілерін жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының нормативтік құқықтық актілерін жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банк активтерінің және міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бірмезгілде беру жөніндегі операцияны, оның ішінде бас банк пен оған қатысты қайта құрылымдау жүргізілген еншілес банк арасында активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларын, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 8 мамырдағы № 77 </w:t>
+      1. "Банк активтерінің және міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бірмезгілде беру жөніндегі операцияны, оның ішінде бас банк пен оған қатысты қайта құрылымдау жүргізілген еншілес банк арасында активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларын, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 8 мамырдағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11158 тіркелген, 2015 жылғы 27 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тақырыбы мынадай редакцияда жазылсын:</w:t>
+      тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларын, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлерін бекіту туралы";</w:t>
+      "Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларын, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлерін бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Қоса беріліп отырған Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидалары, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлері бекітілсін.";</w:t>
+      "1. Қоса беріліп отырған Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидалары, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлері бекітілсін.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы қаулымен бекітілген Банк активтерінің және міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бірмезгілде беру жөніндегі операцияны, оның ішінде бас банк пен оған қатысты қайта құрылымдау жүргізілген еншілес банк арасында активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларында, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің </w:t>
+      осы қаулымен бекітілген Банк активтерінің және міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бірмезгілде беру жөніндегі операцияны, оның ішінде бас банк пен оған қатысты қайта құрылымдау жүргізілген еншілес банк арасында активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларында, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>түрлерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
@@ -364,131 +442,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидалары, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлері";</w:t>
+      "Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидалары, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлері";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кіріспесі мынадай редакцияда жазылсын:</w:t>
+      кіріспесі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Осы Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидалары, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлері (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
+      "Осы Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидалары, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлері (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Банктер туралы заң) сәйкес әзірленді және банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы еншілес банктен бас банкке активтердің бір бөлігін не оларды толық мөлшерде және міндеттемелерді толық мөлшерде беру және бас банктен еншілес банкке күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде беру жолымен активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүзеге асыру тәртібін, сондай-ақ уәкілетті органның осы операцияларды келісу тәртібін, көрсетілген операцияларды жүргізу кезінде берілуге жататын активтер мен міндеттемелердің түрлерін айқындайды және осындай операциялар бойынша өтпелі кезеңді белгілейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
@@ -500,595 +578,595 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Банктің активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операция, оның ішінде бас банк және еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операция банктің кредиторлары мен депозиторларының мүдделері мен құқықтарын қорғау мақсатында жүзеге асырылады.";</w:t>
+      "1. Банктің активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операция, оның ішінде бас банк және еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операция банктің кредиторлары мен депозиторларының мүдделері мен құқықтарын қорғау мақсатында жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2. Қағидаларда пайдаланылатын бас ұғымдар:</w:t>
+      "2. Қағидаларда пайдаланылатын бас ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) активтер мен міндеттемелерді беру жөніндегі операция - бас банк және еншілес банк арасындағы операцияларды қоспағанда, беруші банктің активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде иеленуші банкке (иеленуші банктерге) бір мезгілде беру жөніндегі операция;</w:t>
+      1) активтер мен міндеттемелерді беру жөніндегі операция - бас банк және еншілес банк арасындағы операцияларды қоспағанда, беруші банктің активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде иеленуші банкке (иеленуші банктерге) бір мезгілде беру жөніндегі операция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бас банк - активтер мен міндеттемелерді бір мезгілде беру жөніндегі шартқа сәйкес күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде еншілес банкке өткізетін және салымдарды орналастыруға және ұлттық басқарушы холдингтің алынған қарыздарына байланысты міндеттемелерді қоспағанда, активтердің бір бөлігін не оларды толық мөлшерде және міндеттемелерді толық мөлшерде еншілес банктен қабылдайтын бас банк;</w:t>
+      2) бас банк - активтер мен міндеттемелерді бір мезгілде беру жөніндегі шартқа сәйкес күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде еншілес банкке өткізетін және салымдарды орналастыруға және ұлттық басқарушы холдингтің алынған қарыздарына байланысты міндеттемелерді қоспағанда, активтердің бір бөлігін не оларды толық мөлшерде және міндеттемелерді толық мөлшерде еншілес банктен қабылдайтын бас банк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бас банк және еншілес банк арасындағы операция - салымдарды орналастыруға және ұлттық басқарушы холдингтің алынған қарыздарына байланысты міндеттемелерді қоспағанда, еншілес банктен активтер мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде бас банкке бір мезгілде беру және бас банктен күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде еншілес банкке беру жөніндегі операция;</w:t>
+      3) бас банк және еншілес банк арасындағы операция - салымдарды орналастыруға және ұлттық басқарушы холдингтің алынған қарыздарына байланысты міндеттемелерді қоспағанда, еншілес банктен активтер мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде бас банкке бір мезгілде беру және бас банктен күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде еншілес банкке беру жөніндегі операция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) беруші банк - активтер мен міндеттемелердің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) өткізетін банк;</w:t>
+      4) беруші банк - активтер мен міндеттемелердің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) өткізетін банк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) еншілес банк - Банктер туралы заңға сәйкес өзіне қатысты қайта құрылымдау жүргізілген, салымдарды орналастыруға және ұлттық басқарушы холдингтің алынған қарыздарына байланысты міндеттемелерді қоспағанда, активтердің бір бөлігін не оларды толық мөлшерде және міндеттемелерді толық мөлшерде бас банкке беретін және активтер мен міндеттемелерді бір мезгілде беру жөніндегі шартқа сәйкес бас банктен күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде қабылдайтын еншілес банк;</w:t>
+      5) еншілес банк - Банктер туралы заңға сәйкес өзіне қатысты қайта құрылымдау жүргізілген, салымдарды орналастыруға және ұлттық басқарушы холдингтің алынған қарыздарына байланысты міндеттемелерді қоспағанда, активтердің бір бөлігін не оларды толық мөлшерде және міндеттемелерді толық мөлшерде бас банкке беретін және активтер мен міндеттемелерді бір мезгілде беру жөніндегі шартқа сәйкес бас банктен күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде қабылдайтын еншілес банк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) иеленуші банк - активтер мен міндеттемелерді бір мезгілде беру жөніндегі шартқа сәйкес беруші банктің активтері мен міндеттемелерінің бір бөлігі не олар толық мөлшерде берілетін банк;</w:t>
+      6) иеленуші банк - активтер мен міндеттемелерді бір мезгілде беру жөніндегі шартқа сәйкес беруші банктің активтері мен міндеттемелерінің бір бөлігі не олар толық мөлшерде берілетін банк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уәкілетті орган - қаржы нарығын және қаржы ұйымдарын реттеуді, бақылау мен қадағалауды жүзеге асыратын мемлекеттік орган.";</w:t>
+      7) уәкілетті орган - қаржы нарығын және қаржы ұйымдарын реттеуді, бақылау мен қадағалауды жүзеге асыратын мемлекеттік орган.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Беруші банктің активтері мен міндеттемелерінің бір бөлігі не олар толық мөлшерде иеленуші банкке активтер мен міндеттемелерді бір мезгілде беру жөніндегі шарт негізінде өткізіледі.";</w:t>
+      "Беруші банктің активтері мен міндеттемелерінің бір бөлігі не олар толық мөлшерде иеленуші банкке активтер мен міндеттемелерді бір мезгілде беру жөніндегі шарт негізінде өткізіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Беруші банктің басқарушы органы иеленуші банкті таңдау және оған активтерді және міндеттемелерді бір мезгілде беру туралы шешім қабылдайды.";</w:t>
+      "Беруші банктің басқарушы органы иеленуші банкті таңдау және оған активтерді және міндеттемелерді бір мезгілде беру туралы шешім қабылдайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9-тармақтың </w:t>
+      9-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "4) уәкілетті орган активтерді және міндеттемелерді беру операциясын келіскен жағдайда, тараптардың активтерді және міндеттемелерді бір мезгілде беру туралы шартты, онда күнін және осы шарттың барлық маңызды талаптарын көрсете отырып, жасау міндеттемесімен беруші банктің және иеленуші банктің арасында жасалған алдын ала шарты;";</w:t>
+      "4) уәкілетті орган активтерді және міндеттемелерді беру операциясын келіскен жағдайда, тараптардың активтерді және міндеттемелерді бір мезгілде беру туралы шартты, онда күнін және осы шарттың барлық маңызды талаптарын көрсете отырып, жасау міндеттемесімен беруші банктің және иеленуші банктің арасында жасалған алдын ала шарты;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "12. Уәкілетті орган активтерді және міндеттемелерді беру жөніндегі операцияны келіскеннен кейін беруші банк бір ай ішінде Қазақстан Республикасының аумағында таралатын мерзімді баспасөз басылымдарында қазақ және орыс тілдерінде, Банктер туралы заңның 61-2-бабы </w:t>
+      "12. Уәкілетті орган активтерді және міндеттемелерді беру жөніндегі операцияны келіскеннен кейін беруші банк бір ай ішінде Қазақстан Республикасының аумағында таралатын мерзімді баспасөз басылымдарында қазақ және орыс тілдерінде, Банктер туралы заңның 61-2-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде белгіленген қарсылық білдіру мерзімін және олар қабылданатын мекенжайды көрсете отырып, беруші банктің активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде беру туралы хабарландыру жариялайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
@@ -1100,52 +1178,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1160,71 +1238,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "13. Беруші банктің активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде беру туралы хабарландыруды жариялау күнінен бастап күнтізбелік он күн өткен соң, беруші банк беруші банктің өздерінің алдындағы міндеттемелерін иеленуші банкке беруден бас тартқан депозиторлардың және (немесе) кредиторлардың тізімін қалыптастырады.</w:t>
+      "13. Беруші банктің активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде беру туралы хабарландыруды жариялау күнінен бастап күнтізбелік он күн өткен соң, беруші банк беруші банктің өздерінің алдындағы міндеттемелерін иеленуші банкке беруден бас тартқан депозиторлардың және (немесе) кредиторлардың тізімін қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Қағидалардың </w:t>
+      14. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1256,243 +1334,243 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "16. Беруші банктің және иеленуші банктің арасында жасалған активтер мен міндеттемелерді бір мезгілде беру туралы шарттың көшірмелері уәкілетті органға оларға қол қойылған күннен бастап жеті жұмыс күні ішінде беріледі. Өткізу актісінің көшірмелері беруші банк пен иеленуші банктің арасында жасалған активтер мен міндеттемелерді бір мезгілде беру туралы шарттың көшірмелері уәкілетті органға берілген кезден бастап үш ай ішінде уәкілетті органға беріледі.";</w:t>
+      "16. Беруші банктің және иеленуші банктің арасында жасалған активтер мен міндеттемелерді бір мезгілде беру туралы шарттың көшірмелері уәкілетті органға оларға қол қойылған күннен бастап жеті жұмыс күні ішінде беріледі. Өткізу актісінің көшірмелері беруші банк пен иеленуші банктің арасында жасалған активтер мен міндеттемелерді бір мезгілде беру туралы шарттың көшірмелері уәкілетті органға берілген кезден бастап үш ай ішінде уәкілетті органға беріледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "20. Еншілес банктен бас банкке активтердің бір бөлігін не оларды толық мөлшерде және салымдарды орналастыруға және ұлттық басқарушы холдингтің алынған қарыздарына байланысты міндеттемелерді қоспағанда, міндеттемелерді толық мөлшерде бір мезгілде беру жөніндегі операция және бас банктен еншілес банкке күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде беру активтерді және міндеттемелерді бір мезгілде беру туралы бір шарттың шеңберінде жүргізіледі.";</w:t>
+      "20. Еншілес банктен бас банкке активтердің бір бөлігін не оларды толық мөлшерде және салымдарды орналастыруға және ұлттық басқарушы холдингтің алынған қарыздарына байланысты міндеттемелерді қоспағанда, міндеттемелерді толық мөлшерде бір мезгілде беру жөніндегі операция және бас банктен еншілес банкке күмәнді және үмітсіз активтердің бір бөлігін не оларды толық мөлшерде беру активтерді және міндеттемелерді бір мезгілде беру туралы бір шарттың шеңберінде жүргізіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "21. Қағидалардың </w:t>
+      "21. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген дайындық іс-шараларды бас банк пен еншілес банк Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1544,423 +1622,435 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тармақшасы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      1) тармақшасы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1) еншілес банктен бас банкке активтерді бір мезгілде беру туралы шарт;";</w:t>
+      "1) еншілес банктен бас банкке активтерді бір мезгілде беру туралы шарт;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тармақшасы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      3) тармақшасы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3) бас банктің және еншілес банктің құқықтық кадастрға, сондай-ақ жылжымалы мүлік кепілінің тізіліміне, бағалы қағаздарды ұстаушылардың тізілімдері жүйесіне берілетін активтер бойынша міндеттемелердің орындалуын қамтамасыз ететін құқықтар өткен, бір мезгілде кепіл беруші болып табылатын жаңа кредитор туралы мәліметтерді енгізу мақсатында бас және еншілес банктер арасындағы активтер мен міндеттемелерді бір мезгілде беру туралы шартты (өткізу актісімен қоса) уәкілетті тіркеуші органға (ұйымға) ұсыну мерзімі;";</w:t>
+      "3) бас банктің және еншілес банктің құқықтық кадастрға, сондай-ақ жылжымалы мүлік кепілінің тізіліміне, бағалы қағаздарды ұстаушылардың тізілімдері жүйесіне берілетін активтер бойынша міндеттемелердің орындалуын қамтамасыз ететін құқықтар өткен, бір мезгілде кепіл беруші болып табылатын жаңа кредитор туралы мәліметтерді енгізу мақсатында бас және еншілес банктер арасындағы активтер мен міндеттемелерді бір мезгілде беру туралы шартты (өткізу актісімен қоса) уәкілетті тіркеуші органға (ұйымға) ұсыну мерзімі;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 30-тармақпен толықтырылсын:</w:t>
+      мынадай мазмұндағы 30-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "30. Қағидалардың 20, 21, 22, 23, 25, 26, 27 және 29-тармақтарының, сондай-ақ 24-тармағының 1), 2), 3), 4), 6), 7) және 9) тармақшаларының ережелері Банктер туралы заңның 61-4-бабының 10-тармағына сәйкес жүзеге асырылатын, бұрын көрсетілген бапта көзделген операцияны жүзеге асырған еншілес банктің активтері мен міндеттемелерін бір мезгілде бас банкке беруі жөніндегі операцияға қолданылады.".</w:t>
+      "30. Қағидалардың 20, 21, 22, 23, 25, 26, 27 және 29-тармақтарының, сондай-ақ 24-тармағының 1), 2), 3), 4), 6), 7) және 9) тармақшаларының ережелері Банктер туралы заңның 61-4-бабының 10-тармағына сәйкес жүзеге асырылатын, бұрын көрсетілген бапта көзделген операцияны жүзеге асырған еншілес банктің активтері мен міндеттемелерін бір мезгілде бас банкке беруі жөніндегі операцияға қолданылады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қаржы нарығының әдіснамасы департаменті (Әбдірахманов Н.А.) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      2. Қаржы нарығының әдіснамасы департаменті (Әбдірахманов Н.А.) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Заң департаментімен (Сәрсенова Н.В.) бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      1) Заң департаментімен (Сәрсенова Н.В.) бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы қаулы мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде ресми жариялау және оған енгізу үшін жіберуді;</w:t>
+      2) осы қаулы мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде ресми жариялау және оған енгізу үшін жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы қаулы ресми жарияланғаннан кейін оны Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
+      3) осы қаулы ресми жарияланғаннан кейін оны Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қаржылық қызметтерді тұтынушылардың құқықтарын қорғау және сыртқы коммуникациялар басқармасы (Терентьев А.Л.) осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
+      3. Қаржылық қызметтерді тұтынушылардың құқықтарын қорғау және сыртқы коммуникациялар басқармасы (Терентьев А.Л.) осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары О.А. Смоляковқа жүктелсін.</w:t>
+      4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары О.А. Смоляковқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Ұлттық Банк</w:t>
+              <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2009,63 +2099,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2387,35 +2499,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>