--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ea9c0f" w14:textId="8ea9c0f">
+    <w:p w14:paraId="f734429" w14:textId="f734429">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1802 +93,1890 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 бұйрығына өзгерiстер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 27 сәуірдегі № 242 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 25 мамырда № 15162 болып тіркелді</w:t>
-[...18 lines deleted...]
-      </w:t>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 27 сәуірдегі № 242 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 25 мамырда № 15162 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
+      1. "Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10058 болып тіркелген, 2015 жылы 6 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тақырыбы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      тақырыбы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы";</w:t>
+      "Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Қоса беріліп отырған Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарашпыларды аттестаттау қағидалары бекітілсін.";</w:t>
+      "1. Қоса беріліп отырған Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарашпыларды аттестаттау қағидалары бекітілсін.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген бұйрықпен бекітілген қағидалардың тақырыбы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      көрсетілген бұйрықпен бекітілген қағидалардың тақырыбы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидалары";</w:t>
+      "Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидалары";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңына сәйкес әзірленген және сараптама жұмыстары мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларға аттестаттау жүргізу тәртібін айқындайды."; </w:t>
+      "1. Осы Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңына сәйкес әзірленген және сараптама жұмыстары мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларға аттестаттау жүргізу тәртібін айқындайды."; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3. Аттестаттау сарапшылардың кәсіби дайындық деңгейі мен құзыреттілігін, сәулет, қала құрылысы мен құрылыс және қоршаған ортаны қорғау саласындағы, халықтың санитариялық-эпидемиологиялық салауаттылығы мен гигиеналық нормативтер саласындағы мемлекеттік нормативтерді білуін анықтау, олар жүзеге асыратын жұмыстардың сапасын жақсарту, құрылыс саласында болып жатқан өзгерістерді ескеріп, жаңа талаптарды зерттеу мақсатында жүргізіледі."; </w:t>
+      "3. Аттестаттау сарапшылардың кәсіби дайындық деңгейі мен құзыреттілігін, сәулет, қала құрылысы мен құрылыс және қоршаған ортаны қорғау саласындағы, халықтың санитариялық-эпидемиологиялық салауаттылығы мен гигиеналық нормативтер саласындағы мемлекеттік нормативтерді білуін анықтау, олар жүзеге асыратын жұмыстардың сапасын жақсарту, құрылыс саласында болып жатқан өзгерістерді ескеріп, жаңа талаптарды зерттеу мақсатында жүргізіледі."; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшылар мынадай мамандықтар бойынша бөлінеді:</w:t>
+      "5. Қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшылар мынадай мамандықтар бойынша бөлінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қала құрылысы;</w:t>
+      1) қала құрылысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жобалау алдындағы құжаттама;</w:t>
+      2) жобалау алдындағы құжаттама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сәулет;</w:t>
+      3) сәулет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) конструкциялық бөлігі;</w:t>
+      4) конструкциялық бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) инженерлік желілер және жүйелер (инженерлік желілер және жүйелердің түрлері бойынша);</w:t>
+      5) инженерлік желілер және жүйелер (инженерлік желілер және жүйелердің түрлері бойынша);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) технологиялық бөлігі (объектінің мақсатына байланысты);</w:t>
+      6) технологиялық бөлігі (объектінің мақсатына байланысты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жобаның арнайы бөлігі;</w:t>
+      7) жобаның арнайы бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) экологиялық бөлімі;</w:t>
+      8) экологиялық бөлімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) санитариялық-эпидемиологиялық бейіні."; </w:t>
+      9) санитариялық-эпидемиологиялық бейіні."; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "9. Аттестаттауға:</w:t>
+      "9. Аттестаттауға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшы ретінде аттестаттау үшін – қала құрылысы, жобалау-сметалық құжаттаманың тиісті бөлімдері бойынша жоғары кәсіптік білімі және қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың тиісті бөлімдерін әзірлеу және (немесе) сараптау бойынша бес жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      1) қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшы ретінде аттестаттау үшін – қала құрылысы, жобалау-сметалық құжаттаманың тиісті бөлімдері бойынша жоғары кәсіптік білімі және қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың тиісті бөлімдерін әзірлеу және (немесе) сараптау бойынша бес жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тіреу және қоршау конструкциялары бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде бес жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      2) тіреу және қоршау конструкциялары бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде бес жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) инженерлік желілер бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде бес жылдан кем емес тәжірибесі бар адамдар;</w:t>
+      3) инженерлік желілер бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде бес жылдан кем емес тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) технологиялық жабдықтар бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде бес жылдан кем емес тәжірибесі бар адамдар;</w:t>
+      4) технологиялық жабдықтар бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде бес жылдан кем емес тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) тіреу және қоршау конструкциялары бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және құрылыс-монтаж жұмыстарын жүргізуде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      5) тіреу және қоршау конструкциялары бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және құрылыс-монтаж жұмыстарын жүргізуде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) инженерлік желілер бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және құрылыс-монтаж жұмыстары өндірісінде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      6) инженерлік желілер бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және құрылыс-монтаж жұмыстары өндірісінде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) технологиялық жабдықтар бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және құрылыс-монтаж өндірісінде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      7) технологиялық жабдықтар бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша техникалық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және құрылыс-монтаж өндірісінде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) сәулет бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша авторлық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      8) сәулет бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша авторлық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) тіреу және қоршау конструкциялары бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша авторлық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      9) тіреу және қоршау конструкциялары бөлігінде жауапкершілігі бірінші деңгейдегі объектілер бойынша авторлық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және сарапшы ретінде үш жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) сәулет бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша авторлық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және жобалау қызметінде кемінде бес жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      10) сәулет бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша авторлық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және жобалау қызметінде кемінде бес жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) тіреу және қоршау конструкциялары бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша авторлық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және жобалау қызметінде бес жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
+      11) тіреу және қоршау конструкциялары бөлігінде жауапкершілігі екінші және үшінші деңгейдегі объектілер бойынша авторлық қадағалаудың сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және жобалау қызметінде бес жылдан кем емес жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеру сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және есеп пен конструкциялау мамандығы бойынша жобалау қызметінің үш жылдан кем емес немесе осы бағытта бес жылдан кем емес сарапшы жұмыс тәжірибесі бар адамдар;</w:t>
+      12) ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеру сарапшысы ретінде аттестаттау үшін - құрылыс саласында жоғары кәсіптік білімі және есеп пен конструкциялау мамандығы бойынша жобалау қызметінің үш жылдан кем емес немесе осы бағытта бес жылдан кем емес сарапшы жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) экологиялық бөлімі бойынша қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшы ретінде аттестаттау үшін – қала құрылысы, жобалау-сметалық құжаттаманың тиісті бөлімі бойынша жоғары кәсіптік білімі және қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың экологиялық бөлімін сараптау бес жылдан кем емес немесе жоғары кәсіптік білімі және қала құрылысы, жобалау-сметалық құжаттаманың тиісті бөлімі бойынша әзірлеу және (немесе) сараптау жұмыс тәжірибесі бар адамдар;</w:t>
+      13) экологиялық бөлімі бойынша қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшы ретінде аттестаттау үшін – қала құрылысы, жобалау-сметалық құжаттаманың тиісті бөлімі бойынша жоғары кәсіптік білімі және қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың экологиялық бөлімін сараптау бес жылдан кем емес немесе жоғары кәсіптік білімі және қала құрылысы, жобалау-сметалық құжаттаманың тиісті бөлімі бойынша әзірлеу және (немесе) сараптау жұмыс тәжірибесі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшы ретінде аттестаттау үшін – санитариялық-эпидемиологиялық бейіні бойынша жоғарғы медициналық білімі және қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың бөліміне сәйкес сараптама бойынша жұмыс тәжірибесі бес жылдан кем емес бар адамдар.";</w:t>
+      14) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшы ретінде аттестаттау үшін – санитариялық-эпидемиологиялық бейіні бойынша жоғарғы медициналық білімі және қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың бөліміне сәйкес сараптама бойынша жұмыс тәжірибесі бес жылдан кем емес бар адамдар.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10. Аттестаттаудан өту үшін өтініш берушілер мынадай құжаттарды жібереді:</w:t>
+      "10. Аттестаттаудан өту үшін өтініш берушілер мынадай құжаттарды жібереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жергілікті атқарушы органға:</w:t>
+      1) жергілікті атқарушы органға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидаларға </w:t>
+      осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке басын куәландыратын құжат – өтініш берушінің жеке басын сәйкестендіру үшін ұсынылады;</w:t>
+      жеке басын куәландыратын құжат – өтініш берушінің жеке басын сәйкестендіру үшін ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кәсіптік жоғары білімі туралы дипломның көшірмесі (ғылыми дәрежесі немесе ғылыми атағы болған жағдайда, тиісті құжаттардың көшірмелері);</w:t>
+      кәсіптік жоғары білімі туралы дипломның көшірмесі (ғылыми дәрежесі немесе ғылыми атағы болған жағдайда, тиісті құжаттардың көшірмелері);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еңбек кітапшасының көшірмесі.</w:t>
+      еңбек кітапшасының көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш беруші еңбек кітапшасын дәйекті себептер бойынша ұсынбаған жағдайда, ол еңбек қызметін растайтын мынадай құжаттардың бірін тапсырады: </w:t>
+      Өтініш беруші еңбек кітапшасын дәйекті себептер бойынша ұсынбаған жағдайда, ол еңбек қызметін растайтын мынадай құжаттардың бірін тапсырады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыс берушінің жұмысқа қабылдау және оны тоқтату негіздері туралы белгісі бар еңбек шарты;</w:t>
+      жұмыс берушінің жұмысқа қабылдау және оны тоқтату негіздері туралы белгісі бар еңбек шарты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыс берушінің еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын актілерінен үзінді;</w:t>
+      жұмыс берушінің еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын актілерінен үзінді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыс беруші қол қойған, ұйымның мөрімен немесе нотариалды расталған қызметтік тізім (жұмыс, қызметкердің еңбек қызметі туралы мәліметтердің тізбесі);</w:t>
+      жұмыс беруші қол қойған, ұйымның мөрімен немесе нотариалды расталған қызметтік тізім (жұмыс, қызметкердің еңбек қызметі туралы мәліметтердің тізбесі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+      қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көшірмелерін ұсынған жағдайда, салыстырып тексеру үшін құжаттардың түпнұсқалары ұсынылады немесе болмаған жағдайда құжаттарды нотариалды куәландырылған көшірмелері ұсынылады;</w:t>
+      көшірмелерін ұсынған жағдайда, салыстырып тексеру үшін құжаттардың түпнұсқалары ұсынылады немесе болмаған жағдайда құжаттарды нотариалды куәландырылған көшірмелері ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "электрондық үкімет" веб-порталына: www.egov.kz:</w:t>
+      2) "электрондық үкімет" веб-порталына: www.egov.kz:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) расталған электрондық құжат нысанындағы сұрау;</w:t>
+      өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) расталған электрондық құжат нысанындағы сұрау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кәсіптік жоғары білімі туралы дипломның көшірмесі (ғылыми дәрежесі немесе ғылыми атағы болған жағдайда, тиісті құжаттардың көшірмелері – құжаттардың электрондық көшірмелері түрінде электрондық сұрауға қоса тіркеледі);</w:t>
+      кәсіптік жоғары білімі туралы дипломның көшірмесі (ғылыми дәрежесі немесе ғылыми атағы болған жағдайда, тиісті құжаттардың көшірмелері – құжаттардың электрондық көшірмелері түрінде электрондық сұрауға қоса тіркеледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еңбек кітапшасының көшірмесі (құжаттардың электрондық көшірмелері түрінде электрондық сұрауға қоса тіркеледі).";</w:t>
+      еңбек кітапшасының көшірмесі (құжаттардың электрондық көшірмелері түрінде электрондық сұрауға қоса тіркеледі).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "11. Құжаттарды жинақтау нәтижесі бойынша жергілікті уәкілетті орган аттестаттаудан өтуге өтініш берген адамдардың тізімін қалыптастырады және тестілеуге жіберілген өтініш берушілердің тестілеу кестесін жасайды, бұл ретте құжаттардың Қағидалардың талаптарына сәйкестігі 10 (он) жұмыс күні ішінде қаралады. Аттестаттау өткізу мерзімі жергілікті уәкілетті органға құжаттар топтамасы тапсырылған сәттен бастап, сондай-ақ порталға өтініш жасаған кезде – 30 (отыз) жұмыс күні ішінде.".</w:t>
+      "11. Құжаттарды жинақтау нәтижесі бойынша жергілікті уәкілетті орган аттестаттаудан өтуге өтініш берген адамдардың тізімін қалыптастырады және тестілеуге жіберілген өтініш берушілердің тестілеу кестесін жасайды, бұл ретте құжаттардың Қағидалардың талаптарына сәйкестігі 10 (он) жұмыс күні ішінде қаралады. Аттестаттау өткізу мерзімі жергілікті уәкілетті органға құжаттар топтамасы тапсырылған сәттен бастап, сондай-ақ порталға өтініш жасаған кезде – 30 (отыз) жұмыс күні ішінде.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті:</w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықты мемлекеттік тіркеу күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      2) осы бұйрықты мемлекеттік тіркеу күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастырылуын;</w:t>
+      4) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1911,411 +1999,411 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "КЕЛІСІЛДІ"</w:t>
+      "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының </w:t>
-[...71 lines deleted...]
-      "КЕЛІСІЛДІ"</w:t>
+      Қазақстан Республикасының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпарат және коммуникациялар министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ Д. Абаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының </w:t>
-[...71 lines deleted...]
-      "КЕЛІСІЛДІ"</w:t>
+      Қазақстан Республикасының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулық сақтау министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ Е. Біртанов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының </w:t>
-[...161 lines deleted...]
-      2017 жылғы "___" __________</w:t>
+      Қазақстан Республикасының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулық сақтау министрінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндетін атқарушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ Л.Актаева</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетика министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ Қ. Бозымбаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2323,55 +2411,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>