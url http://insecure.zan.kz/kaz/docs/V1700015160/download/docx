--- v0 (2025-12-25)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d7366c" w14:textId="8d7366c">
+    <w:p w14:paraId="431dd5e" w14:textId="431dd5e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,91 +102,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 26 сәуірдегі № 239 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 25 мамырда № 15160 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...9 lines deleted...]
-      </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 706 </w:t>
+      1. "Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 706 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">бұйрығына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12414 болып тіркелген, 2015 жылғы 24 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
@@ -198,356 +294,372 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "11. Жобаны әзірлеуші Ведомствоға (жергілікті атқарушы органға) кешенді қала құрылысы сараптамасына жобалауға арналған тапсырмада көзделген қала құрылысы жобасының материалдарын және бастапқы құжаттарды (деректерді), қала құрылысы жобасының қажетті келісулерінің болуы туралы құжаттарды Іс-шаралар жоспарына сәйкес ұсынады.". </w:t>
+       "11. Жобаны әзірлеуші Ведомствоға (жергілікті атқарушы органға) кешенді қала құрылысы сараптамасына жобалауға арналған тапсырмада көзделген қала құрылысы жобасының материалдарын және бастапқы құжаттарды (деректерді), қала құрылысы жобасының қажетті келісулерінің болуы туралы құжаттарды Іс-шаралар жоспарына сәйкес ұсынады.". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігі Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігі Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықтың мемлекеттік тіркеу күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      2) осы бұйрықтың мемлекеттік тіркеу күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықтың мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      3) осы бұйрықтың мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастырылуын;</w:t>
+      4) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -570,123 +682,123 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "КЕЛІСІЛДІ"</w:t>
-[...71 lines deleted...]
-      2017 жылғы 27 сәуірде</w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетика министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ Қ. Бозымбаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы 27 сәуірде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -694,55 +806,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1068,31 +1180,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>