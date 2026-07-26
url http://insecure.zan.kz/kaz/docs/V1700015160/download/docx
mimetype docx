--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="431dd5e" w14:textId="431dd5e">
+    <w:p w14:paraId="52d8d78" w14:textId="52d8d78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 706 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 26 сәуірдегі № 239 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 25 мамырда № 15160 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 29 мамырдағы № 269 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -798,63 +800,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1176,35 +1200,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>