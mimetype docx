--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef2f127" w14:textId="ef2f127">
+    <w:p w14:paraId="437b166" w14:textId="437b166">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,751 +85,843 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Ұлттық ұланының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың нормаларын бекіту туралы" Қазақстан Ресубликасы Ішкі істер министрінің 2015 жылғы 30 сәуірдегі № 416 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 3 сәуірдегі № 238 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 13 мамырда № 15122 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ішкі істер министрінің 2026 жылғы 20 сәуірдегі № 290 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ішкі істер министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қазақстан Республикасы Ұлттық ұланының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың нормаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 30 сәуірдегі № 416 </w:t>
+      1. "Қазақстан Республикасы Ұлттық ұланының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың нормаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 30 сәуірдегі № 416 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12913 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 2 ақпанда жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тақырыбы мынадай редакцияда жазылсын: </w:t>
+      тақырыбы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасы Ұлттық ұланының, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың нормаларын бекіту туралы";</w:t>
+      "Қазақстан Республикасы Ұлттық ұланының, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың нормаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық ұланының, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының әскери қызметшілерін заттай мүлікпен жабдықтаудың </w:t>
+      "1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық ұланының, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының әскери қызметшілерін заттай мүлікпен жабдықтаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Ұлттық ұланының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың </w:t>
+      Қазақстан Республикасы Ұлттық ұланының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тақырыбы мынадай редакцияда жазылсын: </w:t>
+      тақырыбы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасы Ұлттық ұланының, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың нормалары.";</w:t>
+      "Қазақстан Республикасы Ұлттық ұланының, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының әскери қызметшілерін бейбіт уақытқа арналған заттай мүлікпен жабдықтаудың нормалары.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Ұлттық ұланында аға және кіші офицерлер құрамын, келісімшарт бойынша әскери қызмет өткеретін сержанттары мен сарбаздарын заттай мүлікпен жабдықтау </w:t>
+      Қазақстан Республикасы Ұлттық ұланында аға және кіші офицерлер құрамын, келісімшарт бойынша әскери қызмет өткеретін сержанттары мен сарбаздарын заттай мүлікпен жабдықтау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тақырыбы мынадай редакцияда жазылсын:</w:t>
+      тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасы Ұлттық ұланында, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарында аға және кіші офицерлер құрамын, келісімшарт бойынша әскери қызмет өткеретін сержанттары мен сарбаздарын заттай мүлікпен жабдықтау нормалары.";</w:t>
+      "Қазақстан Республикасы Ұлттық ұланында, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарында аға және кіші офицерлер құрамын, келісімшарт бойынша әскери қызмет өткеретін сержанттары мен сарбаздарын заттай мүлікпен жабдықтау нормалары.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Ұлттық ұланының әйел әскери қызметшілерін заттай мүлікпен жабдықтау </w:t>
+      Қазақстан Республикасы Ұлттық ұланының әйел әскери қызметшілерін заттай мүлікпен жабдықтау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тақырыбы мынадай редакцияда жазылсын:</w:t>
+      тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасы Ұлттық ұланында, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының әйел әскери қызметшілерін заттай мүлікпен жабдықтау нормасы.".</w:t>
+      "Қазақстан Республикасы Ұлттық ұланында, Қазақстан Республикасы Ішкі істер министрлігі әскери-тергеу органдарының әйел әскери қызметшілерін заттай мүлікпен жабдықтау нормасы.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Ішкі істер министрлігінің Тыл департаменті (С.В. Каверников) заңнамада белгіленген тәртіпте:</w:t>
+      2. Қазақстан Республикасы Ішкі істер министрлігінің Тыл департаменті (С.В. Каверников) заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықты Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      2) осы бұйрықты Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықтың көшірмесін Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкіне енгізу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдауды;</w:t>
+      3) осы бұйрықтың көшірмесін Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкіне енгізу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ішкі істер министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      4) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ішкі істер министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Осы бұйрықтың орындалуын бақылау Ішкі істер министрінің орынбасары полиция генерал-майоры Б.Б. Бисенқұловқа және Қазақстан Республикасы Ішкі істер министрлігінің Тыл департаментіне (С.В. Каверников) жүктелсін. </w:t>
+      3. Осы бұйрықтың орындалуын бақылау Ішкі істер министрінің орынбасары полиция генерал-майоры Б.Б. Бисенқұловқа және Қазақстан Республикасы Ішкі істер министрлігінің Тыл департаментіне (С.В. Каверников) жүктелсін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ішкі істер министрі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>полиция генерал-полковнигі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -850,179 +944,201 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "КЕЛІСІЛДІ"</w:t>
-[...71 lines deleted...]
-      2017 жылғы "__"___________</w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________ Б.Т. Сұлтанов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы "__"___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1344,35 +1460,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>