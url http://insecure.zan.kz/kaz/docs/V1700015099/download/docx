--- v0 (2025-10-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="494ba2b" w14:textId="494ba2b">
+    <w:p w14:paraId="b283897" w14:textId="b283897">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1502,51 +1502,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өрт қауіпсіздігі саласындағы</w:t>
+              <w:t>Өрт қауіпсіздігі саласында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аудит жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1554,129 +1554,142 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бекітемін Сараптама ұйымының</w:t>
+              <w:t>Бекітемін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сараптама ұйымының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сараптама ұйымының атауы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда),</w:t>
+              <w:t>(ол болған жағдайда),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы, күні, мөр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1684,367 +1697,377 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨРТ ҚАУІПСІЗДІГІ САЛАСЫНДАҒЫ АУДИТ ҚОРЫТЫНДЫСЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 29.07.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 295</w:t>
+        <w:t>№ 234</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...34 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ ж. "__"_________ № _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағалау объектісінің атауы, мекенжайы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды 5 жұмыс күні ішінде келіп түсті _________________________</w:t>
-[...17 lines deleted...]
-      ____________________________________________________________________</w:t>
+      Қорытынды 5 жұмыс күні ішінде келіп түсті _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрілігінің аумақтық органы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіріс №_____ күні ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тапсырыс беруші және орындаушы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 Тапсырыс беруші туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...33 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс берушінің толық және қысқартылған атауы _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапысырыс беруші ұйымның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұратын жері _______________________________________________</w:t>
-[...55 lines deleted...]
-      _______________________________________________</w:t>
+      Тұратын жері __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым басшысы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Орындаушы сараптама ұйымы туралы мәліметтер (орындаушының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толық және қысқартылған атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орындаушы ұйымның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2054,259 +2077,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұратын жері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптама ұйымы өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға аккредиттелген. ____ жылғы № ____ аккредиттеу аттестаты _______ жылға дейін жарамды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өрт қауіпсіздігі саласындағы аудит жүргізудің негізі. Өрт қауіпсіздігі саласындағы аудит жүргізудің негізі шарт болып табылады (көшірмесі қоса беріледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өрт қауіпсіздігі саласындағы аудит объектінің өрт қауіпсіздігі саласындағы талаптарға сәйкестігін анықтау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өрт қауіпсіздігі саласындағы аудитті жүргізуге қатысушы адамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Тапсырыс беруші және орындаушы, ұйым, пайдаланылған объекті өкілдерінің лауазымды адамдарының тегі, аты және әкесінің аты (ол болған кезде), олардың қатысуымен тексеру жүргізілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өрт қауіпсіздігі саласындағы аудит жүргізілетін объект.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нақты пайдаланылуына сәйкес атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттардың, құрылыстардың, аумақтардың атауы көрсетілуі тиіс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2316,433 +2329,393 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функционалды өрт қауіптілігінің сыныбы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
-[...17 lines deleted...]
-      Мекенжайы:_________________________________________________________</w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы:___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық түрі: жеке меншік, жалға алу, жедел басқаруда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
-[...109 lines deleted...]
-      _________________________________________________________________</w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өрт қауіпсіздігі саласындағы аудит негізінде жүргізілген өрт қауіпсіздігі талаптарының айқындалуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектіге арналған өрт қауіпсіздігі талаптарын регламенттейтін заңдар мен нормативтік құқықтық актілер тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тізбесі көрсетіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Объектінің жалпы техникалық сипаттамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпорын, ұйым мынадай қызмет түрін жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғимарат, үй-жай мыналарға арналған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғимарат, үй-жай мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабаттылығы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғимарат іргетасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыртқы қабырғалары (материалы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2770,397 +2743,395 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі қабырғалары және бөлу қабырғалары (материалы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жабыны (түрі, материалы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатысы (материалы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғимарат биіктігі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғимарат, үй-жай ауданы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғимарат көлемі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарық беру:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желдету:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылу беру:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектіні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________ қорғайды</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+      ______________________________________________қорғайды</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құжаттамалық тексеру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3175,51 +3146,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с№</w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4261,51 +4250,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өртті анықтаудың және сөндірудің, түтіннен тазарту және адамдарды құлақтандыру (болған кезде) автоматты жүйелерді пайдалануға енгізу актілері</w:t>
+Өртті анықтаудың және сөндірудің, түтіннен тазарту және адамдарды құлақтандыру (ол болған кезде) автоматты жүйелерді пайдалануға енгізу актілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5589,347 +5578,287 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объектінің өрт қауіптілігін сипаттайтын, қосымша талдау жүргізілген</w:t>
-[...74 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+      Объектінің өрт қауіптілігін сипаттайтын, қосымша талдау жүргізілген құжаттама, сондай-ақ персоналдың даярлық деңгейі туралы қосымша ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Объектіні тексерудің нәтижелері. Қазақстан Республикасының заңнамасында белгіленген талаптардың баптарын, тармақтарын көрсете отырып, анықталған бұзушылықтарды жазу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...69 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1._____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3._____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Қазақстан Республикасының заңнамасында белгіленген өрт қауіпсіздігі талаптарын бұзушылық болмаған жағдайда, бұзушылықтың болмауы туралы тиісті жазба жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Обьектінің өрт қауіпсіздігінің қамтамасыз етілуі немесе қамтамасыз етілмегендігі туралы қорытындылар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы қорытындының қосымша шарттары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5940,376 +5869,354 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырыс беруші таратылған және ауысқан (заңды тұлға, жеке кәсіпкер, жеке тұлға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы қорытындыда көрсетілмеген (яғни қайтадан жол берілген) өрт қауіпсіздігі талаптарын бұзушылықтар: ғимараттың (құрылыстың) сәулет-құрылыс, көлемдік-жоспарлау шешімдері; технологиялық процестер, аумақтар. Сондай-ақ, объектінің немесе оның бөлігінің өрт қауіптілігінің (функционалдық мақсатының) сыныбы өзгерген, күрделі жөндеу, реконструкциялау, техникалық қайта жарақтау жағдайларында күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Пайдаланылған нормативтік актілер мен құжаттардың, анықтамалық көздер мен бастапқы деректердің және басқа да ақпараттың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қосымша: аккредиттеу құжаттары; аудит жүргізуге қатысатын адамдардың білімі туралы құжаттардың көшірмелері; өрт қауіпсіздігі саласындағы аудит жөніндегі жұмысты жүргізу шарты; қорытындының 8-тармағы бойынша растайтын құжаттардың көшірмелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудит объектісінің (тапсырыс берушінің) өкілдері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________ __________________ ________________________</w:t>
-[...53 lines deleted...]
-      лауазымы қолы тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      _______________ __________________ ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ _______________ ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудитті жүргізген сараптама ұйымының өкілдері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________ _________________ _______________________</w:t>
-[...53 lines deleted...]
-      лауазымы қолы тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      __________________ _________________ __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ __________________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы қолы тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тігілген, мөрмен куәландырылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Парақтар _________________________</w:t>
+      Парақтар ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соңғы парақтың артқы бетінде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6367,55 +6274,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>