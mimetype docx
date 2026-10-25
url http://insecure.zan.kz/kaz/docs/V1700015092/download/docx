--- v0 (2025-11-02)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="947d77f" w14:textId="947d77f">
+    <w:p w14:paraId="4d5a1a4" w14:textId="4d5a1a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,170 +85,246 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 19 сәуірдегі № 167 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 2 мамырда № 15092 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 19 сәуірдегі № 167 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 2 мамырда № 15092 болып тіркелді. Күші жойылды - Қазақстан Республикасы Сауда және интеграция министрінің 2026 жылғы 29 шілдедегі № 228-НҚ бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Сауда және интеграция министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "Сауда қызметін реттеу туралы" 2004 жылғы 12 сәуірдегі Қазақстан Республикасы Заңының 7-бабының </w:t>
+       "Сауда қызметін реттеу туралы" 2004 жылғы 12 сәуірдегі Қазақстан Республикасы Заңының 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының 2014 жылғы 14 қазандағы Заңымен ратификацияланған Еуразиялық экономикалық одақ туралы шартқа, "Еуразиялық экономикалық одақтың Сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасына және Еуразиялық экономикалық одақтың Бірыңғай кедендік тарифіне өзгерістер енгізу туралы" Еуразиялық экономикалық комиссияның 2016 жылғы 18 қазандағы № 101 Шешіміне сәйкес, сондай-ақ Қазақстан Республикасының нормативтік құқықтық актілерін Еуразиялық экономикалық одақтың Сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасына және Еуразиялық экономикалық одақтың Бірыңғай кедендік тарифінің жаңа редакциясына сәйкес келтіру мақсатында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 </w:t>
+      1. "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13217 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 25 ақпанда жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Әкету кедендік бажы қолданылатын тауарлар тізбесі, мөлшерлемелер көлемі және олардың қолданылу </w:t>
+      көрсетілген бұйрықпен бекітілген Әкету кедендік бажы қолданылатын тауарлар тізбесі, мөлшерлемелер көлемі және олардың қолданылу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мерзім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">і осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -262,276 +340,292 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Сыртқы сауда қызметін дамыту департаменті заңнамада белгіленген тәртіппен:</w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Сыртқы сауда қызметін дамыту департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін; </w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына ресми жариялауға, сондай-ақ, "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына ресми жариялау және Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне қосу үшін жіберілуін;</w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына ресми жариялауға, сондай-ақ, "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына ресми жариялау және Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне қосу үшін жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын;</w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2017 жылғы 1 қаңтардан бастап туындаған құқықтық қатынастарға қолданылады.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2017 жылғы 1 қаңтардан бастап туындаған құқықтық қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>      Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -554,123 +648,123 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "КЕЛІСІЛГЕН"</w:t>
+      "КЕЛІСІЛГЕН"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының</w:t>
+      Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қаржы министрі</w:t>
+      Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________ Б. Сұлтанов</w:t>
+      ___________ Б. Сұлтанов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2017 жылғы 21 сәуір</w:t>
+      2017 жылғы 21 сәуір</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1016,102 +1110,103 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкету кедендік бажы қолданылатын тауарлар тізбесі, мөлшерлемелер көлемі және олардың қолданылу мерзімі 1. Әкету кедендік бажы қолданылатын тауарлардың жекелеген түрлері, мөлшерлемелер көлемі және олардың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="847"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3236"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЕАЭО СЭҚ ТН коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4807" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1151,51 +1246,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға қатысты кедендік бажы мөлшерлемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1219,97 +1314,97 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының шегінен тыс әкетілетін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1329,382 +1424,382 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4807" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4807" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ірі қара малдың (қодастарды қоса алғанда) немесе жылқы тұқымдас (жас немесе тұздалған, кептірілген, күлденген, пикелденген немесе өзге әдіспен консервіленген, иленбеген, бірақ пергаментке келтіріліп өңделмеген немесе одан әрі өңдеуге түспеген) жануарлардың түгі бар немесе түксіз, бөлінген немесе бөлінбеген, өңделмеген терілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 500 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1727,123 +1822,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 450 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1866,123 +1961,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 400 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2005,123 +2100,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 300 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2181,238 +2276,238 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 200 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2020 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4807" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осы топқа 1в ескертпемен алып тасталғандардан басқа, қойлардың немесе қозылардың (жас немесе тұздалған, кептірілген, күлденген, пикелденген немесе өзге әдіспен консервіленген, иленбеген, бірақ пергаментке келтіріліп өңделген немесе одан әрі өңдеуге түспеген) жүні бар немесе жүнсіз, бөлінген немесе бөлінбеген, өңделмеген терілері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 500 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2435,123 +2530,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 450 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2574,123 +2669,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 400 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2713,123 +2808,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 300 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2889,238 +2984,238 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 200 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2020 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4807" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осы топтағы 1б немесе 1в ескертпемен алып тасталғандардан басқа, түкті немесе түксіз, бөлінген немесе бөлінбеген өңделмеген (жас немесе тұздалған, кептірілген, күлденген, пикелденген немесе басқа әдіспен консервіленген, иленбеген, бірақ пергаментке келтіріліп өңделген немесе одан әрі өңдеуге ұшырамаған), өзге де терілер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 500 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3143,123 +3238,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 450 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3282,123 +3377,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 400 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3421,123 +3516,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 300 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 200 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3597,51 +3692,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 200 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3667,770 +3762,771 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2212"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2649"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кард немесе тарақпен тарауға ұшырамаған жүн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 50 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кардтық немесе тарақпен тарауға ұшырамаған, биязы немесе қылшықты, жануарлар қылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 50 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иіру қалдықтарын қоса алғанда, бірақ түтілген шикізатты қоспағанда, жануарлар жүнінің немесе биязы немесе қылшықты қылының қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 50 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5104 00 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүннен немесе жануарлардың биязы немесе қылшықты қылынан жасалған түтілген шикізат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 50 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қара металдардың қалдықтары мен сынықтары; қайта балқытуға арналған қара металдардың құйма металдары (шихталық құймалар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 %, бірақ 1 тоннасына 15 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4453,87 +4549,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 10 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4556,252 +4652,256 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 %, бірақ 1 тоннасына 5 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2018 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7302 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7302 10 220 0 қоспағанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір жол немесе трамвай жолдары үшін пайдаланылатын, қара металдардан жасалған бұйымдар: рельстерді біріктіруге немесе бекітуге арналған рельстер, жанама рельстер және тісті рельстер, ауыстырылатын рельстер, қатаң қиылысу айқастырмалар, ауыстырылатын штангалар және өзге де көлденең қосылғыштар, шпалдар, түйіспе жапсырмалар және төсемдер, сыналар, тірек тақталар, ілмекті рельс бұрандамалары, төсемдер мен кергіштер, тұғырлар, жақтаулар және өзге де бөлшектер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18,33 %, бірақ 1 тоннасына 18,33 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4824,87 +4924,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16,66 %, бірақ 1 тоннасына 16,66 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4927,238 +5027,238 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 %, бірақ 1 тоннасына 15 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2018 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7404 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мыс қалдықтары мен сынықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 %, бірақ 1 тоннасына 330 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5181,87 +5281,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 %, бірақ 1 тоннасына 252 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5284,87 +5384,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 %, бірақ 1 тоннасына 168 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5387,252 +5487,256 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 84 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2020 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7601 20 200 1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7601 20 800 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Авиациялық қозғалтқыштарды жасау үшін бастапқы алюминий қорытпалары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14 %, бірақ 1 тоннасына 95 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5655,87 +5759,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 %, бірақ 1 тоннасына 90 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5758,87 +5862,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 %, бірақ 1 тоннасына 85 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5861,87 +5965,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 %, бірақ 1 тоннасына 80 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5964,272 +6068,276 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 76 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2020 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7601 20 200 9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7601 20 800 9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бастапқы алюминий қорытпалары, өзгелері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14 %, бірақ 1 тоннасына 95 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6252,87 +6360,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 %, бірақ 1 тоннасына 90 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6355,87 +6463,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 %, бірақ 1 тоннасына 85 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6458,87 +6566,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 %, бірақ 1 тоннасына 80 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6561,387 +6669,387 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 76 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2020 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7601 20 800 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құйма немесе сұйық түріндегі қосымша алюминий қорытпалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 %, бірақ 1 тоннасына 22 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7602 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алюминий қалдықтары мен сынықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 %, бірақ 1 тоннасына 100 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6964,280 +7072,292 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 76 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2020 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8607 11, 8607 12,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8607 21 100 0</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  – 8607 99 800 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8607 19 900 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Теміржол локомотивтерінің немесе трамвайдың моторлы вагондарының немесе жылжымалы құрамның бөліктері: жиналған немесе бөлшектелген түрдегі біліктерден басқа; дөңгелек және оның бөлшектері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16,67 %, бірақ 1 тоннасына 13,33 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7260,87 +7380,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13,34 %, бірақ 1 тоннасына 11,66 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7363,236 +7483,236 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %, бірақ 1 тоннасына 10 евродан кем емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2018 жылғы 30 қарашадан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8607 19 100 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4983" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиналған немесе бөлшектелген түрдегі біліктер; дөңгелектер және бұрын пайдаланылған оның бөлшектері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7600,70 +7720,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе:</w:t>
+      Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкету кедендiк бажы мөлшерлемелерін қолдану мақсаты үшiн тауарлар Еуразиялық экономикалық одақтың сыртқы экономикалық қызметі тауар номенклатурасы кодтарымен ғана айқындалады. Тауарлардың атаулары пайдалануға ыңғайлы болу үшiн келтiрiлген. &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7676,166 +7796,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>&gt; сілтемеде көзделген жағдай ерекшелік болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еуразиялық экономикалық одаққа кіретін елдерді және Қазақстан Республикасының әкету кедендік бажын төлеуден босатуды көздейтін еркін сауда аймағы туралы екіжақты және көпжақты келісім жасаған елдерді қоспағанда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2011 жылғы 18 қазанда Санкт-Петербург қаласында жасалған Еркін сауда аймағы туралы шарт пен 2011 жылғы 18 қазандағы Еркін сауда аймағы туралы шартты оның Тараптары мен Өзбекстан Республикасы арасында қолдану туралы Хаттама күшіне енген елдер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кедендік әкету бажын төлеуден босатылған қосымша алюминий қорытпаларын қоспағанда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кедендік әкету баждарын төлеуден босатылған қосымша алюминий қорытпаларын, сонымен қатар алюминий-бериллий лигатурасын қоспағанда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -7877,102 +7997,103 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Шикі мұнай мен мұнайдан өндірілген тауарларға  қолданылатын әкету кедендік бажы мөлшерлемелерінің көлемі  және олардың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3113"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3395"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЕАЭО СЭҚ ТН коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8012,51 +8133,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға қатысты кедендік бажы мөлшерлемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8080,97 +8201,97 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республика сының шегінен тыс әкетілетін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8190,382 +8311,382 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2709 00 900 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шикі мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1 тоннасына 40 доллар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 40 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8625,3187 +8746,3343 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2016 жылғы 1 наурыздан бастап тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 12 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 12 110 1, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 12 150 1,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 12 900 2 қоспағанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеңіл дистилляттар мен өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1 тоннасына 168,88 доллар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 168,88 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 110 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 150 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 210 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 250 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 20 290 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орташа дистилляттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 168,88 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 168,88 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 19 42, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 460 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыр дистилляттар: газойлдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 168,88 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 168,88 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1 тоннасына 200 евро 15 ақпаннан – 15 қазанға дейін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 20 110 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 20 150 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 20 900 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыр дистилляттар: газойлдар: өзге де мақсаттар үшiн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 200 евро 15 ақпаннан – 15 қазанға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 310 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 350 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 480 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 20 190 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыр дистилляттар: газойлдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 510 1,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 510 9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -2710 19 550 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыр дистилляттар: сұйық отындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 19 620 1, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 19 640 1, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 660 1,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 680 1,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 20 310 1,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 20 350 1,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 20 370 1,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 20 390 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мазуттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 30 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 30 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1 тоннасына 15 евро 1 мамырдан – 1 қыркүйекке дейін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 19 620 9, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 19 640 9, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 19 660 9, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 19 680 9, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 20 310 9, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 20 350 9, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2710 20 370 9, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 20 390 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыр дистилляттар: сұйық отындар: өзге де мақсаттар үшiн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 710 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 750 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 820 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 840 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 860 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 880 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 920 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 940 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 19 980 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жағар майлар: өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 91 000 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2710 99 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өңделген мұнай өнімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2712 90 990 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2713 20 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай битумы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 15 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 15 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2713 90 100 0,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2713 90 900 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Битуминозды жыныстылардан алынған мұнай немесе мұнай өнімдерін қайта өңдеуден қалған өзге де қалдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 15 евро 15 қазаннан – 15 сәуірге дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2715 00 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Битум қоспалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3395" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11813,70 +12090,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе:</w:t>
+      Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкету кедендiк бажы мөлшерлемелерін қолдану мақсаты үшiн тауарлар Еуразиялық экономикалық одақтың сыртқы экономикалық қызметі тауар номенклатурасы кодтарымен ғана айқындалады. Тауарлардың атаулары пайдалануға ыңғайлы болу үшiн келтiрiлген. &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11889,128 +12166,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>&gt; сілтемеде көзделген жағдай ерекшелік болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еуразиялық экономикалық одаққа кіретін елдерді және Қазақстан Республикасының әкету кедендік бажын төлеуден босату көзделген еркін сауда аймағы туралы екіжақты және көпжақты келісім жасаған елдерді қоспағанда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2011 жылғы 18 қазанда Санкт-Петербург қаласында жасалған Еркін сауда аймағы туралы шарт пен 2011 жылғы 18 қазандағы Еркін сауда аймағы туралы шартты оның Тараптары мен Өзбекстан Республикасы арасында қолдану туралы Хаттама күшіне енген елдер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кедендік әкету бажын төлеуден босатылған ауыр дистиллятталған сұйық отынды қоспағанда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12030,63 +12307,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12408,35 +12707,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>