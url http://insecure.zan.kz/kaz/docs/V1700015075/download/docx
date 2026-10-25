--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="593e2e2" w14:textId="593e2e2">
+    <w:p w14:paraId="925ccb9" w14:textId="925ccb9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -368,127 +368,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әділет министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -707,490 +719,1026 @@
         <w:t xml:space="preserve">
       1. Осы Сот сарапшыларының мемлекеттік тізілімін қалыптастыру, жүргізу және пайдалану қағидалары (бұдан әрі – Қағидалар) "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22) тармақшасына сәйкес әзірленген және Қазақстан Республикасы Сот сарапшыларының мемлекеттік тізілімін (бұдан әрі – Мемлекеттік тізілім) қалыптастыру, жүргізу және пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       2. Мемлекеттік тізілім сот сараптамасы органдарының қызметкерлері болып табылатын сот сарапшылары туралы, сот-сараптама қызметімен айналысуға арналған лицензиясы бар және Қазақстан Республикасы Сот сарапшылар Палатасының мүшелері болып табылатын тұлғалар (бұдан әрі – сот сарапшылары) туралы мәліметтерді қамтиды.</w:t>
+      2. Мемлекеттік тізілім сот сараптамасы органдарының қызметкерлері болып табылатын сот сарапшылары туралы, сот-сараптама қызметімен айналысуға арналған лицензиясы бар және Қазақстан Республикасы Сот сарапшылар Палатасының мүшелері болып табылатын тұлғалар (бұдан әрі – сот сарапшылары) туралы мәліметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.11.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1494</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік тізілім қылмыстық процесті жүргізуші органдарды, соттарды, әкімшілік құқық бұзушылық туралы істер жүргізуінде жатқан органдарды (лауазымды адамдарды), прокурорларды, нотариустарды және процеске өзге де қатысушыларды сот сарапшылары туралы мәліметтермен қамтамасыз ету мақсатында қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік тізілімді қалыптастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік тізілімді Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті (бұдан әрі – Департамент) қалыптастырады және жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.11.2017 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік тізілімді қалыптастыру және жүргізу үшін ақпараттық қамтамасыз етуді "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" РМҚК (бұдан әрі – Орталық) және Қазақстан Республикасы Әділет министрлігінің сот-сараптама қызметін лицензиялау жөніндегі комиссия (бұдан әрі – Комиссия) сот сарапшылары туралы мәліметтерді ұсына отырып, жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік тізілімге енгізуге (алынып тастауға) жататын сот сарапшылары туралы мәліметтерді Орталық пен Комиссия сот сарапшысы біліктілігін беру туралы шешім қабылдағаннан, аттестаттаудан өткеннен, сот сараптамасы органдарына жұмысқа қабылданғаннан және жұмыстан босатылғаннан кейін не сот-сараптама қызметімен айналысуға арналған лицензияны бергеннен, тоқтатып қойғаннан, қайта жаңғыртқаннан, әрекеті тоқтатылғаннан кейін бес жұмыс күні ішінде жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы сот сарапшыларының мемлекеттік тізілімі осы Қағидаларға қосымшаға сәйкес нысан бойынша толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.11.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік тізілім қылмыстық процесті жүргізуші органдарды, соттарды, әкімшілік құқық бұзушылық туралы істер жүргізуінде жатқан органдарды (лауазымды адамдарды), прокурорларды, нотариустарды және процеске өзге де қатысушыларды сот сарапшылары туралы мәліметтермен қамтамасыз ету мақсатында қалыптастырылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+      8. Мемлекеттік тізілімге енгізілуге тиіс мәліметтер Департаментке келіп түскен сәттен бастап бес жұмыс күні ішінде оған енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік тізілім мемлекеттік және орыс тілдерінде электрондық нысанда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік тізілімге өзгерістер мен толықтырулар енгізу қажет болған жағдайда Орталық пен Комиссия тиісті ақпаратты Департаментке мемлекеттік және орыс тілдерінде, баспа және электрондық түрде бір данада, өзгерістер мен толықтырулар енгізу туралы тиісті шешім қабылданған күнінен бастап бес жұмыс күні ішінде жолдайды. Мемлекеттік тізілімге өзгерістер мен толықтыруларды Департамент осы тармақта көрсетілген ақпарат келіп түскен сәттен бастап бес жұмыс күні ішінде енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік тізілім электрондық нұсқада Қазақстан Республикасы Әділет министрлігінің интернет-ресурстарына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік тізілімді қалыптастыру және жүргізу тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік тізілімді пайдалану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік тізілімді Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті (бұдан әрі – Департамент) қалыптастырады және жүргізеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+      12. Қылмыстық, азаматтық істер бойынша, сондай-ақ әкімшілік құқық бұзушылық туралы істер бойынша процесті жүргізуші орган (лауазымды адам), сот, прокурор, нотариус, процеске өзге де қатысушылар Мемлекеттік тізілімге енгізілген сот сарапшылары туралы мәліметтерді пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мемлекеттік тізілімді қалыптастыру және жүргізу үшін ақпараттық қамтамасыз етуді "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" РМҚК (бұдан әрі – Орталық) және Қазақстан Республикасы Әділет министрлігінің сот-сараптама қызметін лицензиялау жөніндегі комиссия (бұдан әрі – Комиссия) сот сарапшылары туралы мәліметтерді ұсына отырып, жүзеге асырады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+      13. Қажет болған жағдайда қылмыстық, азаматтық істер бойынша, сондай-ақ әкімшілік құқық бұзушылық туралы істер бойынша процесті жүргізуші орган (лауазымды адам), сот, прокурор, нотариус, процеске өзге де қатысушылар Департаменттің мекенжайына сот сарапшылары туралы мәліметтерді ұсыну туралы жазбаша түрдегі сұрауды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мемлекеттік тізілімге енгізуге (алынып тастауға) жататын сот сарапшылары туралы мәліметтерді Орталық пен Комиссия сот сарапшысы біліктілігін беру туралы шешім қабылдағаннан, аттестаттаудан өткеннен, сот сараптамасы органдарына жұмысқа қабылданғаннан және жұмыстан босатылғаннан кейін не сот-сараптама қызметімен айналысуға арналған лицензияны бергеннен, тоқтатып қойғаннан, қайта жаңғыртқаннан, әрекеті тоқтатылғаннан кейін бес жұмыс күні ішінде жолдайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+      14. Департамент жазбаша түрдегі сұрау келіп түскен күнінен бастап бес жұмыс күні ішінде Мемлекеттік тізілімнен үзіндіні ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қазақстан Республикасы сот сарапшыларының мемлекеттік тізілімі осы Қағидаларға қосымшаға сәйкес нысан бойынша толтырылады.</w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік тізілімді пайдалану тәртібі</w:t>
+      15. Аталған үзінді, сұрауды ресімдеген қылмыстық, азаматтық істер бойынша, сондай-ақ әкімшілік құқық бұзушылық туралы істер бойынша процесті жүргізуші органның (лауазымды адамның), соттың, прокурордың, нотариустың және процеске өзге қатысушылардың мекенжайына жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1308,68 +1856,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Сот сарапшыларының мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда – ҚР Әділет министрінің 30.11.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1377,668 +2049,674 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="661"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1215"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі, ғылыми дәрежесінің, атағының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3626" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапшылық мамандық (мамандықтар), сот сараптамасыныңбелгілі бір түрін жүргізу құқығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 берілетін біліктілік куәлігінің нөмірі мен берілген күні/сот сараптама қызметімен айналысуға арналған лицензиясы бар адамдардың лицензиясының нөмірімен берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аттестат-таудан өткен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот сараптамалары органдары қызметкерлерініңжұмыс орны және атқаратын лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еске-ртпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы сот сарапшылар палатасына мүшелік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иә/Жок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1397" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3626" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2474,31 +3152,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>