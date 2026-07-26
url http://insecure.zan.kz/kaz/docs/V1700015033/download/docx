--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="836e206" w14:textId="836e206">
+    <w:p w14:paraId="96f1d99" w14:textId="96f1d99">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,376 +102,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2017 жылғы 30 наурыздағы № 336 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 25 сәуірде № 15033 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сот сараптамасы қызметі туралы" Қазақстан Республикасының Заңы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес" </w:t>
+      "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің м.а. 21.05.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Сот сарапшыларын аттестаттау қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде осы бұйрықтың көшірмелерін Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне орналастыру үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      2) осы бұйрықты мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде осы бұйрықтың көшірмелерін Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне орналастыру үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      3) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -814,2574 +927,3162 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әділет министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2017 жылғы 30 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 336 бұйрығына</w:t>
+              <w:t>№ 336 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот сарапшыларын аттестаттау қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...26 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="10"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Сот сарапшыларын аттестаттау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Сот-сараптамалық қызмет туралы" Заңының 12-бабының 18) тармақшасына (бұдан әрі – Заң) және Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" Заңының 10-бабының 1) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және "Сот сарапшыларын аттестаттау" және "Сот-медициналық, сот-психиатриялық, сот-наркологиялық сарапшыларды аттестаттау" мемлекеттік көрсетілетін қызметтерін көрсету тәртібін анықтайды (бұдан әрі – мемлекеттік көрсетілетін қызметтер).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мына негізгі ұғымдар қарастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бiрыңғай байланыс орталығы (бұдан әрі – байланыс орталығы) – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініші жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z65" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті беруші – "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны (бұдан әрі – ССО);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сот сарапшысын кезектен тыс аттестаттау – сот сарапшысының біліктілік талаптарына сәйкес келмеуі және (немесе) сот-сараптама қызметімен кезінде Заң талаптарын бұзу фактілері анықталған, сот сарапшысының біліктілігінің жеткіліксіздігін айғақтайтын жағдайларда жүргізілетін рәсім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сот сарапшысын аттестаттау (бұдан әрі – аттестаттау) – сот сарапшысының оның біліктілігінің сәйкестігін айқындау бойынша кезекті және кезектен тыс аттестаттауды қамтитын рәсім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сот сарапшысы (бұдан әрі – көрсетілетін қызметті алушы) – іске мүдделі емес, арнаулы ғылыми білімі бар және Заңда белгіленген өзге де талаптарға сәйкес келетін, сот сараптамасын жүргізу тапсырылған тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сот сарапшысын кезекті аттестаттау – сот-сараптама қызметін жиырма жылдан астам жүзеге асыратын адамдарды қоспағанда, әр бес жыл сайын кезең-кезеңімен өткізілетін рәсім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тестілеу операторы (бұдан әрі – Оператор) – мемлекеттік қызмет персоналы бойынша бірыңғай цифрлық деректер базасының (ақпараттық жүйенің) тестілеу рәсімдерін және үздіксіз жұмыс істеуін техникалық қамтамасыз ету жөніндегі оператор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбамен құрылған және электрондық құжаттың түпнұсқалығын, оның тиесілігін және мазмұнның өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нұсқада көрсетілетін мемлекеттік қызметтерге, табиғи монополия субъектілерінің желілеріне қосудың техникалық шарттарын беру қызметтерге және квазимемлекеттік сектор субъектілері қызметтеріне қолжетімділіктің бірыңғай терезесін білдіретін ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бала күтімі демалысында болған, сот-сараптамалары органының қызметкерлері болып табылатын, сот сарапшылары қызметке шыққаннан кейін үш айдан кейін не алты айдан кешіктірілмей аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиясының қолданысы үш жылдан астам тоқтатыла тұрған, лицензия негізінде сот-сараптама қызметімен айналысатын адамдар лицензияның қолданысы қайта қалпына келтірілген күннен бастап үш айдан кейін және алты айдан кешіктірілмей аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгіленген тәртіпте мемлекеттік көрсетілетін қызметтерді көрсет мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші Қазақстан Республикасы Әділет министрлігінде тіркелген күнінен бастап үш (3) жұмыс күні ішінде мемлекеттік көрсетілетін қызметті көрсету тәртібіне өзгерістер енгізу туралы ақпаратты Бірыңғай байланыс орталығына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сот сарапшысы біліктілігін беруден өту үшін мүгедектігі бар адамдарға (көру, есту, тірек-қимыл аппаратының функциялары бұзылған) "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген мүгедектікті белгілеу туралы мәліметті өтініштерді берудің қабылдаудың бағдарламалық жасақтамасына жүктейді және көру, тірек-қимыл аппаратының функциялары бұзылған мүгедектігі бар адамдар үшін сот сарапшысы болып табылмайтын көмекшіні ұсыну қажет екенін қосымша көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z76" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...219 lines deleted...]
-      6) сот сарапшысы (бұдан әрі - көрсетілетін қызметті алушы) - сот сараптамалары органының қызметкерлері болып табылатын сот, сот-медициналық, сот-наркологиялық және сот-психиатриялық сарапшылар, сондай-ақ, лицензия негізінде сот-сараптамасы қызметімен айналысатын адамдар;</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызметтерді көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z111" w:id="19"/>
-[...15 lines deleted...]
-      7) "электрондық үкіметтің" веб-порталыwww.egov.kz., www.elicense.kz (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нұсқада көрсетілетін мемлекеттік қызметтерге, табиғи монополия субъектілерінің желілеріне қосудың техникалық шарттарын беру қызметтерге және квазимемлекеттік сектор субъектілері қызметтеріне қолжетімділіктің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ССО Операторды және аттестаттауға жататын көрсетілген қызметті алушыларды аттестаттауды өткізу туралы оны өткізу басталғанға дейін күнтізбелік отыз күннен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z110" w:id="20"/>
-[...15 lines deleted...]
-      8) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) -электрондық цифрлық қолтаңбамен құрылған және электрондық құжаттың түпнұсқалығын, оның тиесілігін және мазмұнның өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ССО аттестаттауға жататын сот сарапшыларының тізбесін қалыптастырады және оны Операторға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z109" w:id="21"/>
-[...15 lines deleted...]
-      3. Бала күтімі демалысында болған көрсетілетін қызметті алушылар қызметке шыққаннан кейін үш айдан кейін не алты айдан кешіктірілмей аттестатталады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар осы Қағидаларға 1, 2-қосымшаларға сәйкес 1,2 Тізбесінде (бұдан әрі -1,2 Тізбе) баяндалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z108" w:id="22"/>
+    <w:bookmarkStart w:name="z80" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аттестаттауға жататын көрсетілетін қызметті алушылар ССО-ға аттестаттаудан өту күніне дейін үш жұмыс күні бұрын осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтініштерді портал арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрестілетін қызметті алушы, Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" Заңының 8-бабына сәйкес дербес деректерді жинауға және өңдеуге келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті көрсету мерзімі жалпы алғанда 7 (жеті) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО өтініш түскен сәттен бастап 1 (бір) жұмыс күні ішінде оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО құжаттар тіркелген күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған мәліметтердің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың сегізінші бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жеке басын куәландыратын құжаттар туралы мәліметтерді ССО "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік электрондық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың тоғызыншы бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы 1, 2-Тізбелердің 8-тармағына сәйкес құжаттардың толық емес топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, ССО өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы толық мәліметтер ұсынған және мемлекеттік көрсетілетін қызмет көрсетуден дәлелді бас тартуға негіздер болмаған жағдайда, көрсетілетін қызметті алушы аттестаттауды өткізу орны, күні, уақыты және тәртібі туралы оның абоненттік нөміріне қысқа мәтіндік хабарлама жіберу арқылы немесе порталдағы "жеке кабинетіне" хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың он бірінші бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер анықталған кезде 1, 2-Тізбенің 9-тармағына сәйкес ССО Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес мемлекеттік көрсетілетін қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей, көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызмет көрсетуден бас тарту туралы алдын ала шешім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы хабарламаны алған күннен бастап (2) екі жұмыс күнінен кешіктірмейтін мерзімде мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешімге қарсылықты береді немесе білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау рәсімі ҚР ӘРПК-ның 73-бабына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Лицензия негізінде сот-сараптама қызметімен айналысатын адамдарды кезектен тыс аттестаттауды өткізу туралы шешімді Қазақстан Республикасы Әділет министрлігінің (бұдан әрі – Министрлік) сот-сараптамалық қызметті лицензиялау жөніндегі комиссиясы қабылдайды, ал сот сараптамалары органдарының қызметкерлері болып табылатын сот сарапшылары бойынша ССО басшысы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z82" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сот сарапшысы аттестаттау 1 (бір) сараптамалық мамандық бойынша өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z83" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аттестаттау көрсетілетін қызметті алушының таңдауы бойынша екі кезеңде 1 (бір) жұмыс күні ішінде қазақ немесе орыс тілінде өткізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңнаманы білуге арналған компьютерлік тестілеу (100 сұрақ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге арналған компьютерлік тестілеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау тестілеріне енгізілетін сұрақтар тізбесін ғылыми дәрежесі бар не сараптамалық мамандық бойынша кемінде бес жыл жұмыс өтілі бар ССО-ның бас сарапшылары қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары және олардың жауаптары құпия ақпарат болып табылады және таратылуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО Тестілеу операторына аттестаттау сұрақтары мен олардың жауаптарын электрондық тасымалдағыш арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптарын ашық байланыс түрлерінің техникалық арналары (телефон, радиобайланыс, спутниктік және ұялы (жылжымалы) байланыс, Интернет желісі) арқылы беруге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптарын өңдеу, пайдалану, сақтау, есепке алу және жою есептеу техникасы құралдарында (бұдан әрі – ЕТҚ) жүктеп алу, құжатты қайта жіберу және Интернетке қосу мүмкіндігінсіз жүзеге асырылуы тиіс. Тестілеу өткізілетін ЕТҚ-ға магниттік тасығыштарға қолжетімділік бұғатталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті алушылар тестілеуге жеке басын куәландыратын құжатты немесе "электрондық құжаттар" сервисінен алынған электрондық құжатты көрсеткен кезде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнаманы білуге арналған тестілеу уақыты – 90 минутты, практикалық дағдылардың тиісті деңгейін тексеруге арналған тестілеу – 30 (отыз) минутты (белгілі бір мамандық бойынша 2 (екі) кейсті, әр кейс бойынша 5 (бес) тапсырма) құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау өткізу кезінде көрсетілетін қызметті алушыға қағаз, электрондық немесе өзге де тасымалдағыштардағы анықтамалық, арнаулы және өзге әдебиеттерді, сондай-ақ электрондық қабылдау-тарату құрылғыларды (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтар) пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған құрылғылар тестілеу кезеңінде жүргізу уақытына арнайы ұяшықтары бар шкафтарда сақтауға орналастырылады. Көрсетілген талаптар бұзылған жағдайда Тестілеу операторы көрсетілетін қызметті алушыны ағымдағы аттестаттаудан шеттете отырып, бұзушылық туралы акт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудан шеттетілген қызмет алушы шешім қабылданған күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта береді. Еңсерілмейтін күш мән-жайлары (табиғи апаттар, соғыс қимылдары), сондай-ақ техникалық ақаулар салдарынан тестілеуді жалғастыру мүмкін болмаған жағдайда, тестілеу тоқтатылады және тестілеу рәсімін тоқтату туралы акт ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда қызмет алушы аттестаттаудан қайта өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мүгедектігі бар адамдың қатарынан сот сарапшысы біліктілігін беру олардың жеке ерекшеліктері мен тіршілік әрекетіндегі шектеулерді ескере отырып, теңдік, қолжетімділік және кемсітпеу принциптерін сақтай отырып қажетті жағдайларды қамтамасыз ете отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамға аттестаттаудан өту үшін мынадай арнайы жағдайлар жасалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестілеуден өтуге бөлінген уақытты ұлғайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеу процесінде жалпы ұзақтығы 30 (отыз) минут болатын қосымша үзілістер беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеу процесіне араласпайтын көмекшінің (ілесіп жүруші тұлғаның) қатысуына рұқсат беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнаманы білуге арналған тестілеу уақыты мүмкіндігі шектеулі адамдарға (қажет болған жағдайда) – 120 (жүз жиырма) минутты, практикалық дағдылардың қажетті деңгейін тексеруге арналған тестілеу – 60 (алпыс) минутты, белгілі бір мамандық бойынша 2 (екі) кейсті, әр кейс бойынша 5 (бес) тапсырма құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Заңнаманы білуге арналған тестілеуден өтудің шекті деңгейі сұрақтардың жалпы санынан дұрыс жауаптардың 70 %-ын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелерін есептеу Тестілеу операторы пайдаланатын компьютерлік бағдарламаның көмегімен автоматты түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Заңнаманы білуге арналған тестілеу нәтижелері белгіленген шекті деңгейден төмен болған жағдайда, аттестаттауға жататын көрсетілетін қызметті алушы аттестаттаудың келесі кезеңіне жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z88" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Практикалық дағдылардың тиісті деңгейін тексеруге арналған тестілеуден өтудің шекті деңгейі әр кейс бойынша белгілі бір мамандық бойынша дұрыс жауаптардың 70 %-ын құрайды. Тестілеу нәтижелерін есептеу Тестілеу операторы пайдаланатын компьютерлік бағдарламаның көмегімен автоматты түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО 2 (екі) жұмыс күні ішінде аттестаттау куәлігін ресімдейді және 1 (бір) жұмыс күні ішінде қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау куәлігі көрсетілетін қызметті алушыға портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің ЭЦҚ-мен қол қойылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудан өтпеген көрсетілетін қызметті алушы бір реттен артық емес қайта аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта аттестаттау өткізілген күннен бастап бір айдан ерте емес және үш айдан кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қайта аттестаттау кезінде заңнаманы білуге арналған тестілеуден шекті деңгейді өткен көрсетілетін қызметті алушы практикалық дағдылардың тиісті деңгейін тексеруге арналған тестілеуге жіберіледі. ССО 1 (бір) жұмыс күні ішінде аттестаттаудан өткені/өтпегені туралы шешімді электрондық форматта ресімдейді және ол портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" осы Қағидаларға 4-қосымшаға сәйкес ССО басшысының ЭЦҚ-мен қол қойылған электрондық құжат нысанында жіберіледі. Аттестаттаудан өту туралы шешім шығарылған күнінен бастап 5 (бес) жыл ішінде жарамды болып табылады. Сот сараптамалары органдарының қызметкерлері болып табылатын сот сарапшылары қайта аттестаттаудан өтпеген жағдайда олармен жасалған еңбек шарты Қазақстан Республикасының еңбек заңнамасына сәйкес бұзылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z90" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Аттестаттауға дәлелді себептермен (ауру, жақын туысының қайтыс болуы, еңсерілмейтін күш мән-жайлары) келмеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған кезде ССО белгілеген басқа күні тестілеуден өте алады. Бұл ретте өтініш тестілеуді өткізіп алған күннен бастап 5 жұмыс күнінен кешіктірілмей берілуі тиіс. Дәлелді себепсіз келмеген көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызмет көрсетуден бас тартылады. Бұл жағдайда көрсетілген қызметті алушы аттестаттауға жіберу туралы өтінішті қайта береді. Көрсетілетін қызметті алушы сот-сараптамасы қызметі саласындағы Қазақстан Республикасының заңнамасын білу деңгейін тексеру және аттестаттаудан өтуге дайындалу мақсатында сынақ аттестаттаудан өтуге құқылы. Сынақ тестілеуінің нәтижелері аттестаттау/аттестаттамау туралы дәлелді шешім қабылдауға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z91" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызметтерді көрсету тәртібі</w:t>
-[...438 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 3-тарау. Апелляциялық рәсім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z92" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті алушылар аттестаттау нәтижелерімен келіспеген жағдайда апелляциялық комиссияға апелляция беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z93" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Апелляцияға өтінішті көрсетілетін қызметті алушы ССО-ға еркін нысанда береді. Апелляцияға өтініштер тестілеуден өткеннен кейін екі жұмыс күні ішінде қабылданады және апелляциялық комиссия отырысында қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның отырысы келіп түскен өтініштер санына байланысты қажеттілігіне қарай өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Апелляцияға өтініш көрсетілетін қызметті алушыдан мынадай шағымдану жағдайларында қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты сұрақтардың дұрыстығы (тестілеу бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық ақауларға сілтеме жасай отырып, тестілеу нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеу қағидаларын бұзу туралы акті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының көпшілік даусымен қабылданады. Апелляциялық комиссияның шешімдері осы отырысқа қатысқан апелляциялық комиссияның барлық мүшелері қол қоятын хаттамалармен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының кемінде 2/3 (үштен екісі) қатысқан жағдайда заңды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссия кемінде бес мүшеден, соның ішінде төрағадан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Апеляцияға түскен өтінішті қарау нәтижелері бойынша апелляциялық комиссия апелляция түскен күннен бастап 1 (бір) күн ішінде келесі екі шешімнің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) апелляцияны қанағаттандырусыз қалдыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызмет алушының апелляциясын қанағаттандыру және оны тестілеуді қайта тапсыруға жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. тарау. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымдық тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z98" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік көрсетілетін қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым ССО-ға және (немесе) шешіміне, әрекетіне (әрекетсіздігі) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, ССО шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам егер ол шағымда көрсетілген талаптарды толық қанағаттандыратын шешімді немесе өзге әкімшілік әрекетті 3 (үш) жұмыс күні ішінде қабылдаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Әділет министрінің 06.12.2021 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі).</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="30"/>
-[...184 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. ССО-ға келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік көрсетілетін қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z101" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қазақстан Республикасының заңдарында өзгеше көзделмесе, ҚР ӘППК 91-бабының 5-тармағына сәйкес сотқа жүгіну сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Әділет министрінің 06.12.2021 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі).</w:t>
-[...1323 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі).</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3431,156 +4132,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшыларын</w:t>
+              <w:t>Сот сарапшысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z103" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сот сарапшыларын аттестаттау" мемлекеттік көрсетілетін қызметтер стандарты (бұдан әрі – Стандарт-1)</w:t>
-[...59 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Сот сарапшысын аттестаттау" мемлекеттік көрсетілетін қызметіне қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3628,88 +4273,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" РМҚК</w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3741,88 +4386,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекетік көрсетілетін қызметтерді ұсыну тәсілі</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызмет көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталы</w:t>
+              <w:t xml:space="preserve">
+www.egov.kz, www.elicense.kz "электрондық үкімет" веб - порталы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3854,88 +4499,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету мерзімі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні</w:t>
+7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3968,87 +4613,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған)</w:t>
+электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4081,105 +4726,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижиелері</w:t>
+Мемлекеттік қызмет көрсету нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аттестациялық комиссияның қорытындысы немесе негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
+Аттестаттау куәлікгі – сот сарапшысы аттестаттаудан өткені/қайта аттестаттаудан өткені/ аттестаттаудан өтпегені туралы немесе мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижиелерін ұсыну нысаны: электрондық</w:t>
+Мемлекеттік көрсетілетін қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4212,87 +4857,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету кезінде қызмет алушыдан алынатын төлем көлемі және Қазақстан Республикасының заңнамасымен көзделген жағдайдағы оны алу тәсілі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4325,123 +4970,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Қызмет көрсетілетін көрсетушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне (бұдан әрі - Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 9:00-ден 18:30 дейін, сағат 13:00 ден 14:30-ға дейін түскі үзіліспен.</w:t>
+1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады) тәулік бойы.</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызметтерді көрсету орнының мекенжайы көрсетілетін қызмет берушінің www.adilet.gov.kz ресми нтернет-ресурсында орналастырылған.</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеу өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4474,105 +5101,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету үшін қажетті құжаттардың тізімі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) сот сараптамасы органдарының қызметкерлері болып табылатын сот сарапшылары үшін: Стандартқа 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш; көрсетілетін қызметті берушінің аумақтық бөлімшесінің басшысы не оны алмастыратын адам қол қойған кәсіби даярлық деңгейі көрсетілген сот сарапшысына мінездеменің электрондық көшірмесі; сот сарапшысының соңғы жылдағы қорытындыларына рецензиялардың электрондық көшірмесі; Стандарттарға 2-қосымшаға сәйкес нысан бойынша мәліметтер;</w:t>
+1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензия негізінде сот-сараптама қызметін жүзеге асыратын адамға: Стандарттарға 1-қосымшаға сәйкес нысандағы өтініш; сот сарапшысының соңғы жылдағы қорытындыларына рецензиялардың электрондық көшірмесі; Стандарттарға 2-қосымшаға сәйкес нысан бойынша мәліметтер</w:t>
+2) Көрсетілетін қызметті беруші жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді электрондық үкімет шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мүгедектік туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4605,123 +5250,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасымен белгіленген негіздемелер</w:t>
+мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді және (немесе) олардың ішіндегі деректерді (мәліметтерді) алу үшін қызмет алушы ұсынған құжаттардың дұрыс еместігі анықталғанда;</w:t>
+1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілген қызмет алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік көрсетілетін қызметтерді көрсету үшін қызмет алушы және (немесе) ұсынған материалдар мен деректердің (мәліметтердің) Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болса</w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4754,146 +5437,252 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегіқызметтерді көрсету ерекшеліктерін ескере отырып өзгеде талаптар</w:t>
+Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қызмет алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алуға мүмкіндігі бар</w:t>
+1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Мемлекеттіккөрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар</w:t>
+2. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқа қолжетімді</w:t>
+3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқасы қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz интернет ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс-орталығының нөмірі: 1414, 8 800 080 7777</w:t>
+4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4927,156 +5716,87 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшыларын</w:t>
+              <w:t>Сот сарапшысын аттестаттау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестаттау қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сот-медициналық, сот-психиатриялық және сот-наркологиялық сарапшыларын аттестаттау"" мемлекеттік көрсетілетін қызметтер стандарты (бұдан әрі– 2-Стандарт)</w:t>
-[...59 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Сот-медициналық, сот-психиатриялық, сот-наркологиялық сарапшыларын аттестаттау" мемлекеттік көрсетілетін қызметіне қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5124,88 +5844,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" РМҚК</w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5237,88 +5957,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекетік көрсетілетін қызметтерді ұсынутәсілі</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызмет көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-www.egov. kz, www.elicense.kz "электрондық үкімет" веб-порталы</w:t>
+              <w:t xml:space="preserve">
+www.egov.kz, www.elicense.kz "электрондық үкімет" веб - порталы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5350,88 +6070,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету мерзімі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні</w:t>
+7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5464,87 +6184,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған)</w:t>
+электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5577,105 +6297,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижелері</w:t>
+Мемлекеттік қызмет көрсету нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестациялық комиссияның қорытындысы немесе негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
+Аттестаттау куәлікгі – сот сарапшысы аттестаттаудан өткені/қайта аттестаттаудан өткені/ аттестаттаудан өтпегені туралы немесе мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижелерін ұсыну нысаны: электрондық</w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5708,87 +6428,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету кезінде қызмет алушыдан алынатын төлем көлемі және Қазақстан Республикасының заңнамасымен көзделген жағдайдағы оны алу тәсілі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5821,123 +6541,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Қызмет көрсетілетін көрсетушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне (бұдан әрі - Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 9:00-ден 18:30 дейін, сағат 13:00 ден 14:30-ға дейін түскі үзіліспен.</w:t>
+1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады) тәулік бойы.</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызметтерді көрсету орнының мекенжайы көрсетілетін қызмет берушінің www.adilet.gov.kz ресми нтернет-ресурсында орналастырылған.</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5970,105 +6672,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету үшін қажетті құжаттардың тізімі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) сот сараптамасы органдарының қызметкерлері болып табылатын сот сарапшылары үшін: Стандартқа 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш; көрсетілетін қызметті берушінің аумақтық бөлімшесінің басшысы не оны алмастыратын адам қол қойған кәсіби даярлық деңгейі көрсетілген сот сарапшысына мінездеменің электрондық көшірмесі; сот сарапшысының соңғы жылдағы қорытындыларына рецензиялардың электрондық көшірмесі; Стандарттарға 2-қосымшаға сәйкес нысан бойынша мәліметтер;</w:t>
+1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензия негізінде сот-сараптама қызметін жүзеге асыратын адамға: Стандарттарға 1-қосымшаға сәйкес нысандағы өтініш; сот сарапшысының соңғы жылдағы қорытындыларына рецензиялардың электрондық көшірмесі; Стандарттарға 2-қосымшаға сәйкес нысан бойынша мәліметтер</w:t>
+2) Көрсетілетін қызметті беруші жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді электрондық үкімет шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мүгедектік туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6101,123 +6821,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасымен белгіленген негіздемелер</w:t>
+мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді және (немесе) олардың ішіндегі деректерді (мәліметтерді) алу үшін қызмет алушы ұсынған құжаттардың дұрыс еместігі анықталғанда;</w:t>
+1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілген қызмет алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік көрсетілетін қызметтерді көрсету үшін қызмет алушы және (немесе) ұсынған материалдар мен деректердің (мәліметтердің) Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болса</w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6250,141 +7008,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзгедеталаптар</w:t>
+Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қызмет алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алуға мүмкіндігі бар</w:t>
+1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Мемлекеттік көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар</w:t>
+2. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқа қол жетімді</w:t>
+3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқасы қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz интернет ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс-орталығының нөмірі: 1414, 8 800 080 7777</w:t>
+4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6423,404 +7199,206 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Стандарт 1 және Стандарт 2-ге</w:t>
+              <w:t>Сот сарапшысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
-[...129 lines deleted...]
-              <w:t>Сот сарапшылары</w:t>
+              <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестациясын, оның ішінде</w:t>
-[...51 lines deleted...]
-              <w:t>орынбасарына</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z107" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...122 lines deleted...]
-      қолы (Т. А. Ә (болғанжағдайда)</w:t>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені келесі сараптамалық мамандық (мамандықтар) бойынша сот сарапшыларын аттестаттаудан (қайталама, кезектен тыс) өтуге жіберуіңізді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6856,1368 +7434,357 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Стандарт 1 және Стандарт 2-ге</w:t>
+              <w:t>Сот сарапшысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>аттестаттау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...770 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасы Әділет Герб министрлігінің </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Біліктілік куәлігінің (қосымшасымен бірге) номері</w:t>
+Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...30 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">
+ Республиканское государственное казенное предприятие “Центр судебных экспертиз Министерства юстиции </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мамандығы</w:t>
+Республики Казахстан”</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Никад № </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...296 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z109" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аттестаттау куәлігі аттестаттау туралы / қайта аттестаттаудан өткені туралы/өтпегені туралы сот сарапшысын аттестаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________ (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аттестатталған (қайта аттестаттауға жатады, аттестатталмаған)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының лауазымы]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      [Қол қоюшының тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8251,2876 +7818,286 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшыларын</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестаттау қағидаларына</w:t>
+              <w:t>Әділет министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2017 жылғы 30 наурыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 336 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...773 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сот сарапшылары аттестациясын, оның ішінде кезектен тыс аттестаттауды өткізу жөніндегі комиссия отырысының № хаттамасы</w:t>
-[...1840 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z56" w:id="64"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Әділет министрлігінің аттестаттау комиссияларының сот сарапшысын аттестаттауын жүргізу, оның ішінде кезектен тыс жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 119 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10490 тіркелген, 2015 жылғы 27 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z57" w:id="65"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Әділет министрлігінің аттестаттау комиссиясының сот сарапшысының аттестаттауын жүргізу ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 119 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 2 қазандағы № 522 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12281 тіркелген, 2015 жылғы 18 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z58" w:id="66"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Әділет министрлігінің аттестаттау комиссиясының сот сарапшысының аттестаттауын жүргізу ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 119 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 31 мамырдағы № 375 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13874 болып тіркелген, 2016 жылғы 13 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z59" w:id="67"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Әділет органдарының азаматтық қызметшілерін аттестаттаудың кейбір мәселелері туралы" Қазақстан Республикасы Әділет министрінің міндеттін атқарушының 2015 жылғы 31 желтоқсандағы № 660 бұйрығы 1 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12783 болып тіркелген, 2016 жылғы 20 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11496,35 +8473,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>