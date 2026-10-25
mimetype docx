--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="96f1d99" w14:textId="96f1d99">
+    <w:p w14:paraId="1d92b5b" w14:textId="1d92b5b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,490 +102,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2017 жылғы 30 наурыздағы № 336 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 25 сәуірде № 15033 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18) тармақшасына және "Мемлекеттік және әлеуметтік маңызы бар қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...190 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Сот сарапшыларын аттестаттау қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде осы бұйрықтың көшірмелерін Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне орналастыру үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -985,3120 +891,2884 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 336 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот сарапшыларын аттестаттау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="9"/>
+    <w:bookmarkStart w:name="z60" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z61" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Сот сарапшыларын аттестаттау қағидалары (бұдан әрі – Қағидалар) "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Сот-сараптама қызметі туралы Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) сәйкес әзірленді және "Сот сарапшыларын аттестаттау" және "Сот-медициналық, сот-психиатриялық, сот-наркологиялық сарапшылардын аттестаттау" мемлекеттік көрсетілетін қызметтерін көрсету тәртібін анықтайды (бұдан әрі – мемлекеттік көрсетілетін қызметтер).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мына негізгі ұғымдар қарастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z63" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бірыңғай байланыс орталығы (бұдан әрі – байланыс орталығы) – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетілетін қызметті алушыларға мемлекеттік және өзге де қызметтер көрсету мәселелері бойынша ақпарат беру, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөніндегі ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z64" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініші жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z65" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті беруші – "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны (бұдан әрі – ССО);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z66" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сот сарапшысын кезектен тыс аттестаттау – сот сарапшысының біліктілік талаптарына сәйкес келмеуі және (немесе) сот-сараптама қызметімен айналысу кезінде Сот-сараптама қызметі туралы Заңның талаптарын бұзу фактілері анықталған, сот сарапшысының біліктілігінің жеткіліксіздігін айғақтайтын жағдайларда жүргізілетін рәсім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z67" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сот сарапшысын аттестаттау (бұдан әрі – аттестаттау) – сот сарапшысының оның біліктілігінің сәйкестігін айқындау бойынша кезекті және кезектен тыс аттестаттауды қамтитын рәсім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z68" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сот сарапшысы (бұдан әрі – көрсетілетін қызметті алушы) – іске мүдделі емес, арнаулы ғылыми білімі бар және Сот-сараптама қызметі туралы Заңда белгіленген өзге де талаптарға сәйкес келетін, сот сараптамасын жүргізу тапсырылған тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z69" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сот сарапшысын кезекті аттестаттау – сот-сараптама қызметін жиырма жылдан астам жүзеге асыратын адамдарды қоспағанда, әр бес жыл сайын кезең-кезеңімен өткізілетін рәсім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z70" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тестілеу операторы (бұдан әрі – Оператор) – мемлекеттік қызмет персоналы бойынша бірыңғай цифрлық деректер базасының (цифрлық жүйенің) тестілеу рәсімдерін және үздіксіз жұмыс істеуін техникалық қамтамасыз ету жөніндегі оператор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z71" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z72" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал)– мемлекеттік органдар және мемлекеттік қызметтер көрсетуге қатысатын өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, нормативтік құқықтық базағаны қоса алғанда, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бала күтімі демалысында болған, сот-сараптамалары органының қызметкерлері болып табылатын, сот сарапшылары қызметке шыққаннан кейін үш айдан кейін не алты айдан кешіктірілмей аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиясының қолданысы үш жылдан астам тоқтатыла тұрған, лицензия негізінде сот-сараптама қызметімен айналысатын адамдар лицензияның қолданысы қайта қалпына келтірілген күннен бастап үш айдан кейін және алты айдан кешіктірілмей аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік көрсетілетін қызметтер туралы Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгіленген тәртіпте мемлекеттік көрсетілетін көрсету мониторингінің цифрлық жүйесіне мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерін көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші Қазақстан Республикасы Әділет министрлігінде тіркелген күнінен бастап 3 (үш) жұмыс күні ішінде мемлекеттік көрсетілетін қызметті көрсету тәртібіне өзгерістер енгізу туралы ақпаратты байланыс орталығына және "цифрлық үкіметтің" операторына жібереді".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сот сарапшысы біліктілігін беруден өту үшін мүгедектігі бар адамдарға (көру, есту, тірек-қимыл аппаратының функциялары бұзылған) "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген мүгедектікті белгілеу туралы мәліметті өтініштерді берудің қабылдаудың бағдарламалық жасақтамасына жүктейді және көру, тірек-қимыл аппаратының функциялары бұзылған мүгедектігі бар адамдар үшін сот сарапшысы болып табылмайтын көмекшіні ұсыну қажет екенін қосымша көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z76" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызметтерді көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ССО Операторды және аттестаттауға жататын көрсетілген қызметті алушыларды аттестаттауды өткізу туралы оны өткізу басталғанға дейін күнтізбелік отыз күннен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ССО аттестаттауға жататын сот сарапшыларының тізбесін қалыптастырады және оны Операторға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар осы Қағидаларға 1, 2-қосымшаларға сәйкес 1,2 Тізбесінде (бұдан әрі -1,2 Тізбе) баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z80" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аттестаттауға жататын көрсетілетін қызметті алушылар ССО-ға аттестаттаудан өту күніне дейін 3 (үш) жұмыс күні бұрын осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтініштер Портал арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға және өңдеуге келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетудің жалпы мерзімі 7 (жеті) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО өтініш түскен сәттен бастап 1 (бір) жұмыс күні ішінде оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған мәліметтердің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді ССО тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, 1, 2-тізбеге сәйкес құжаттар топтамасы толық емес ұсынылған жағдайларда ССО өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте ССО мемлекеттік қызмет көрсету мерзімін 2 (екі) жұмыс күніне тоқтата тұрады және көрсетілетін қызметті алушыға осы Қағидаларға 4-қосымшаға сәйкес мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алуға көрсетілетін қызметті алушы алғаш жүгінген күн өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін жойылмаған жағдайда ССО осы Қағидаларға 5-қосымшаға сәйкес мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартуға негіздер болмаған жағдайда көрсетілетін қызметті алушыға оның абоненттік нөміріне қысқа мәтіндік хабарлама жіберу арқылы немесе Портал арқылы "жеке кабинетіне" аттестаттау өтетін орын, күн, уақыт және оны өткізу тәртібі туралы хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Лицензия негізінде сот-сараптама қызметімен айналысатын адамдарды кезектен тыс аттестаттауды өткізу туралы шешімді Қазақстан Республикасы Әділет министрлігінің (бұдан әрі – Министрлік) сот-сараптамалық қызметті лицензиялау жөніндегі комиссиясы қабылдайды, ал сот сараптамалары органдарының қызметкерлері болып табылатын сот сарапшылары бойынша ССО басшысы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сот сарапшысы аттестаттау 1 (бір) сараптамалық мамандық бойынша өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z83" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аттестаттау көрсетілетін қызметті алушының таңдауы бойынша екі кезеңде 1 (бір) жұмыс күні ішінде қазақ немесе орыс тілінде өткізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңнаманы білуге арналған компьютерлік тестілеу (100 сұрақ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге арналған компьютерлік тестілеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау тестілеріне енгізілетін сұрақтар тізбесін ғылыми дәрежесі бар не сараптамалық мамандық бойынша кемінде бес жыл жұмыс өтілі бар ССО-ның бас сарапшылары қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары және олардың жауаптары құпия ақпарат болып табылады және таратылуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО Тестілеу операторына аттестаттау сұрақтары мен олардың жауаптарын электрондық тасымалдағыш арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптарын ашық байланыс түрлерінің техникалық арналары (телефон, радиобайланыс, спутниктік және ұялы (жылжымалы) байланыс, Интернет желісі) арқылы беруге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптарын өңдеу, пайдалану, сақтау, есепке алу және жою есептеу техникасы құралдарында (бұдан әрі – ЕТҚ) жүктеп алу, құжатты қайта жіберу және Интернетке қосу мүмкіндігінсіз жүзеге асырылуы тиіс. Тестілеу өткізілетін ЕТҚ-ға магниттік тасығыштарға қолжетімділік бұғатталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті алушылар тестілеуге жеке басын куәландыратын құжатты немесе "электрондық құжаттар" сервисінен алынған электрондық құжатты көрсеткен кезде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнаманы білуге арналған тестілеу уақыты – 90 минутты, практикалық дағдылардың тиісті деңгейін тексеруге арналған тестілеу – 30 (отыз) минутты (белгілі бір мамандық бойынша 2 (екі) кейсті, әр кейс бойынша 5 (бес) тапсырма) құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау өткізу кезінде көрсетілетін қызметті алушыға қағаз, электрондық немесе өзге де тасымалдағыштардағы анықтамалық, арнаулы және өзге әдебиеттерді, сондай-ақ электрондық қабылдау-тарату құрылғыларды (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтар) пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған құрылғылар тестілеу кезеңінде жүргізу уақытына арнайы ұяшықтары бар шкафтарда сақтауға орналастырылады. Көрсетілген талаптар бұзылған жағдайда Тестілеу операторы көрсетілетін қызметті алушыны ағымдағы аттестаттаудан шеттете отырып, бұзушылық туралы акт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудан шеттетілген қызмет алушы шешім қабылданған күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта береді. Еңсерілмейтін күш мән-жайлары (табиғи апаттар, соғыс қимылдары), сондай-ақ техникалық ақаулар салдарынан тестілеуді жалғастыру мүмкін болмаған жағдайда, тестілеу тоқтатылады және тестілеу рәсімін тоқтату туралы акт ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда қызмет алушы аттестаттаудан қайта өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мүгедектігі бар адамдың қатарынан сот сарапшысы біліктілігін беру олардың жеке ерекшеліктері мен тіршілік әрекетіндегі шектеулерді ескере отырып, теңдік, қолжетімділік және кемсітпеу принциптерін сақтай отырып қажетті жағдайларды қамтамасыз ете отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамға аттестаттаудан өту үшін мынадай арнайы жағдайлар жасалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестілеуден өтуге бөлінген уақытты ұлғайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеу процесінде жалпы ұзақтығы 30 (отыз) минут болатын қосымша үзілістер беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеу процесіне араласпайтын көмекшінің (ілесіп жүруші тұлғаның) қатысуына рұқсат беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнаманы білуге арналған тестілеу уақыты мүмкіндігі шектеулі адамдарға (қажет болған жағдайда) – 120 (жүз жиырма) минутты, практикалық дағдылардың қажетті деңгейін тексеруге арналған тестілеу – 60 (алпыс) минутты, белгілі бір мамандық бойынша 2 (екі) кейсті, әр кейс бойынша 5 (бес) тапсырма құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Заңнаманы білуге арналған тестілеуден өтудің шекті деңгейі сұрақтардың жалпы санынан дұрыс жауаптардың 70 %-ын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелерін есептеу Тестілеу операторы пайдаланатын компьютерлік бағдарламаның көмегімен автоматты түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Заңнаманы білуге арналған тестілеу нәтижелері белгіленген шекті деңгейден төмен болған жағдайда, аттестаттауға жататын көрсетілетін қызметті алушы аттестаттаудың келесі кезеңіне жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z88" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Практикалық дағдылардың тиісті деңгейін тексеруге арналған тестілеуден өтудің шекті деңгейі әр кейс бойынша белгілі бір мамандық бойынша дұрыс жауаптардың 70 %-ын құрайды. Тестілеу нәтижелерін есептеу Тестілеу операторы пайдаланатын компьютерлік бағдарламаның көмегімен автоматты түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО 2 (екі) жұмыс күні ішінде аттестаттау куәлігін ресімдейді және 1 (бір) жұмыс күні ішінде қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау куәлігі көрсетілетін қызметті алушыға портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің ЭЦҚ-мен қол қойылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудан өтпеген көрсетілетін қызметті алушы бір реттен артық емес қайта аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта аттестаттау өткізілген күннен бастап бір айдан ерте емес және үш айдан кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қайта аттестаттау кезінде заңнаманы білуге арналған тестілеу бойынша шекті деңгейден өткен көрсетілетін қызметті алушы практикалық дағдылардың тиісті деңгейін тексеруге арналған тестілеуге жіберіледі. ССО 1 (бір) жұмыс күні ішінде аттестаттаудан өткені/өтпегені туралы шешімді электрондық форматта ресімдейді, ол көрсетілетін қызметті алушыға Портал арқылы "жеке кабинетіне" осы Қағидаларға 6-қосымшаға сәйкес ССО басшысының ЭЦҚ-мен қол қойылған электрондық құжат нысанында жіберіледі. Аттестаттаудан өту туралы шешім шығарылған күнінен бастап 5 (бес) жыл бойы жарамды болып табылады. Сот сараптамасы органдарының қызметкерлері болып табылатын сот сарапшылары қайта аттестаттаудан өтпеген жағдайда, олармен жасалған еңбек шарты Қазақстан Республикасының еңбек заңнамасына сәйкес бұзылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Аттестаттауға дәлелді себептермен (ауру, жақын туысының қайтыс болуы, еңсерілмейтін күш мән-жайлары) келмеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған кезде ССО белгілеген басқа күні тестілеуден өте алады. Бұл ретте өтініш тестілеуді өткізіп алған күннен бастап 5 жұмыс күнінен кешіктірілмей берілуі тиіс. Дәлелді себепсіз келмеген көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызмет көрсетуден бас тартылады. Бұл жағдайда көрсетілген қызметті алушы аттестаттауға жіберу туралы өтінішті қайта береді. Көрсетілетін қызметті алушы сот-сараптамасы қызметі саласындағы Қазақстан Республикасының заңнамасын білу деңгейін тексеру және аттестаттаудан өтуге дайындалу мақсатында сынақ аттестаттаудан өтуге құқылы. Сынақ тестілеуінің нәтижелері аттестаттау/аттестаттамау туралы дәлелді шешім қабылдауға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Апелляциялық рәсім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті алушылар аттестаттау нәтижелерімен келіспеген жағдайда апелляциялық комиссияға апелляция беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z93" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Апелляцияға өтінішті көрсетілетін қызметті алушы ССО-ға еркін нысанда береді. Апелляцияға өтініштер тестілеуден өткеннен кейін екі жұмыс күні ішінде қабылданады және апелляциялық комиссия отырысында қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның отырысы келіп түскен өтініштер санына байланысты қажеттілігіне қарай өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Апелляцияға өтініш көрсетілетін қызметті алушыдан мынадай шағымдану жағдайларында қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты сұрақтардың дұрыстығы (тестілеу бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық ақауларға сілтеме жасай отырып, тестілеу нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеу қағидаларын бұзу туралы акті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының көпшілік даусымен қабылданады. Апелляциялық комиссияның шешімдері осы отырысқа қатысқан апелляциялық комиссияның барлық мүшелері қол қоятын хаттамалармен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының кемінде 2/3 (үштен екісі) қатысқан жағдайда заңды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссия кемінде бес мүшеден, соның ішінде төрағадан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Апеляцияға түскен өтінішті қарау нәтижелері бойынша апелляциялық комиссия апелляция түскен күннен бастап 1 (бір) күн ішінде келесі екі шешімнің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) апелляцияны қанағаттандырусыз қалдыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызмет алушының апелляциясын қанағаттандыру және оны тестілеуді қайта тапсыруға жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. тарау. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымдық тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z98" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік көрсетілетін қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым ССО-ға және (немесе) шешіміне, әрекетіне (әрекетсіздігі) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, ССО шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам егер ол шағымда көрсетілген талаптарды толық қанағаттандыратын шешімді немесе өзге әкімшілік әрекетті 3 (үш) жұмыс күні ішінде қабылдаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. ССО-ға келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2678 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="41"/>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мемлекеттік көрсетілетін қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z101" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z101" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қазақстан Республикасының заңдарында өзгеше көзделмесе, ҚР ӘППК 91-бабының 5-тармағына сәйкес сотқа жүгіну сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4132,126 +3802,198 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысын</w:t>
+              <w:t>Сот сарапшыларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="43"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сот сарапшысын аттестаттау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4273,88 +4015,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Көрсетілетін қызметті берушінің атауы </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+Сот сарапшысын аттестаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4386,88 +4128,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Мемлекеттік қызмет көрсету тәсілдері </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-www.egov.kz, www.elicense.kz "электрондық үкімет" веб - порталы </w:t>
+              <w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4499,88 +4241,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету мерзімі </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4613,87 +4355,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)</w:t>
+www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4726,105 +4468,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижелері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестаттау куәлікгі – сот сарапшысы аттестаттаудан өткені/қайта аттестаттаудан өткені/ аттестаттаудан өтпегені туралы немесе мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+көрсету мерзімі – 7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4857,87 +4581,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
+электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4970,105 +4694,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсетілетін көрсетушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
-[...17 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеу өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
+сот сарапшысының аттестаттаудан өткені/қайта аттестаттаудан өткені/аттестаттаудан өтпегені туралы аттестаттау куәлігі не Қазақстан Республикасының заңнамасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5101,123 +4807,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
-[...35 lines deleted...]
-3) мүгедектік туралы анықтама</w:t>
+мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5250,161 +4920,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілген қызмет алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сай дүйсенбіден жұмаға дейін сағат 8:00-ден 17:30-ға дейін, түскі үзіліс сағат 12:00-ден 13:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті алуға өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен басталады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, Қазақстан Республикасының Еңбек кодексіне сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестілеу өткізілетін орындардың мекенжайлары ССО жіберетін хабарламаларда көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5437,252 +5087,464 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
-[...53 lines deleted...]
-4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 77</w:t>
+1) осы Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке басты куәландыратын құжат туралы мәліметтерді, жеке тұлғаның мүгедектігі туралы анықтаманы көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге берілетін келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы Порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретін адамдарға арналған нұсқа қолжетімді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www.adilet.gov.kz интернет-ресурсындағы "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5716,113 +5578,198 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысын аттестаттау</w:t>
+              <w:t>Сот сарапшыларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>аттестаттау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="44"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сот-медициналық, сот-психиатриялық, сот-наркологиялық сарапшыларды аттестаттау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5844,88 +5791,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Көрсетілетін қызметті берушінің атауы </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+Сот-медициналық, сот-психиатриялық, сот-наркологиялық сарапшыларды аттестаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5957,88 +5904,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Мемлекеттік қызмет көрсету тәсілдері </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-www.egov.kz, www.elicense.kz "электрондық үкімет" веб - порталы </w:t>
+              <w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6070,88 +6017,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету мерзімі </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6184,87 +6131,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)</w:t>
+www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6297,105 +6244,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижелері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестаттау куәлікгі – сот сарапшысы аттестаттаудан өткені/қайта аттестаттаудан өткені/ аттестаттаудан өтпегені туралы немесе мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+көрсету мерзімі – 7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6428,87 +6357,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
+электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6541,105 +6470,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсетілетін көрсетушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
-[...17 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
+сот сарапшысының аттестаттаудан өткені/қайта аттестаттаудан өткені/аттестаттаудан өтпегені туралы аттестаттау куәлігі не Қазақстан Республикасының заңнамасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6672,123 +6583,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
-[...35 lines deleted...]
-3) мүгедектік туралы анықтама</w:t>
+мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6821,161 +6696,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілген қызмет алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сай дүйсенбіден жұмаға дейін сағат 8:00-ден 17:30-ға дейін, түскі үзіліс сағат 12:00-ден 13:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті алуға өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен басталады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, Қазақстан Республикасының Еңбек кодексіне сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестілеу өткізілетін орындардың мекенжайлары ССО жіберетін хабарламаларда көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7008,159 +6863,459 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
-[...71 lines deleted...]
-Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 77</w:t>
+1)осы Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)жеке басты куәландыратын құжат туралы мәліметтерді, жеке тұлғаның мүгедектігі туралы анықтаманы көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге берілетін келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы Порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретін адамдарға арналған нұсқа қолжетімді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www.adilet.gov.kz интернет-ресурсындағы "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7231,68 +7386,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="45"/>
+    <w:bookmarkStart w:name="z107" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мені келесі сараптамалық мамандық (мамандықтар) бойынша сот сарапшыларын аттестаттаудан (қайталама, кезектен тыс) өтуге жіберуіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7434,355 +7589,622 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысын</w:t>
+              <w:t>Сот сарапшыларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...150 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттау куәлігі аттестаттау туралы / қайта аттестаттаудан өткені туралы/өтпегені туралы сот сарапшысын аттестаттау</w:t>
-[...102 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету процесін тоқтата тұру туралы ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      [Қол қоюшының тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" ________ № ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің мемлекеттік көрсетілетін қызметті алуға берген өтінішіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                          (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" ________ № ________ болып тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатыла тұрды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) не заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтары құқық мирасқорлығына жол беретін болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азамат Қазақстан Республикасының Заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызметті көрсету мүмкін болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: 20__ жылғы "__" ________ дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (бар болса): ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7818,340 +8240,1201 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Сот сарапшыларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әділет министрінің</w:t>
+              <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2017 жылғы 30 наурыздағы</w:t>
-[...25 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елтаңба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканское государственное казенное предприятие "Центр судебных экспертиз Министерства юстиции Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Уәжді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны Сіздің (өтінім берілген күн) жылғы № (өтінім нөмірі) өтінішіңізді қарап, мынаны хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының лауазымы] [қол қоюшының тегі, аты, әкесінің аты (бар болса)]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сот сарапшыларын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестаттау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елтаңба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканское государственное казенное предприятие "Центр судебных экспертиз Министерства юстиции Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Никад №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сот сарапшысының аттестаттаудан өткені/қайта аттестаттаудан өткені/аттестаттаудан өтпегені туралы аттестаттау куәлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 6-қосымшамен толықтырылды - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (Тегі, аты, әкесінің аты (бар болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аттестатталды (қайта аттестатталуға жатады, аттестатталмады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының лауазымы] [қол қоюшының тегі, аты, әкесінің аты (бар болса)]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2017 жылғы 30 наурыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 336 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Әділет министрлігінің аттестаттау комиссияларының сот сарапшысын аттестаттауын жүргізу, оның ішінде кезектен тыс жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 119 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10490 тіркелген, 2015 жылғы 27 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Әділет министрлігінің аттестаттау комиссиясының сот сарапшысының аттестаттауын жүргізу ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 119 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 2 қазандағы № 522 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12281 тіркелген, 2015 жылғы 18 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Әділет министрлігінің аттестаттау комиссиясының сот сарапшысының аттестаттауын жүргізу ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 119 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 31 мамырдағы № 375 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13874 болып тіркелген, 2016 жылғы 13 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Әділет органдарының азаматтық қызметшілерін аттестаттаудың кейбір мәселелері туралы" Қазақстан Республикасы Әділет министрінің міндеттін атқарушының 2015 жылғы 31 желтоқсандағы № 660 бұйрығы 1 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12783 болып тіркелген, 2016 жылғы 20 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8477,31 +9760,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>