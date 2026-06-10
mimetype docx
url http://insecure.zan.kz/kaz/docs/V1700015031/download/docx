--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06053bb" w14:textId="06053bb">
+    <w:p w14:paraId="b4a7275" w14:textId="b4a7275">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,402 +76,626 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сот сарапшысы біліктілігін беру үшін емтихандарды қабылдау қағидаларын бекіту туралы</w:t>
+        <w:t>Сот сарапшысы біліктілігін беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2017 жылғы 30 наурыздағы № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 24 сәуірде № 15031 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z0" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сот сараптамасы қызметі туралы" Қазақстан Республикасының Заңы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес" </w:t>
+      "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Сот сарапшысы біліктілігін беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа 1-қосымшаға сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің м.а. 21.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 43</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Әділет министрлігінің Сараптамалық қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Әділет министрлігінің Сараптамалық қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіпте:</w:t>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткен күнінен бастап күнтізбелік он күн ішінде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне орналастыру үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткен күнінен бастап күнтізбелік он күн ішінде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне орналастыру үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдауды;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z8" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -872,2358 +1095,2950 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 335 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="9"/>
+    <w:bookmarkStart w:name="z162" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Сот сарапшысы біліктілігін беру үшін емтихандарды қабылдау қағидалары</w:t>
+        <w:t xml:space="preserve"> Сот сарапшысы біліктілігін беру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда - ҚР Әділет министрінің м.а. 21.05.2020 </w:t>
+      1. Осы Сот сарапшысы біліктілігін беру қағидалары (бұдан әрі-Қағидалар) "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді "Сот сарапшысы біліктілігін беру" және "Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілік беру" мемлекеттік көрсетілетін қызметтерін көрсету тәртібін анықтайды (бұдан әрі – мемлекеттік көрсетілетін қызметтер).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мына негізгі ұғымдар қарастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 43</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бiрыңғай байланыс орталығы (бұдан әрі – байланыс орталығы) – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы - сот-сараптама қызметімен айналысуға және сот сарапшысы біліктілігін алуға үміткер жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z168" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті беруші - "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны (бұдан әрі - ССО);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z169" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z170" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сот сарапшысы біліктілігін беру - сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігін бере отырып, адамның заңнаманы білуге және практикалық дағдылардың тиісті деңгейін тексеруге тестілеуді тапсыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тестілеу операторы (бұдан әрі – Оператор) – мемлекеттік қызмет персоналы бойынша бірыңғай цифрлық деректер базасының (ақпараттық жүйенің) тестілеу рәсімдерін және үздіксіз жұмыс істеуін техникалық қамтамасыз ету жөніндегі оператор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбамен құрылған және электрондық құжаттың түпнұсқалығын, оның тиесілігін және мазмұнның өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нұсқада көрсетілетін мемлекеттік қызметтерге, табиғи монополия субъектілерінің желілеріне қосудың техникалық шарттарын беру қызметтерге және квазимемлекеттік сектор субъектілері қызметтеріне қолжетімділіктің бірыңғай терезесін білдіретін ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгіленген тәртіпте мемлекеттік көрсетілетін қызметтерді көрсет мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші Қазақстан Республикасы Әділет министрлігінде тіркелген күнінен бастап үш (3) жұмыс күні ішінде мемлекеттік көрсетілетін қызметті көрсету тәртібіне өзгерістер енгізу туралы ақпаратты Бірыңғай байланыс орталығына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Сот сарапшысы біліктілігін беруден өту үшін мүгедектігі бар адамдарға (көру, есту, тірек-қимыл аппаратының функциялары бұзылған) "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген мүгедектікті белгілеу туралы мәліметті өтініштерді берудің қабылдаудың бағдарламалық жасақтамасына жүктейді және көру, тірек-қимыл аппаратының функциялары бұзылған мүгедектігі бар адамдар үшін сот сарапшысы болып табылмайтын көмекшіні ұсыну қажет екенін қосымша көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z176" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="10"/>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызметтерді көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z177" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сот сарапшысы біліктілігін беру көрсетілетін қызметті алушының біліктілік куәлігін бере отырып, заңнаманы білуге тестілеуді тапсыру және практикалық дағдылардың тиісті деңгейін тексеру жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z178" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сот сарапшысы біліктілігін беруге жататын адамдардың тізімін ССО қалыптастырады және оны Операторға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z179" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар осы Қағидаларға 1, 2-қосымшаларға сәйкес 1, 2 Тізбесінде (бұдан әрі -1,2 Тізбе) баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген қызметті алушы тестілеуді тапсырғанға дейін 3 (үш) жұмыс күні бұрын ССО-ға портал арқылы осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтініштер жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Сот сарапшысы біліктілігін беру үшін емтихандарды қабылдау қағидалары (бұдан әрі - Қағидалар) "Сот сараптамасы қызметі туралы" 2017 жылғы 10 ақпандағы Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="11"/>
+      Көрестілетін қызметті алушы, Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға және өңдеуге келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті көрсетудің жалпы мерзімі 7 (жеті) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО өтініш түскен сәттен бастап 1 (бір) жұмыс күні ішінде оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған мәліметтердің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың тоғызыншы бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді ССО "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың оныншы бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы 1, 2-Тізбенің 8-тармағына сәйкес құжаттардың толық емес топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, ССО өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы толық мәліметтер ұсынған және мемлекеттік көрсетілетін қызмет көрсетуден дәлелді бас тартуға негіздер болмаған жағдайда, көрсетілетін қызметті алушы тестілеуді өткізу орны, күні, уақыты, тәртібі туралы оның абоненттік нөміріне қысқа мәтіндік хабарлама жіберу арқылы немесе портал арқылы "жеке кабинетіне" хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың он екінші бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Қағидаларда келесі негізгі түсініктер қарастырылған: </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="18"/>
+      Мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер анықталған кезде 1, 2-Тізбенің 9-тармағына сәйкес ССО Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей, көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызмет көрсетуден бас тарту туралы алдын ала шешім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы хабарламаны алған күннен бастап (2) екі жұмыс күнінен кешіктірмейтін мерзімде мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешімге қарсылықты береді немесе білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау рәсімі ҚР ӘРПК-ның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушының таңдауы бойынша тестілеу 2 кезеңде 1(бір) жұмыс күні ішінде қазақ немесе орыс тілдерінде өткізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңнаманы білуге арналған компьютерлік тестілеу (100 сұрақ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге арналған компьютерлік тестілеу (белгілі бір мамандық бойынша 2 (екі) кейс, әр кейс бойынша 5 (бес) тапсырма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО тестілеуге енгізілетін сұрақтардың тізбесін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу сұрақтары мен олардың жауаптары құпия ақпарат болып табылады және таратылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО Операторға тестілеу сұрақтарын және оларға жауаптарды электрондық тасымалдаушы арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу сұрақтарын және олардың жауаптарын ашық байланыс түрлерінің техникалық арналары (телефон, радиобайланыс, спутниктік және ұялы (жылжымалы (мобильді) байланыс, Интернет желісі) арқылы беруге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу сұрақтарын және оларға жауаптарды өңдеу, пайдалану, сақтау, есепке алу және жою, құжаттарды жүктеу, жіберу және Интернет иелісіне қосылу мүмкіндігінсіз есептеу техникасы құралдарында (бұдан әрі – ЕТҚ) жүзеге асырылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу жүргізілетін ЕТҚ магниттік ақпарат тасымалдаушыларға қол жеткізу бұғатталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушылар тестілеуге жеке басын куәландыратын құжатты не "Электрондық құжаттар" сервисінен электрондық құжатты ұсынған кезде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнаманы білуге тестілеу уақыты 90 (тоқсан) минутты, практикалық дағдылардың тиісті деңгейін тексеруге тестілеу уақыты - 30 (отыз) минутты белгілі бір мамандық бойынша 2 (екі) кейсті, әр кейс бойынша 5 (бес) тапсырманы құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуді өткізу кезінде көрсетілетін қызметті алушының анықтамалық, арнайы және өзге де әдебиеттерді қағаз, электрондық және өзге де тасығыштарда, қабылдайтын-беретін электрондық құрылғыларды (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтарда) пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу операторы көрсетілген талаптар бұзылған жағдайда көрсетілетін қызметті алушыны ағымдағы тестілеуден шеттете отырып, бұзушылық туралы акт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуден шеттетілген көрсетілетін қызметті алушы шешім шығарылған күннен бастап 3 (үш) ай өткен соң сот сарапшысы біліктілігін беруге рұқсат беру туралы өтінішті қайта береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңсерілмейтін күш (табиғи құбылыстар, әскери іс-қимылдар) салдарынан, сондай-ақ техникалық ақаулар себебінен тестілеуді жалғастыру мүмкін болмаған кезде тестілеу тоқтатыла тұрады және тестілеу рәсімін тоқтата тұру туралы акт ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай жағдайда көрсетілетін қызметті алушы қайталама тестілеуден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мүгедектігі бар адамдың қатарынан сот сарапшысы біліктілігін беру олардың жеке ерекшеліктері мен тіршілік әрекетіндегі шектеулерді ескере отырып, теңдік, қолжетімділік және кемсітпеу принциптерін сақтай отырып қажетті жағдайларды қамтамасыз ете отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамға аттестаттаудан өту үшін мынадай арнайы жағдайлар жасалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестілеуге өтуге бөлінген уақыттың ұзақтығын ұлғайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеу процесінде жалпы ұзақтығы 30 (отыз) минут болатын қосымша үзілістер беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеуді орындау процесіне араласпайтын көмекшіге (ілесіп жүруші тұлғанға) рұқсат беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнаманы білуге арналған тестілеу уақыт мүмкіндігі шектеулі тұлғалар үшін (қажет болған жағдайда) – 120 (жүз жиырма) минутты құрайды, практикалық дағдылардың қажетті деңгейін тексеруге арналған тестілеу – 60 (алпыс) минутты құрайды, белгілі бір мамандық бойынша 2 (екі) кейс, әр кейс бойынша 5 (бес) тапсырма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті алушылар үшін компьютерлік тестілеуден өтудің шекті деңгейі сұрақтардың жалпы санынан дұрыс жауаптардың кемінде 70% құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелерін есептеу Тестілеу операторының пайдаланылатын компьютерлік бағдарламасының көмегімен автоматты түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңнаманы білуге арналған тестілеу нәтижелері белгіленген шекті деңгейден аз болған жағдайда, көрсетілетін қызметті алушы тестілеудің келесі кезеңіне жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге тестілеуден өтудің шекті деңгейі ситуациялық жағдайдағы сұрақтардың жалпы санынан дұрыс жауаптардың 70 % құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелерін есептеу Тестілеу операторының пайдаланылатын компьютерлік бағдарламасының көмегімен автоматты түрде компьютерлік бағдарламамен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ССО 2 (екі) жұмыс күні ішінде біліктілік куәлігін ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО біліктілік куәлігіне - 1 (бір) жұмыс күні ішінде қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік куәлігі көрсетілетін қызметті алушыға портал арқылы – көрсетілетін қызметті алушының "жеке кабинетінде" осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті берушінің ЭЦҚ қойылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тестілеуден өтпеген көрсетілетін қызметті алушы оны өткен күннен бастап үш айдан кем емес қайта тестілеуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z186" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Дәлелді себептермен (ауру, жақын туысының қайтыс болуы және еңсерілмейтін күш мән-жайлары) тестілеуден өтпеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған кезде ССО белгілеген басқа күні тестілеуден өтуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте өтініш тестілеуді өткізіп алған күннен бастап 5 жұмыс күнінен кешіктірілмей берілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуге дәлелді себепсіз келмеген көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тартылады. Бұл жағдайда көрсетілетін қызметті алушы біліктілікті беру туралы өтінішті қайта береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті алушы Қазақстан Республикасының сот-сараптама қызметі саласындағы заңнамасына білімін тексеру мақсатында сынақ тестілеуінен өтуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақ тестілеуінің нәтижелері сот сарапшысының біліктілігін беру/бермеу туралы дәлелді шешім шығаруға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Емтихандар өткізу барысында туындайтын даулар Апелляциялық комиссияда не сотта қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z189" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызметтерді көрсету тәртібі</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve"> 3-тарау. Апелляциялық рәсім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z190" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті алушылар тестілеу нәтижелеріне қанағаттанбаған жағдайда апелляциялық комиссияға апелляция беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z191" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті алушы ССО-ға апелляцияға өтінішті еркін нысанда береді. Апелляцияға өтінішті көрсетілетін қызметті алушы тестілеуден өткеннен кейін екі жұмыс күні ішінде қабылдана және апелляциялық комиссия отырыста қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның отырысы қажеттілігіне қарай келіп түскен өтініштердің санына байланысты өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Апелляцияға өтініш көрсетілетін қызметті алушыдан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты сұрақтардың дұрыстығына (тестілеу бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық ақауларға сілтеме жасай отырып тестілеу нәтижелеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеу ережелерін бұзу туралы актіге шағымданған жағдайларда қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының көпшілік даусымен қабылданады. Апелляциялық комиссияның шешімдері осы отырысқа қатысқан апелляциялық комиссияның барлық мүшелері қол қоюға тиіс хаттамалармен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімі мүшелердің жалпы санының 2/3 (үштен екісі) болған кезде заңды болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссия кемінде бес мүшеден, соның ішінде төрағадан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Апелляцияға алынған өтінішті қарау нәтижелері бойынша апелляциялық комиссия апелляция түскен күннен бастап 1 (бір) күн ішінде екі шешімнің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) апелляцияны қанағаттандырмай қалдыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының апелляциясын қанағаттандыру және оны тестілеуді қайта тапсыруға жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымдық тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z196" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым ССО-ға және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, ССО шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам егер ол шағымда көрсетілген талаптарды толық қанағаттандыратын шешімді өзге әкімшілік әрекетті 3 (үш) жұмыс күні ішінде қабылдаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. ССО-ға келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының 2-тармағына сәйкес оның тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z198" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік көрсетілетін қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z199" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушыны таныстыру үшін көрсетілетін қызметті көрсетушінің ресми сайтында емтиханды тапсыру кестесінің көшірмесі орналастырылады. </w:t>
-[...369 lines deleted...]
-    </w:p>
+      25. Қазақстан Республикасының заңдарында өзгеше көзделмесе, ҚР ӘППК 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1034</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі).</w:t>
-[...1525 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі).</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3273,169 +4088,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысы біліктілігін беру</w:t>
+              <w:t>Сот сарапшысы біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін емтихандарды қабылдау</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z201" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сот сарапшысы біліктілігін беру мемлекеттік көрсетілетін қызметтер стандарты (бұдан әрі – Стандарт-1)</w:t>
-[...59 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Сот сарапшысы біліктілігін беру" мемлекеттік қызмет көрсетудің негізгі талаптарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3483,88 +4229,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" РМҚК</w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3597,87 +4343,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекетік көрсетілетін қызметтерді ұсыну тәсілі</w:t>
+Мемлекеттік көрсетілетін қызметтердің тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталы</w:t>
+              <w:t xml:space="preserve">
+www.egov.kz, www.elicense.kz "электрондық үкімет" веб - порталы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3709,88 +4455,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтерді көрсету мерзімі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні</w:t>
+7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3823,87 +4569,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік көрсетілетін қызметтерді көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған)</w:t>
+электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3936,123 +4682,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижиелері</w:t>
+Мемлекеттік көрсетілетін қызметтерді көрсету нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
+сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігіне қосымша не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижелерін ұсыну нысаны: электрондық.</w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4085,87 +4813,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету кезінде қызмет алушыдан алынатын төлем көлемі және Қазақстан Республикасының заңнамасымен көзделген жағдайдағы оны алу тәсілі</w:t>
+Мемлекеттік көрсетілетін қызметтерді көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4198,123 +4926,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне (бұдан әрі - Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 9:00-ден 18:30 дейін, сағат 13:00 ден 14:30-ға дейін түскі үзіліспен.</w:t>
+1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады) тәулік бойы.</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызметтерді көрсету орнының мекенжайы көрсетілетін қызмет берушінің www.adilet.gov.kz ресми нтернет-ресурсында орналастырылған.</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4347,105 +5057,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету үшін қажетті құжаттардың тізімі</w:t>
+Мемлекеттік көрсетілетін қызметті көрсету үшін көрсетілетін қызметті алушыдан қажетті мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандарттың 1-қосымшасына сәйкес электрондық құжат нысаныдағы өтініш;</w:t>
+1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандарттың 2-қосымшасына сәйкес нысан бойынша мәліметтер.</w:t>
+2) Көрсетілетін қызметті беруші жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мүгедектік туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4478,123 +5206,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасымен белгіленген негіздемелер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді және (немесе) олардың ішіндегі деректерді (мәліметтерді) алу үшін қызмет алушы ұсынған құжаттардың дұрыс еместігі анықталғанда;</w:t>
+1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілген қызмет алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік көрсетілетін қызметтерді көрсету үшін қызмет алушы және (немесе) ұсынған материалдар мен деректердің (мәліметтердің) Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болса</w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаиы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4627,146 +5393,252 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзгеде талаптар</w:t>
+Мемлекеттік көрсетілетін қызметтерді, электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қызмет алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алуға мүмкіндігі бар</w:t>
+1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Мемлекеттік көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар</w:t>
+2. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқа қолжетімді</w:t>
+3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқасы қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz интернет ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс-орталығының нөмірі: 1414, 8 800 080 7777.</w:t>
+4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4800,169 +5672,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысы біліктілігін беру</w:t>
+              <w:t>Сот сарапшысы біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін емтихандарды қабылдау</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z203" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамасының белгілі бір түрін жүргізу құқығына біліктілік беру" мемлекеттік көрсетілетін қызметтер стандарты (бұдан әрі – Стандарт-2)</w:t>
-[...59 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілікті беру" мемлекеттік қызмет көрсетудің негізгі талаптарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5010,88 +5813,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" РМҚК</w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5124,87 +5927,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекетік көрсетілетін қызметтерді ұсыну тәсілі</w:t>
+Мемлекеттік көрсетілетін қызметтердің тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-www.egov.kz, www. elicense.kz "электрондық үкімет" веб-порталы</w:t>
+              <w:t xml:space="preserve">
+www.egov.kz, www.elicense.kz "электрондық үкімет" веб - порталы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5236,88 +6039,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтерді көрсету мерзімі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні</w:t>
+7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5350,87 +6153,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік көрсетілетін қызметтерді көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған)</w:t>
+электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5499,87 +6302,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
+сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігіне қосымша не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижелерін ұсыну нысаны: электрондық.</w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5612,87 +6397,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету кезінде қызмет алушыдан алынатын төлем көлемі және Қазақстан Республикасының заңнамасымен көзделген жағдайдағы оны алу тәсілі</w:t>
+Мемлекеттік көрсетілетін қызметтерді көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5725,123 +6510,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне (бұдан әрі - Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 9:00-ден 18:30 дейін, сағат 13:00 ден 14:30-ға дейін түскі үзіліспен.</w:t>
+1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады) тәулік бойы.</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызметтерді көрсету орнының мекенжайы көрсетілетін қызмет берушінің www.adilet.gov.kz ресми интернет-ресурсында орналастырылған.</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5874,87 +6641,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету үшін қажетті құжаттардың тізімі</w:t>
+Мемлекеттік көрсетілетін қызметті көрсету үшін көрсетілетін қызметті алушыдан қажетті мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандарттарға 1-қосымшаға сәйкес электрондық құжат нысаныдағы өтініш; Стандарттарға 2-қосымшасына сәйкес нысан бойынша мәліметтер.</w:t>
+1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Көрсетілетін қызметті беруші жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мүгедектік туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5987,123 +6790,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасымен белгіленген негіздемелер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді және (немесе) олардың ішіндегі деректерді (мәліметтерді) алу үшін қызмет алушы ұсынған құжаттардың дұрыс еместігі анықталғанда;</w:t>
+1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілген қызмет алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік көрсетілетін қызметтерді көрсету үшін қызмет алушы және (немесе) ұсынған материалдар мен деректердің (мәліметтердің) Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болса</w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаиы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6136,141 +6977,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегіқызметтерді көрсету ерекшеліктерін ескере отырып өзгеде талаптар</w:t>
+Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қызмет алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алуға мүмкіндігі бар</w:t>
+1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Мемлекеттік көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар</w:t>
+2. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқа қолжетімді</w:t>
+3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқасы қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz интернет ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс-орталығының нөмірі: 1414, 8 800 080 7777.</w:t>
+4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6309,64 +7150,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Стандарт 1 және Стандарт 2-ге</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>Сот сарапшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6387,51 +7215,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>біліктілігін беру қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6452,328 +7280,180 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...77 lines deleted...]
-              <w:t>орынбасарына</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z205" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...176 lines deleted...]
-      Өтініш берген күні</w:t>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден мені келесі сараптамалық мамандықтар бойынша сот сарапшысы біліктілігін беруге жіберуіңізді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       [Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6809,767 +7489,422 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Стандарт 1 және Стандарт 2-ге</w:t>
+              <w:t>Сот сарапшысы біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>беру үшін емтихандарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабылдау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділет министрлігінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот сараптамалары орталығы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ республикалық мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ қазыналық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Герб Республиканское</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ государственное казенное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+предприятие "Центр судебных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ экспертиз Министерства юстиции </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Никад № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мәліметтер нысаны</w:t>
-[...683 lines deleted...]
-      32. Сот сарапшыларының біліктілік даярлықты өтуі туралы есебі</w:t>
+        <w:t xml:space="preserve"> Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі (сот сарапшысы біліктілігін беру туралы) _________________________________________________________ берілген (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының лауазымы] [қол қоюшының тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7605,2325 +7940,246 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысы біліктілігін беру</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін емтихандарды қабылдау</w:t>
+              <w:t>Әділет министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>2017 жылғы 30 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>№ 335 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...723 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z161" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрлігінің сот сарапшысының біліктілігін беру жөніндегі комиссиясы отырысының № хаттамасы</w:t>
-[...1366 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z150" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z150" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысы біліктілігін беру үшін біліктілік емтихандарын қабылдау қағидасын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 120 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10491 тіркелген, 2015 жылғы 27 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z151" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z151" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысы біліктілігін беру үшін біліктілік емтихандарын қабылдау қағидасын бекіту туралы" Қазақстан Республикасы Әділет Министрінің 2015 жылғы 27 ақпандағы № 120 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 2 қазандағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12284 тіркелген, 2015 жылғы 13 қарашада "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z152" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z152" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сот сараптамасының белгiлi бiр түрiн жүргiзу құқығына сот сарапшысы бiлiктiлiгiн беру үшiн бiлiктiлiк емтихандарын қабылдау қағидасын бекiту туралы" Қазақстан Республикасы Әдiлет министрiнiң 2015 жылғы 27 ақпандағы № 120 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 31 мамырдағы № 376 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13858 тіркелген, 2016 жылғы 13 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10299,35 +8555,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>