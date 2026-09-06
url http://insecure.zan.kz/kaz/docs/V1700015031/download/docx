--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b4a7275" w14:textId="b4a7275">
+    <w:p w14:paraId="ae4fc5b" w14:textId="ae4fc5b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,373 +107,269 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2017 жылғы 30 наурыздағы № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 24 сәуірде № 15031 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 160</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...228 lines deleted...]
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Сот сарапшысы біліктілігін беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа 1-қосымшаға сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -492,210 +388,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Сараптамалық қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткен күнінен бастап күнтізбелік он күн ішінде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне орналастыру үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1095,1120 +991,806 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 335 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="8"/>
+    <w:bookmarkStart w:name="z162" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот сарапшысы біліктілігін беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 12.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="9"/>
+    <w:bookmarkStart w:name="z163" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z165" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Сот сарапшысы біліктілігін беру қағидалары (бұдан әрі-Қағидалар) "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді, "Сот сарапшысы біліктілігін беру" және "Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілік беру" мемлекеттік көрсетілетін қызметтерін көрсету тәртібін анықтайды (бұдан әрі – мемлекеттік көрсетілетін қызметтер).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мына негізгі ұғымдар қарастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z166" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бiрыңғай байланыс орталығы (бұдан әрі – байланыс орталығы) – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға цифрлық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z167" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы - сот-сараптама қызметімен айналысуға және сот сарапшысы біліктілігін алуға үміткер жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z168" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті беруші - "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны (бұдан әрі - ССО);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z169" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z170" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сот сарапшысы біліктілігін беру - сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігін бере отырып, адамның заңнаманы білуге және практикалық дағдылардың тиісті деңгейін тексеруге тестілеуді тапсыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z171" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тестілеу операторы (бұдан әрі – Оператор) – мемлекеттік қызмет персоналы бойынша бірыңғай цифрлық деректер базасының (цифрлық жүйенің) тестілеу рәсімдерін және үздіксіз жұмыс істеуін техникалық қамтамасыз ету жөніндегі оператор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z172" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбамен құрылған және электрондық құжаттың түпнұсқалығын, оның тиесілігін және мазмұнның өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z173" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "цифрлық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нұсқада көрсетілетін мемлекеттік қызметтерге, табиғи монополия субъектілерінің желілеріне қосудың техникалық шарттарын беру қызметтерге және квазимемлекеттік сектор субъектілері қызметтеріне қолжетімділіктің бірыңғай терезесін білдіретін цифрлық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгіленген тәртіпте мемлекеттік көрсетілетін көрсету мониторингінің цифрлық жүйесіне мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтерін көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші Қазақстан Республикасы Әділет министрлігінде тіркелген күнінен бастап 3 (үш) жұмыс күні ішінде мемлекеттік көрсетілетін қызметті көрсету тәртібіне өзгерістер енгізу туралы ақпаратты байланыс орталығына және "цифрлық үкіметтің" операторына жібереді".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...676 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="16"/>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сот сарапшысы біліктілігін беруден өту үшін мүгедектігі бар адамдарға (көру, есту, тірек-қимыл аппаратының функциялары бұзылған) "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген мүгедектікті белгілеу туралы мәліметті өтініштерді берудің қабылдаудың бағдарламалық жасақтамасына жүктейді және көру, тірек-қимыл аппаратының функциялары бұзылған мүгедектігі бар адамдар үшін сот сарапшысы болып табылмайтын көмекшіні ұсыну қажет екенін қосымша көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z176" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z176" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызметтерді көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z177" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z177" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сот сарапшысы біліктілігін беру көрсетілетін қызметті алушының біліктілік куәлігін бере отырып, заңнаманы білуге тестілеуді тапсыру және практикалық дағдылардың тиісті деңгейін тексеру жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z178" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z178" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сот сарапшысы біліктілігін беруге жататын адамдардың тізімін ССО қалыптастырады және оны Операторға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z179" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z179" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар осы Қағидаларға 1, 2-қосымшаларға сәйкес 1, 2 Тізбесінде (бұдан әрі -1,2 Тізбе) баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген қызметті алушы тестілеуді тапсырғанға дейін 3 (үш) жұмыс күні бұрын ССО-ға портал арқылы осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтініштер жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2315,434 +1897,136 @@
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ССО құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...240 lines deleted...]
-      Көрсетілетін қызметті алушы 1, 2-Тізбенің 8-тармағына сәйкес құжаттардың толық емес топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, ССО өтінішті қабылдаудан бас тартады.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді ССО "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы 1, 2-Тізбенің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттардың толық емес топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, ССО өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы толық мәліметтер ұсынған және мемлекеттік көрсетілетін қызмет көрсетуден дәлелді бас тартуға негіздер болмаған жағдайда, көрсетілетін қызметті алушы тестілеуді өткізу орны, күні, уақыты, тәртібі туралы оның абоненттік нөміріне қысқа мәтіндік хабарлама жіберу арқылы немесе портал арқылы "жеке кабинетіне" хабардар етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...104 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер анықталған кезде 1, 2-Тізбенің 9-тармағына сәйкес ССО Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      Мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер анықталған кезде 1, 2-Тізбенің 11-тармағына сәйкес ССО Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей, көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызмет көрсетуден бас тарту туралы алдын ала шешім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2777,70 +2061,152 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі ҚР ӘРПК-ның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушының таңдауы бойынша тестілеу 2 кезеңде 1(бір) жұмыс күні ішінде қазақ немесе орыс тілдерінде өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңнаманы білуге арналған компьютерлік тестілеу (100 сұрақ);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2941,70 +2307,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу сұрақтарын және оларға жауаптарды өңдеу, пайдалану, сақтау, есепке алу және жою, құжаттарды жүктеу, жіберу және Интернет иелісіне қосылу мүмкіндігінсіз есептеу техникасы құралдарында (бұдан әрі – ЕТҚ) жүзеге асырылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу жүргізілетін ЕТҚ магниттік ақпарат тасымалдаушыларға қол жеткізу бұғатталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="22"/>
+    <w:bookmarkStart w:name="z181" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушылар тестілеуге жеке басын куәландыратын құжатты не "Электрондық құжаттар" сервисінен электрондық құжатты ұсынған кезде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңнаманы білуге тестілеу уақыты 90 (тоқсан) минутты, практикалық дағдылардың тиісті деңгейін тексеруге тестілеу уақыты - 30 (отыз) минутты белгілі бір мамандық бойынша 2 (екі) кейсті, әр кейс бойынша 5 (бес) тапсырманы құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3069,70 +2435,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңсерілмейтін күш (табиғи құбылыстар, әскери іс-қимылдар) салдарынан, сондай-ақ техникалық ақаулар себебінен тестілеуді жалғастыру мүмкін болмаған кезде тестілеу тоқтатыла тұрады және тестілеу рәсімін тоқтата тұру туралы акт ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай жағдайда көрсетілетін қызметті алушы қайталама тестілеуден өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="23"/>
+    <w:bookmarkStart w:name="z182" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мүгедектігі бар адамдың қатарынан сот сарапшысы біліктілігін беру олардың жеке ерекшеліктері мен тіршілік әрекетіндегі шектеулерді ескере отырып, теңдік, қолжетімділік және кемсітпеу принциптерін сақтай отырып қажетті жағдайларды қамтамасыз ете отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адамға аттестаттаудан өту үшін мынадай арнайы жағдайлар жасалады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3179,70 +2545,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тестілеуді орындау процесіне араласпайтын көмекшіге (ілесіп жүруші тұлғанға) рұқсат беру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңнаманы білуге арналған тестілеу уақыт мүмкіндігі шектеулі тұлғалар үшін (қажет болған жағдайда) – 120 (жүз жиырма) минутты құрайды, практикалық дағдылардың қажетті деңгейін тексеруге арналған тестілеу – 60 (алпыс) минутты құрайды, белгілі бір мамандық бойынша 2 (екі) кейс, әр кейс бойынша 5 (бес) тапсырма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="24"/>
+    <w:bookmarkStart w:name="z183" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті алушылар үшін компьютерлік тестілеуден өтудің шекті деңгейі сұрақтардың жалпы санынан дұрыс жауаптардың кемінде 70% құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу нәтижелерін есептеу Тестілеу операторының пайдаланылатын компьютерлік бағдарламасының көмегімен автоматты түрде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3271,336 +2637,418 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Практикалық дағдылардың тиісті деңгейін тексеруге тестілеуден өтудің шекті деңгейі ситуациялық жағдайдағы сұрақтардың жалпы санынан дұрыс жауаптардың 70 % құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу нәтижелерін есептеу Тестілеу операторының пайдаланылатын компьютерлік бағдарламасының көмегімен автоматты түрде компьютерлік бағдарламамен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="25"/>
+    <w:bookmarkStart w:name="z206" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Сараптамалық мамандықтардың атауы, бірлестігі не бөлінуі өзгерген кезде біліктілік куәлігі көрсетілетін қызметті алушының заңнаманы білуге арналған тестілеуден және практикалық дағдылардың тиісті деңгейін тексеруден өтпей беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-1-тармақпен толықтырылды – ҚР Әділет министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 549</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. ССО 2 (екі) жұмыс күні ішінде біліктілік куәлігін ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ССО біліктілік куәлігіне - 1 (бір) жұмыс күні ішінде қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біліктілік куәлігі көрсетілетін қызметті алушыға портал арқылы – көрсетілетін қызметті алушының "жеке кабинетінде" осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті берушінің ЭЦҚ қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="26"/>
+    <w:bookmarkStart w:name="z185" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тестілеуден өтпеген көрсетілетін қызметті алушы оны өткен күннен бастап үш айдан кем емес қайта тестілеуге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z186" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z186" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Дәлелді себептермен (ауру, жақын туысының қайтыс болуы және еңсерілмейтін күш мән-жайлары) тестілеуден өтпеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған кезде ССО белгілеген басқа күні тестілеуден өтуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өтініш тестілеуді өткізіп алған күннен бастап 5 жұмыс күнінен кешіктірілмей берілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеуге дәлелді себепсіз келмеген көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тартылады. Бұл жағдайда көрсетілетін қызметті алушы біліктілікті беру туралы өтінішті қайта береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="28"/>
+    <w:bookmarkStart w:name="z187" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті алушы Қазақстан Республикасының сот-сараптама қызметі саласындағы заңнамасына білімін тексеру мақсатында сынақ тестілеуінен өтуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сынақ тестілеуінің нәтижелері сот сарапшысының біліктілігін беру/бермеу туралы дәлелді шешім шығаруға негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="29"/>
+    <w:bookmarkStart w:name="z188" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Емтихандар өткізу барысында туындайтын даулар Апелляциялық комиссияда не сотта қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z189" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z189" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Апелляциялық рәсім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z190" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z190" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті алушылар тестілеу нәтижелеріне қанағаттанбаған жағдайда апелляциялық комиссияға апелляция беруге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z191" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z191" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті алушы ССО-ға апелляцияға өтінішті еркін нысанда береді. Апелляцияға өтінішті көрсетілетін қызметті алушы тестілеуден өткеннен кейін екі жұмыс күні ішінде қабылдана және апелляциялық комиссия отырыста қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссияның отырысы қажеттілігіне қарай келіп түскен өтініштердің санына байланысты өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="33"/>
+    <w:bookmarkStart w:name="z192" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Апелляцияға өтініш көрсетілетін қызметті алушыдан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нақты сұрақтардың дұрыстығына (тестілеу бойынша);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3611,200 +3059,200 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық ақауларға сілтеме жасай отырып тестілеу нәтижелеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тестілеу ережелерін бұзу туралы актіге шағымданған жағдайларда қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="34"/>
+    <w:bookmarkStart w:name="z193" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының көпшілік даусымен қабылданады. Апелляциялық комиссияның шешімдері осы отырысқа қатысқан апелляциялық комиссияның барлық мүшелері қол қоюға тиіс хаттамалармен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссияның шешімі мүшелердің жалпы санының 2/3 (үштен екісі) болған кезде заңды болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссия кемінде бес мүшеден, соның ішінде төрағадан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="35"/>
+    <w:bookmarkStart w:name="z194" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Апелляцияға алынған өтінішті қарау нәтижелері бойынша апелляциялық комиссия апелляция түскен күннен бастап 1 (бір) күн ішінде екі шешімнің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) апелляцияны қанағаттандырмай қалдыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының апелляциясын қанағаттандыру және оны тестілеуді қайта тапсыруға жіберу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="36"/>
+    <w:bookmarkStart w:name="z195" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымдық тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z196" w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z196" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым ССО-ға және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3815,246 +3263,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ССО, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, ССО шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам егер ол шағымда көрсетілген талаптарды толық қанағаттандыратын шешімді өзге әкімшілік әрекетті 3 (үш) жұмыс күні ішінде қабылдаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="38"/>
+    <w:bookmarkStart w:name="z197" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. ССО-ға келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының 2-тармағына сәйкес оның тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z198" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z198" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік көрсетілетін қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z199" w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z199" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Қазақстан Республикасының заңдарында өзгеше көзделмесе, ҚР ӘППК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4088,126 +3420,210 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысы біліктілігін</w:t>
+              <w:t>Сот сарапшысының біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="41"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z201" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сот сарапшысының біліктілігін беру" мемлекеттік қызмет көрсетудің негізгі талаптарының тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4229,88 +3645,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Көрсетілетін қызметті берушінің атауы </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+Сот сарапшысының біліктілігін беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4343,87 +3759,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтердің тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-www.egov.kz, www.elicense.kz "электрондық үкімет" веб - порталы </w:t>
+              <w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4455,88 +3871,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік көрсетілетін қызметтерді көрсету мерзімі </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4569,87 +3985,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нысаны</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)</w:t>
+www.​egov.​kz, www.​eli​cens​e.​kz "цифрлық үкімет" веб - порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4682,105 +4098,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижелері</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4813,87 +4211,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
+электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4926,105 +4324,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
-[...17 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
+сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5057,123 +4455,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті көрсету үшін көрсетілетін қызметті алушыдан қажетті мәліметтер тізбесі</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
-[...35 lines deleted...]
-3) мүгедектік туралы анықтама</w:t>
+мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5206,161 +4568,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілген қызмет алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5393,86 +4699,422 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан қажетті мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Көрсетілетін қызметті беруші жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді, мүгедектік туралы анықтаманы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілілетін қызметті алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5483,162 +5125,56 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқасы қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 77</w:t>
+4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.​energo.​gov.​kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5672,126 +5208,210 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысы біліктілігін</w:t>
+              <w:t>Сот сарапшысының біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="42"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z203" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілікті беру" мемлекеттік қызмет көрсетудің негізгі талаптарының тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5813,88 +5433,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Көрсетілетін қызметті берушінің атауы </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілікті беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5927,87 +5547,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтердің тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-www.egov.kz, www.elicense.kz "электрондық үкімет" веб - порталы </w:t>
+              <w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6040,87 +5660,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік көрсетілетін қызметтерді көрсету мерзімі </w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6153,87 +5773,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нысаны</w:t>
+Мемлекеттік көрсетілетін қызметтердің және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)</w:t>
+www.egov.kz, www.elicense.kz "цифрлық үкімет" веб - порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6266,105 +5886,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету нәтижелері</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6397,87 +5999,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
+электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6510,105 +6112,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
-[...17 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
+сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6641,123 +6243,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті көрсету үшін көрсетілетін қызметті алушыдан қажетті мәліметтер тізбесі</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
-[...35 lines deleted...]
-3) мүгедектік туралы анықтама</w:t>
+мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6790,161 +6356,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұма аралығында жұмыс уақыты сағат 8:00-ден 17:30-ға дейін, сағат 12:00-ден 13:30-ға дейін түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6977,87 +6507,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, оның ішінде электрондық нысан түріндегі қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан қажетті мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Көрсетілетін қызметті беруші жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді, мүгедектік туралы анықтаманы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілетін қызметті алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы цифрлықнысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7286,68 +7134,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="43"/>
+    <w:bookmarkStart w:name="z205" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден мені келесі сараптамалық мамандықтар бойынша сот сарапшысы біліктілігін беруге жіберуіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7998,188 +7846,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 335 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="44"/>
+    <w:bookmarkStart w:name="z161" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z150" w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z150" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысы біліктілігін беру үшін біліктілік емтихандарын қабылдау қағидасын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 120 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10491 тіркелген, 2015 жылғы 27 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z151" w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z151" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысы біліктілігін беру үшін біліктілік емтихандарын қабылдау қағидасын бекіту туралы" Қазақстан Республикасы Әділет Министрінің 2015 жылғы 27 ақпандағы № 120 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 2 қазандағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12284 тіркелген, 2015 жылғы 13 қарашада "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z152" w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z152" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сот сараптамасының белгiлi бiр түрiн жүргiзу құқығына сот сарапшысы бiлiктiлiгiн беру үшiн бiлiктiлiк емтихандарын қабылдау қағидасын бекiту туралы" Қазақстан Республикасы Әдiлет министрiнiң 2015 жылғы 27 ақпандағы № 120 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 31 мамырдағы № 376 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13858 тіркелген, 2016 жылғы 13 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>