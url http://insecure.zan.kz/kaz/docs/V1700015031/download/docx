--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae4fc5b" w14:textId="ae4fc5b">
+    <w:p w14:paraId="c3e13f9" w14:textId="c3e13f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1243,51 +1243,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мына негізгі ұғымдар қарастырылған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z166" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Бiрыңғай байланыс орталығы (бұдан әрі – байланыс орталығы) – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға цифрлық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      1) Бірыңғай байланыс орталығы (бұдан әрі – байланыс орталығы) – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетілетін қызметті алушыларға мемлекеттік және өзге де қызметтер көрсету мәселелері бойынша ақпарат беру, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөніндегі ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z167" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушы - сот-сараптама қызметімен айналысуға және сот сарапшысы біліктілігін алуға үміткер жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z168" w:id="15"/>
     <w:p>
@@ -1363,71 +1363,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тестілеу операторы (бұдан әрі – Оператор) – мемлекеттік қызмет персоналы бойынша бірыңғай цифрлық деректер базасының (цифрлық жүйенің) тестілеу рәсімдерін және үздіксіз жұмыс істеуін техникалық қамтамасыз ету жөніндегі оператор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z172" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбамен құрылған және электрондық құжаттың түпнұсқалығын, оның тиесілігін және мазмұнның өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z173" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) "цифрлық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нұсқада көрсетілетін мемлекеттік қызметтерге, табиғи монополия субъектілерінің желілеріне қосудың техникалық шарттарын беру қызметтерге және квазимемлекеттік сектор субъектілері қызметтеріне қолжетімділіктің бірыңғай терезесін білдіретін цифрлық жүйе.</w:t>
+      8) "цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал)– мемлекеттік органдар және мемлекеттік қызметтер көрсетуге қатысатын өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, нормативтік құқықтық базағаны қоса алғанда, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1452,51 +1452,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z174" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1742,127 +1762,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сот сарапшысы біліктілігін беруге жататын адамдардың тізімін ССО қалыптастырады және оны Операторға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z179" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар осы Қағидаларға 1, 2-қосымшаларға сәйкес 1, 2 Тізбесінде (бұдан әрі -1,2 Тізбе) баяндалған.</w:t>
+        <w:t xml:space="preserve">
+      7. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар осы Қағидаларға 1 және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 1 және 2-тізбелерде (бұдан әрі – 1 және 2-тізбелер) баяндалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілген қызметті алушы тестілеуді тапсырғанға дейін 3 (үш) жұмыс күні бұрын ССО-ға портал арқылы осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтініштер жібереді.</w:t>
+      Көрсетілетін қызметті алушы тестілеу тапсыруға дейін 3 (үш) жұмыс күні бұрын Портал арқылы ССО-ға осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтініш жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрестілетін қызметті алушы, Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" Заңының </w:t>
+      Көрсетілетін қызметті алушы "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға және өңдеуге келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік көрсетілетін қызметті көрсетудің жалпы мерзімі 7 (жеті) жұмыс күнін құрайды.</w:t>
+      Мемлекеттік қызмет көрсетудің жалпы мерзімі 7 (жеті) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ССО өтініш түскен сәттен бастап 1 (бір) жұмыс күні ішінде оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1872,305 +1912,243 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ССО құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді ССО "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді ССО тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, 1, 2 Тізбеге сәйкес құжаттар топтамасы толық емес ұсынылған жағдайларда ССО өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте ССО мемлекеттік қызмет көрсету мерзімін 2 (екі) жұмыс күніне тоқтата тұрады және көрсетілетін қызметті алушыға осы Қағидаларға 4-қосымшаға сәйкес мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алуға көрсетілетін қызметті алушы алғаш жүгінген күн өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін жойылмаған жағдайда ССО осы Қағидаларға 5-қосымшаға сәйкес мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартуға негіздер болмаған жағдайда көрсетілетін қызметті алушыға оның абоненттік нөміріне қысқа мәтіндік хабарлама жіберу арқылы немесе Портал арқылы "жеке кабинетіне" тестілеу өтетін орын, күн, уақыт және оны өткізу тәртібі туралы хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 30.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 404</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 862</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z180" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2637,70 +2615,188 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Практикалық дағдылардың тиісті деңгейін тексеруге тестілеуден өтудің шекті деңгейі ситуациялық жағдайдағы сұрақтардың жалпы санынан дұрыс жауаптардың 70 % құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу нәтижелерін есептеу Тестілеу операторының пайдаланылатын компьютерлік бағдарламасының көмегімен автоматты түрде компьютерлік бағдарламамен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="31"/>
+    <w:bookmarkStart w:name="z184" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ССО 2 (екі) жұмыс күні ішінде біліктілік куәлігін ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССО біліктілік куәлігіне 1 (бір) жұмыс күні ішінде қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік куәлігі көрсетілетін қызметті алушыға Портал арқылы – көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің ЭЦҚ-сымен қол қойылған электрондық құжат нысанында осы Қағидаларға 6-қосымшаға сәйкес жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Сараптамалық мамандықтардың атауы, бірлестігі не бөлінуі өзгерген кезде біліктілік куәлігі көрсетілетін қызметті алушының заңнаманы білуге арналған тестілеуден және практикалық дағдылардың тиісті деңгейін тексеруден өтпей беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2717,106 +2813,50 @@
         <w:t>№ 549</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...54 lines deleted...]
-      Біліктілік куәлігі көрсетілетін қызметті алушыға портал арқылы – көрсетілетін қызметті алушының "жеке кабинетінде" осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті берушінің ЭЦҚ қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z185" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тестілеуден өтпеген көрсетілетін қызметті алушы оны өткен күннен бастап үш айдан кем емес қайта тестілеуге жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z186" w:id="34"/>
     <w:p>
       <w:pPr>
@@ -3420,142 +3460,120 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысының біліктілігін</w:t>
+              <w:t>Сот сарапшысы біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 404</w:t>
+        <w:t>№ 862</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3569,51 +3587,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Сот сарапшысының біліктілігін беру" мемлекеттік қызмет көрсетудің негізгі талаптарының тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сот сарапшысы біліктілігін беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3682,51 +3710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сот сарапшысының біліктілігін беру</w:t>
+Сот сарапшысы біліктілігін беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3795,51 +3823,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3985,87 +4013,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.​egov.​kz, www.​eli​cens​e.​kz "цифрлық үкімет" веб - порталы</w:t>
+www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4098,87 +4126,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні.</w:t>
+7 (жеті) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4211,51 +4239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4324,105 +4352,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету нәтижелері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не Қазақстан Республикасының заңнамасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4455,87 +4465,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
+мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4603,70 +4613,146 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сай дүйсенбіден жұмаға дейін сағат 8:00-ден 17:30-ға дейін, түскі үзіліс сағат 12:00-ден 13:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті алуға өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен басталады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестілеу өткізілетін орындардың мекенжайлары ССО жіберетін хабарламаларда көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4699,105 +4785,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан қажетті мәліметтер тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
-[...17 lines deleted...]
-2) Көрсетілетін қызметті беруші жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді, мүгедектік туралы анықтаманы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық ақпараттық жүйелерден алады.</w:t>
+1)осы Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)жеке басты куәландыратын құжат туралы мәліметтерді, жеке тұлғаның мүгедектігі туралы анықтаманы көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4830,161 +4916,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілілетін қызметті алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
-[...35 lines deleted...]
-3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылуы;</w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+3) көрсетілетін қызметті алушының "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге берілетін келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5017,159 +5103,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
-[...53 lines deleted...]
-4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.​energo.​gov.​kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 7777</w:t>
+1) көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы Порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретін адамдарға арналған нұсқа қолжетімді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www.adilet.gov.kz интернет-ресурсындағы "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5208,142 +5276,120 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сот сарапшысының біліктілігін</w:t>
+              <w:t>Сот сарапшысы біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 404</w:t>
+        <w:t>№ 862</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5357,51 +5403,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілікті беру" мемлекеттік қызмет көрсетудің негізгі талаптарының тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілік беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5470,51 +5526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілікті беру</w:t>
+Сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамалардың белгілі бір түрін жүргізу құқығына біліктілік беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5583,51 +5639,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" Республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5659,52 +5715,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса) </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5773,87 +5829,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтердің және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.egov.kz, www.elicense.kz "цифрлық үкімет" веб - порталы</w:t>
+www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5886,87 +5942,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні.</w:t>
+7 (жеті) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5999,51 +6055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6112,105 +6168,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету нәтижелері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не негіздемелер бойынша мемлекеттік көрсетілетін қызметтерді көрсетуден дәлелді бас тарту</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі не Қазақстан Республикасының заңнамасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6243,87 +6281,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік көрсетілетін қызметтер жеке тұлғаларға тегін көрсетіледі</w:t>
+мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6392,89 +6430,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек </w:t>
-[...37 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Тестілеуді өткізу орындарының мекенжайлары ССО жіберген хабарламаларда көрсетілген</w:t>
+1)көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сай дүйсенбіден жұмаға дейін сағат 8:00-ден 17:30-ға дейін, түскі үзіліс сағат 12:00-ден 13:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті алуға өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен басталады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестілеу өткізілетін орындардың мекенжайлары ССО жіберетін хабарламаларда көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6507,105 +6601,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан қажетті мәліметтер тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш.</w:t>
-[...17 lines deleted...]
-2) Көрсетілетін қызметті беруші жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді, мүгедектік туралы анықтаманы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық ақпараттық жүйелерден алады.</w:t>
+1)осы Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)жеке басты куәландыратын құжат туралы мәліметтерді, жеке тұлғаның мүгедектігі туралы анықтаманы көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6638,161 +6732,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметтерді және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметтерді алу үшін көрсетілетін қызметті алушы ұсынған мәліметтердің дұрыс еместігі анықталғанда;</w:t>
-[...35 lines deleted...]
-3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылуы;</w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған деректердің (мәліметтердің) Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+3) көрсетілетін қызметті алушының "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге берілетін келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6825,141 +6919,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметтерді портал арқылы цифрлықнысанда алу мүмкіндігі бар.</w:t>
-[...53 lines deleted...]
-4. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.energo.gov.kz. интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша бірыңғай байланыс орталығының нөмірі: 1414, 8 800 080 77 77</w:t>
+1) көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы Порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретін адамдарға арналған нұсқа қолжетімді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www.adilet.gov.kz интернет-ресурсындағы "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7134,68 +7228,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="50"/>
+    <w:bookmarkStart w:name="z205" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден мені келесі сараптамалық мамандықтар бойынша сот сарапшысы біліктілігін беруге жіберуіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7350,409 +7444,609 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сот сарапшысы біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру үшін емтихандарды</w:t>
-[...12 lines deleted...]
-              <w:t>қабылдау қағидаларына</w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...257 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі (сот сарапшысы біліктілігін беру туралы) _________________________________________________________ берілген (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
-[...53 lines deleted...]
-      [Қол қоюшының лауазымы] [қол қоюшының тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету процесін тоқтата тұру туралы ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" ________ № ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің мемлекеттік көрсетілетін қызметті алуға берген өтінішіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                             (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" ________ № ________ болып тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатыла тұрды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) не заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтары құқық мирасқорлығына жол беретін болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азамат Қазақстан Республикасының Заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызметті көрсету мүмкін болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: 20__ жылғы "__" ________ дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (бар болса): _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7788,300 +8082,1128 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Сот сарапшысы біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әділет министрінің</w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2017 жылғы 30 наурыздағы</w:t>
-[...25 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="51"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елтаңба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканское государственное казенное предприятие "Центр судебных экспертиз Министерства юстиции Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Уәжді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны Сіздің (өтінім берілген күн) жылғы № (өтінім нөмірі) өтінішіңізді қарап, мынаны хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының лауазымы] [қол қоюшының тегі, аты, әкесінің аты (бар болса)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31.08.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сот сарапшысы біліктілігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елтаңба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканское государственное казенное предприятие "Центр судебных экспертиз Министерства юстиции Республики Казахстан" Никад №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысының біліктілік куәлігі (сот сарапшысы біліктілігін беру туралы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 6-қосымшамен толықтырылды - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілді _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                (тегі, аты, әкесінің аты (бар болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының лауазымы] [қол қоюшының тегі, аты, әкесінің аты (бар болса)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2017 жылғы 30 наурыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 335 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z161" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z150" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z150" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысы біліктілігін беру үшін біліктілік емтихандарын қабылдау қағидасын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 ақпандағы № 120 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10491 тіркелген, 2015 жылғы 27 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z151" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z151" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сот сараптамасының белгілі бір түрін жүргізу құқығына сот сарапшысы біліктілігін беру үшін біліктілік емтихандарын қабылдау қағидасын бекіту туралы" Қазақстан Республикасы Әділет Министрінің 2015 жылғы 27 ақпандағы № 120 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 2 қазандағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12284 тіркелген, 2015 жылғы 13 қарашада "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z152" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z152" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сот сараптамасының белгiлi бiр түрiн жүргiзу құқығына сот сарапшысы бiлiктiлiгiн беру үшiн бiлiктiлiк емтихандарын қабылдау қағидасын бекiту туралы" Қазақстан Республикасы Әдiлет министрiнiң 2015 жылғы 27 ақпандағы № 120 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 31 мамырдағы № 376 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13858 тіркелген, 2016 жылғы 13 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8407,31 +9529,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>