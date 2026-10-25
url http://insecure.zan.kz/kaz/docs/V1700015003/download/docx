--- v0 (2025-11-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="420a2ce" w14:textId="420a2ce">
+    <w:p w14:paraId="c00dc14" w14:textId="c00dc14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сот сарапшыларының біліктілік даярлығы қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2017 жылғы 31 наурыздағы № 342 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 11 сәуірде № 15003 болып тіркелді. Күші жойылды - Қазақстан Республикасы Әділет министрінің 2026 жылғы 21 қыркүйектегі № 932 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 932</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2017 жылғы 10 ақпандағы "Сот-сараптамасы қызметі туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -272,51 +350,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Әділет министрінің 2010 жылғы 20 сәуірдегі № 122 бұйрығына өзгерістер енгізу туралы" "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары органына алғаш жұмысқа қабылданған тұлғалардың арнайы кәсіби дайындықтан өту Қағидасын бекіту туралы” (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8727 тіркелген, 2013 жылғы 20 қарашадағы № 319 (27593) "Казахстанская правда" газетінде жарияланған) бұйрықтарының күші жойылды деп саналсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қазақстан Республикасы Әділет министрлігінің сараптама қызметін ұйымдастыру жөніндегі департаменті:</w:t>
+      3. Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
@@ -336,50 +414,112 @@
         <w:t>
        2) осы бұйрықты мемлекеттік тіркелген күнінен бастап Қазақстан Республикасының Әділет министрлігінде күнтізбелік он күн ішінде осы бұйрықтың көшірмелерін Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкіне орналастыру үшін шаруашылық жүргізу құқығындағы “Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы” Республикалық мемлекеттік кәсіпорынына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Осы бұйрықтың Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Әділет министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 549</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -388,127 +528,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әділет министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -743,54 +895,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы сот сарапшыларының біліктілік даярлығы туралы қағидасы (бұдан әрі - Қағида) "Қазақстан Республикасы Әділет министрлігінің Сот сараптамалары орталығы" республикалық мемлекеттік қазыналық кәсіпорны (бұдан әрі - Орталық) – сот сараптамалар органына алғаш сарапшы ретінде жұмысқа қабылданатын қызметкердің және сот-сараптама қызметімен айналысуға арналған лицензия алуға үміткер адамдардың (бұдан әрі – үміткерлер) біліктілік даярлығын ұйымдастырудың бірыңғай тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қағида сот сарапшысы біліктілігін алу үшін біліктілік емтиханын тапсыруға оның рұқсат алу мақсатында сот-сараптама мамандығын игеру бойынша жоғарғы білімі бар үміткерді тиімді даярлауды ұйымдастыруға бағытталған.</w:t>
+      2. Қағидалар кейіннен сот сарапшысы біліктілігін беру үшін игерілетін сот-сараптама мамандығы бойынша жоғары білімі бар үміткерді даярлауды тиімді ұйымдастыруға бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Әділет министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 549</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Біліктілік даярлығын ұйымдастыру Орталыққа жүктеледі, ол сараптама мамандығы бойынша тиісті жұмыс тәжірибесі бар даярлау басшысын анықтайды, оның қорытындысы бойынша есепті бекітеді, біліктілік даярлығы барысы бойынша бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -803,54 +1017,188 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Үміткерлердің біліктілік даярлықтан өтуін қамтамасыз ету, сараптама мамандығын жетік игеру үшін оған қажетті жағдайларды жасауды Орталық жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Үміткерлерді біліктілік даярлау мерзімі сараптамалық мамандығына байланысты, негізгі даярлық деңгейіне, сондай-ақ, тиісті білім саласында үміткердің жұмыс өтілі Орталықтың келісімі бойынша алты айдан бір жыл шегінде біліктілік даярлау басшысы белгілейді.</w:t>
+      5. Үміткердің біліктілік даярлығының мерзімін игерілген сот-сараптама мамандығына, базалық даярлық деңгейіне, тиісті сараптама мамандығының болуына, сондай-ақ үміткердің тиісті білім саласында жұмыс тәжірибесіне байланысты Орталықтың келісімі бойынша үш айдан бір жылға дейін құрайды және біліктілік даярлығының басшысы белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үміткердің құжаттарын қарауды және біліктілік даярлығының мерзімін келісуді Орталық олар келіп түскен күннен бастап бес жұмыс күнінен аспайтын мерзімде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік даярлығының мерзімін айқындау кезінде үміткердің игерілетін мамандық бойынша жұмыс өтілі, кәсіптік даярлық деңгейі, практикалық тәжірибесінің болуы, сондай-ақ сот сараптамасының белгілі бір түрі шеңберінде тиісті сараптама мамандығының болуы ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрын сот сараптамасы органында жүргізілмеген сот сараптамасының жаңа түрін енгізу кезінде үміткерді біліктілік даярлау тиісті объектілерді немесе заттарды зерттеу саласында қажетті материалдық-техникалық базасы мен құзыреті бар сыртқы ұйымдарда (жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында, ғылыми-зерттеу институттарында, ғылыми-техникалық орталықтарда және өзге де ұйымдарда) не сараптаманың осы түрін жүргізу тәжірибесі бар сот-сараптама органдарында не осындай ұйымдар мен мекемелердің қызметкерлерін тарта отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыртқы ұйымдарда біліктілік даярлығының мерзімі бір айдан кем емес мерзімде белгіленеді. Біліктілік даярлығы нәтижелері бойынша зерттеу әдістемелерін игеруді және жұмыстың практикалық дағдыларын игеруді растайтын құжат (сертификат, куәлік) ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Әділет министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 549</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Біліктілік даярлық мазмұны тиісті сараптама мамандығы бойынша типтік біліктілік даярлық бағдарламасымен анықталады (бұдан әрі - БДБ), оны Орталық құрастырады және бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1228,55 +1576,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1606,35 +1976,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>