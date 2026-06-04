--- v0 (2025-11-22)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9666624" w14:textId="9666624">
+    <w:p w14:paraId="bc26100" w14:textId="bc26100">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5-т. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -379,127 +383,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізілетін Тізбенің 7-тармағын қоспағанда, алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -853,134 +869,138 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер енгізілетін Қазақстан Республикасының банк қызметі мәселелері бойынша нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 114</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z168" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Депозиттерге міндетті кепілдік беру жүйесіне өтуге қосылу шартына екінші деңгейдегі банктердің қосылуы жөніндегі өтініш нысанын бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2006 жылғы 23 қыркүйектегі № 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1153,3332 +1173,1436 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3-қосымшаға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Екінші деңгейдегі банктердің бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздар мен туынды қаржы құралдары базалық активтерінің тізбесін және оларды сатып алу тәртібін, сондай-ақ қайталама нарықта мемлекеттік бағалы қағаздармен және мемлекеттік емес бағалы қағаздармен, ұйымдаспаған бағалы қағаздар нарығында туынды қаржы құралдарымен мәмілелер жасау жағдайларын белгілеу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 16 шілдедегі № 210 </w:t>
+      7. "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, қайтарып алу қағидаларын және көрсетілген келісім алу үшін ұсынылатын құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4892 тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 тіркелген, 2012 жылғы 19 маусымда "Егемен Қазақстан" газетінде № 330-335 (27409) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z214" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырыбы мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z215" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-1-тармақ </w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="17"/>
+        <w:t xml:space="preserve">1-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2-1. Екінші деңгейдегі банктер жүргізуін орталық депозитарий жүзеге асыратын ұйымдастырылмаған нарықта жасалған туынды қаржы құралдарымен мәмілелер тізіліміне (бұдан әрі – тізілім) енгізу үшін Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12957 тіркелген, "Орталық депозитарий қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 19 желтоқсандағы № 254 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="18"/>
+      "1. Қоса беріліп отырған Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидалары және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z218" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Ислам банкін таңдау және оған таратылатын ислам банкінің инвестициялық депозит туралы шарты бойынша тартылған ақша есебінен сатып алынған мүлігі мен инвестициялық депозиттері бойынша міндеттемелерін беру ережесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 27 наурыздағы № 51 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="19"/>
+      көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, қайтарып алу қағидаларында және көрсетілген келісім алу үшін ұсынылатын құжаттарға қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z219" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z220" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидалары және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптар";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-тармақ </w:t>
+        <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="21"/>
-[...55 lines deleted...]
-      тақырыбы мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
+    <w:bookmarkStart w:name="z222" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидалары және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптар (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы (бұдан әрі – Банктер туралы заң), "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы (бұдан әрі – Сақтандыру туралы заң), "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі (бұдан әрі – Бағалы қағаздар нарығы туралы заң), "Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының заңдарына сәйкес әзірленген және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы (бұдан әрі – қаржы ұйымының ірі қатысушысы және (немесе) банк холдингі және (немесе) сақтандыру холдингі) мәртебесін иеленуге келісім беру, оны кері қайтарып алу тәртібін және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды белгілейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z184" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-тармақ </w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="25"/>
+        <w:t xml:space="preserve">3-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Қағидалар "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағына сәйкес әзірленді және ислам банкін таңдау және оған инвестициялық депозит туралы шарт бойынша тартылған ақша және таратылатын ислам банкінің инвестициялық депозиттері бойынша міндеттемелер есебінен сатып алынған мүлікті беру тәртібін айқындайды.";</w:t>
+      "3. Жеке немесе заңды тұлға қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметтерді, заңды мекенжайы (тұрғылықты жері), қаржы ұйымының сатып алынатын акцияларының саны, олардың құны, қаржы ұйымының сатып алуы болжанып отырған акциялары санының банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының тиісінше орналастырылған (артықшылықты және сатып алынғандарын шегергенде) акцияларының санына және (немесе) дауыс беруші акцияларының санына пайыздық арақатынасы туралы мәліметтерді көрсетіп, сондай-ақ ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын дербес деректер мен мәліметтерді жинауға және өңдеуге келісім бере отырып, қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы (бұдан әрі – өтініш беруші) мәртебесін иеленуге еркін нысанда жасалған өтінішті береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z225" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңды тұлға банк холдингінің және (немесе) сақтандыру холдингінің мәртебесін иеленген жағдайда, заңды тұлға Банктер туралы заңда және Сақтандыру туралы заңда көзделген тәртіппен бірмезгілде банктің және (немесе) банк холдингінің және (немесе) сақтандыру холдингінің еншілес ұйымды құруға (иеленуге) рұқсат алуға немесе банктің және (немесе) банк холдингінің ұйымның және (немесе) сақтандыру холдингінің жарғылық капиталына қомақты қатысуына рұқсат алуға өтініш береді."; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақта</w:t>
-[...28 lines deleted...]
-      бірінші абзац мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
+        <w:t xml:space="preserve">5-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қаржы ұйымының қаржылық жағдайының ықтимал нашарлауы жағдайында қаржы ұйымының қайта капиталдандыру жоспарында мынадай ақпарат болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z189" w:id="27"/>
-[...15 lines deleted...]
-      "2. Қағидаларды қолдану мақсатында мына ұғымдар қолданылады:";</w:t>
+    <w:bookmarkStart w:name="z228" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымының ағымдағы ахуалын бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z229" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің қаржылық жағдайының ықтимал нашарлауының есебі және нашарлауға әсер ететін өлшемшарттар (пруденциялық нормативтердің өзгеру серпіні, қаржы ұйымының меншікті капиталы мөлшерінің өзгеруі, қаржы ұйымының қаржылық және басқа да көрсеткіштерінің нашарлау жағына қарай өзгеруі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z230" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымының меншікті капиталын пруденциялық нормативтер және басқа да сақталуы міндетті нормалар мен лимиттер, қосымша кірістер алу жөніндегі іс-шаралар және басқа да іс-шаралар орындалатын шамаға дейін қалпына келтіруге бағытталған қаржы ұйымының қаржылық жағдайын сауықтыру жөніндегі іс-шараларды (ақша салынымының сомасын және дереккөздерін көрсете отырып) жан-жақты сипаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z231" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымының қаржылық жағдайын сауықтыру жөніндегі іс-шараларды орындаудың күнтізбелік мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z232" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сауықтыру іс-шараларының болжанатын экономикалық әсері (пруденциялық нормативтердің өзгеру серпіні, қаржы ұйымының меншікті капиталы мөлшерінің өзгеруі, қаржы ұйымының қаржылық және басқа да көрсеткіштерінің өзгеруі).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7) тармақша </w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        <w:t xml:space="preserve">14-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. Уәкілетті орган қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы мәртебесін алу үшін берілген өтініш бойынша шешімді өтінішті бергеннен кейін 3 (үш) ай ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z235" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттарға ескертулер болған кезде уәкілетті орган жеке немесе заңды тұлғаға пошта, факсимильді байланыс және (немесе) электрондық пошта арқылы ескертулерді және оларды жою мерзімін көрсете отырып, хат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z236" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке немесе заңды тұлға ескертулерді жояды және келетін пысықталған (түзетілген) құжаттарды жіберілген жазбаша хабарламада уәкілетті орган белгілеген мерзімде ұсынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8) тармақша </w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve">3-тараудың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Қаржы ұйымының ірі қатысушысы мәртебесін, банк холдингі және (немесе) сақтандыру холдингі мәртебесін иеленуге уәкілетті органның берген келісімін кері қайтарып алу тәртібі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-тармақ </w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+        <w:t xml:space="preserve">21-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлегі мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. Уәкілетті орган қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы мәртебесін иеленуге берген келісімін Банктер туралы заңның 17-1-бабында, Сақтандыру қызметі туралы заңның 26-бабында, Бағалы қағаздар нарығы туралы заңның 72-1-бабында көрсетілген негіздемелер бойынша кері қайтарып алады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-тармақ </w:t>
-[...111 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қосымшалар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қосымшаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...163 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...1988 lines deleted...]
-        <w:t xml:space="preserve"> жоғарғы оң жақ бұрышындағы мәтін мемлекеттік тілде мынадай редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4514,1297 +2638,159 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Екінші деңгейдегі банктердің</w:t>
+              <w:t>Өзгерістер енгізілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>олармен ерекше қатынастар</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арқылы байланысты</w:t>
+              <w:t>банк қызметі мәселелері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұлғаларға және заңды</w:t>
+              <w:t>бойынша нормативтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұлғаларға</w:t>
+              <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Қазақстан Республикасының</w:t>
-[...77 lines deleted...]
-              <w:t>қосымша".</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="76"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. "Банк активтерінің және міндеттемелерінің бір бөлігін не толық мөлшерде басқа банкке (банктерге) бірмезгілде беру жөніндегі операцияны, оның ішінде бас банк пен оған қатысты қайта құрылымдау жүргізілген еншілес банк арасында активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларын, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 8 мамырдағы № 77 </w:t>
-[...1080 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5903,51 +2889,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6089,92 +3075,1347 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы нарығын және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы ұйымдарын реттеу мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қадағалау агенттігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2006 жылғы 23 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 216 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(депозиттерге міндетті кепілдік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруді жүзеге асыратын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні 20__ жылғы "____"__________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z391" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банк ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.11.2019 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      (бұдан әрі - Банк) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________ негізінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жарғы, бұйрық, сенімхат немесе өзге құжаттың)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іс-әрекет ететін, ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________ атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, тегі, аты және әкесінің аты (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депозиттерге міндетті кепілдік беру жүйесіне кіру үшін банктің қосылу шартына қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті орган берген депозиттерді қабылдау, жеке тұлғалардың банктік шоттарын ашу және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізу бойынша операцияны қоса алғанда, банктік операцияларды жүргізуге арналған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы "____"_____________ лицензияны 20____ жылғы "____"________ алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк "Қазақстан Республикасының екінші деңгейдегі банктерінде орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депозиттерге міндетті кепілдік беру туралы" 2006 жылғы 7 шілдедегі Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасының Заңында және қосылу шартында көзделген қатысушы банктің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттемелерін өзіне қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк деректемелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықтамаға сәйкес банктің қазақ және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тілдеріндегі атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы анықтаманың куәліктің берілген күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нақты мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының Ұлттық Банкіндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      корреспонденттік шоттың нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктік сәйкестендіру коды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші басшы ______________________________________ ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (тегі, аты және әкесінің аты (ол бар болса))            (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6275,51 +4516,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6340,142 +4581,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Банктің, банк холдингінің ірі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы нарығын және</w:t>
+              <w:t>қатысушысы, сақтандыру (қайта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы ұйымдарын реттеу мен</w:t>
+              <w:t>сақтандыру) ұйымының,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қадағалау агенттігі</w:t>
+              <w:t>сақтандыру холдингінің ірі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басқармасының</w:t>
+              <w:t>қатысушысы, инвестициялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2006 жылғы 23 қыркүйектегі</w:t>
+              <w:t>портфельді басқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 216 қаулысына</w:t>
+              <w:t>ірі қатысушысы мәртебесін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>иеленуге келісім беру,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оны кері қайтарып алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына және көрсетілген</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісімді алу үшін табыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілетін құжаттарға қойылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6501,1121 +4807,4828 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z437" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш беруші заңды тұлғаның басшы қызметкері, өтініш беруші жеке тұлға туралы қысқаша деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қаржы ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі, аты және әкесінің аты (ол бар болса), жеке сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Азаматтығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жеке басын куәландыратын құжаттың атауы мен деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жұмыс орны (орындары), лауазымы (лауазымдары)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Пошталық мекен-жайы және (немесе) жұмысының орналасқан жері, байланыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жұбайы (зайыбы), жақын туыстары (ата-аналары, інілері (ағалары), әпа-сіңлілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қарындастары) балалары) және жегжаттары (жұбайының (зайыбының) ата-аналары, інілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ағалары), әпа-сіңлілері (қарындастары), балалары) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:t>____________________________</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты және әкесінің аты (ол бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туыстығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орны және лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарғылық капиталға қатысу сомасы/ атауларын көрсете отырып, заңды тұлғалардың сатып алынған акцияларының құны (мың теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тұлғаға тиесілі акциялар санының заңды тұлғаның дауыс беруші акцияларының жалпы санына арақатынасы немесе оның жарғылық капиталына қатысу үлесі (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:t>(депозиттерге міндетті кепілдік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке иелену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлесіп иелену</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:t>беруді жүзеге асыратын</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тікелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жанама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғаның атауы/жеке тұлғаның тегі, аты және әкесінің аты (ол бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...54 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күні 20__ жылғы "____"__________</w:t>
-[...37 lines deleted...]
-      Екінші деңгейдегі банк ______________________________________________________</w:t>
+      7. Білімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу орнының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түскен күні - аяқтаған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімі туралы дипломының деректемелері, біліктілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу орнының орналасқан жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Соңғы үш жылда біліктілікті арттыру бойынша семинарлардан, курстардан өткендігі туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өткізілген күні және орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификаттың деректемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Еңбек қызметі туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәртіптік жазалардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыстан шығу, лауазымынан босатылу себептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Өтініш беруші жеке тұлға немесе өтініш беруші заңды тұлғаның басшы қызметкері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұдан бұрын қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөніндегі уәкілетті орган қаржы ұйымын, холдингті консервациялау, акцияларын мәжбүрлеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алу, қаржы ұйымын лицензиядан айыру, сондай-ақ қаржы ұйымын мәжбүрлеп тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе оны Қазақстан Республикасының заңнамасында белгіленген тәртіпте банкрот деп тану</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы шешім қабылдағанға дейін 1 (бір) жыл бұрын аспайтын кезеңде қаржы ұйымының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банк немесе сақтандыру холдингінің) басшысы, басқару органының мүшесі, атқарушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органының басшысы, мүшесі (тіркеуші трансфер-агенттің атқарушы органының функциясын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке жүзеге асыратын адам және оның орынбасары), бас бухгалтері, заңды тұлғаның жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлға - ірі қатысушысы, ірі қатысушысының басшысы және (немесе) қаржы ұйымының (банк</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе сақтандыру холдингінің) басшы қызметкері болғандығы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (банктің толық атауы)</w:t>
+      (иә (жоқ), ұйымның атауы, лауазымы, жұмыс кезеңi көрсетiлсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтініш беруші жеке тұлға немесе өтініш беруші заңды тұлғаның басшы қызметкері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұдан бұрын қаржы ұйымының басшысы, басқару органының мүшесі, атқарушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органының басшысы, мүшесі, бас бухгалтері, қатарынан төрт және одан астам кезең ішінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығарылған эмиссиялық бағалы қағаздар бойынша купондық сыйақыны төлеу бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дефолтқа жеткізген не дефолтқа жеткізілген шығарылған эмиссиялық бағалы қағаздар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша купондық сыйақыны төлеу бойынша берешек сомасы купондық сыйақының төрт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еселік және (немесе) одан астам мөлшерін құрайтын не шығарылған эмиссиялық бағалы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қағаздар бойынша негізгі борышты төлеу бойынша дефолт мөлшері төлем жасау күніндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштен он мың есе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асатын соманы құрайтын эмитент – заңды тұлғаның – ірі қатысушысы (ірі акционердің) жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғасы, ірі қатысушысының (ірі акционердің) басшысы, басқару органының мүшесі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атқарушы органының басшысы, мүшесі, бас бухгалтері болғандығы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (иә (жоқ), ұйымның атауы, лауазымы, жұмыс кезеңi көрсетiлсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның қаржы ұйымдарында, банк және сақтандыру холдингтерінде,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (бұдан әрі - Банк) </w:t>
-[...287 lines deleted...]
-      Банк деректемелері:</w:t>
+       "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамында басшы қызметкер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лауазымына тағайындауға (сайлауға) келісімді қайтарып алу және басшы және өзге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкерді қызметтік мiндеттерiн орындаудан шеттетуі туралы деректердің болуы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы</w:t>
-[...16 lines deleted...]
-        <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анықтамаға сәйкес банктің қазақ және</w:t>
+      (иә (жоқ), ұйымның атауы, лауазымы, жұмыс кезеңi, тағайындауға (сайлауға) келісімді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайтарып алуға негіздері және осындай шешімді қабылдаған мемлекеттік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органның атауы көрсетiлсiн)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тағайындау (сайлау) күніне дейін 3 (үш) жыл ішінде сыбайлас жемқорлық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қылмысты жасағаны үшін жауапкершілікке не сыбайлас жемқорлық құқық бұзушылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасағаны үшін тәртіптік жауапкершілікке тартылды ма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орыс тілдеріндегі атауы)</w:t>
+      (иә (жоқ), құқық бұзушылықтың, қылмыстың қысқаша сипаты,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапкершілікке тартудың негіздерін көрсете отырып</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) </w:t>
+        <w:t>
+      тәртіптік жазаны немесе сот шешімін қолдану туралы актінің деректемелері).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бар жарияланымдары, ғылыми әзірлемелері және басқа жетістіктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      туралы анықтаманың куәліктің берілген күні)</w:t>
+      Осы ақпарат тексерілгенін және ол дәйекті және толық болып табылатынын растаймын,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сондай-ақ мінсіз іскерлік беделдің болуын растаймын. Мемлекеттік қызметті көрсету үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қажетті дербес деректерді жинауға және өңдеуге және ақпараттық жүйелердегі заңмен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші жеке тұлға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (заңды мекенжайы)</w:t>
+      (тегі, аты және әкесінің аты (ол бар болса), баспа әріптерімен толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның басқарушы қызметкерінің тегі, аты және әкесінің аты (ол бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (нақты мекенжайы)</w:t>
+      (басқарушы қызметкер өз қолымен баспа әріптерімен толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға - өтініш берушінің атқарушы органының бірінші басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Қазақстан Республикасының Ұлттық Банкіндегі</w:t>
-[...107 lines deleted...]
-       (тегі, аты және әкесінің аты (ол бар болса))            (қолы)</w:t>
+      (тегі, аты және әкесінің аты (ол бар болса), баспа әріптерімен толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7716,51 +9729,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7937,5239 +9950,1394 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>етілетін құжаттарға қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптарға 1-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>талаптарға 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z437" w:id="104"/>
+    <w:bookmarkStart w:name="z529" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтініш беруші заңды тұлғаның басшы қызметкері, өтініш беруші жеке тұлға туралы қысқаша деректер</w:t>
-[...290 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Өтініш беруші жеке тұлғаның, өтініш беруші заңды тұлғаның басшы қызметкерінің мінсіз іскерлік беделі туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z561" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Алынбаған немесе өтелмеген соттылығы болуы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="648"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="3289"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты және әкесінің аты (ол бар болса)</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Сот органының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жылы</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Соттың орналасу орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туыстығы</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Жазаның түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орны және лауазымы</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+1997 жылғы 16 шілдедегі Қазақстан Республикасы Қылмыстық кодексінің не 2014 жылғы 3 шілдедегі Қазақстан Республикасы Қылмыстық кодексінің бабы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарғылық капиталға қатысу сомасы/ атауларын көрсете отырып, заңды тұлғалардың сатып алынған акцияларының құны (мың теңгемен)</w:t>
-[...36 lines deleted...]
-Осы тұлғаға тиесілі акциялар санының заңды тұлғаның дауыс беруші акцияларының жалпы санына арақатынасы немесе оның жарғылық капиталына қатысу үлесі (пайызбен)</w:t>
+Сот процессуалдық шешімді қабылдау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...146 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...216 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
-[...773 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Білімі:</w:t>
-[...2346 lines deleted...]
-      немесе сақтандыру холдингінің) басшы қызметкері болғандығы туралы мәліметтер</w:t>
+      2. Өтініш беруші ірі қатысушы не басшы қызметкері болып табылған кезеңде заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаның қаржылық жай-күйі нашарлау немесе банкроттық фактісі болуы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (иә (жоқ), ұйымның атауы, лауазымы, жұмыс кезеңi көрсетiлсін)</w:t>
-[...232 lines deleted...]
-        <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (иә (жоқ), ұйымның атауы, лауазымы, жұмыс кезеңi көрсетiлсін)</w:t>
-[...35 lines deleted...]
-      уәкілетті органның қаржы ұйымдарында, банк және сақтандыру холдингтерінде,</w:t>
+      3. Қаржы ұйымымен үлестес болуы (болмауы):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (иә (жоқ), үлестес болудың белгілері көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы мәселеге қатысы бар басқа ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамында басшы қызметкер </w:t>
-[...35 lines deleted...]
-      қызметкерді қызметтік мiндеттерiн орындаудан шеттетуі туралы деректердің болуы</w:t>
+      Осы ақпарат тексерілгенін және дәйекті және толық болып табылатынын растаймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші – жеке тұлға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      (тегі, аты және әкесінің аты (ол бар болса), баспа әріптерімен толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның басшы қызметкерінің тегі, аты және әкесінің аты (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (иә (жоқ), ұйымның атауы, лауазымы, жұмыс кезеңi, тағайындауға (сайлауға) келісімді</w:t>
-[...89 lines deleted...]
-      жасағаны үшін тәртіптік жауапкершілікке тартылды ма</w:t>
+      (басшы қызметкер өз қолымен баспа әріптерімен толтырады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші – заңды тұлғаның атқарушы органының бірінші басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (иә (жоқ), құқық бұзушылықтың, қылмыстың қысқаша сипаты,</w:t>
-[...232 lines deleted...]
-        <w:t>
       (тегі, аты және әкесінің аты (ол бар болса), баспа әріптерімен толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________</w:t>
-[...179 lines deleted...]
-      ___________________________</w:t>
+      __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13324,51 +11492,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13545,10113 +11713,7662 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>етілетін құжаттарға қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптарға 2-қосымша</w:t>
+              <w:t>талаптарға 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z529" w:id="105"/>
+    <w:bookmarkStart w:name="z563" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтініш беруші жеке тұлғаның, өтініш беруші заңды тұлғаның басшы қызметкерінің мінсіз іскерлік беделі туралы мәліметтер</w:t>
-[...20 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+        <w:t xml:space="preserve"> Өтініш берушінің кірістері мен мүлігі туралы мәліметтер, сондай-ақ оның барлық міндеттемелері бойынша болған берешегі туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі, аты және әкесінің аты (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жеке басын куәландыратын құжаттың атау мен деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сериясы, нөмірі, кім және қашан берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есеп беретін тұлға жарғылық капиталында ірі қатысушысы болып табылатын қаржы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымдарының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заңды мекенжайы және (немесе) тұрғылықты жері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.Телефоны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үй _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Есепті кезең</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Өтініш берушінің кірістері мен мүлігі, сондай-ақ оның барлық міндеттемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша болған берешегі туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="341"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1198"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сот органының атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соттың орналасу орны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="555" w:type="dxa"/>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жазаның түрі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8668" w:type="dxa"/>
+Өткен есепті кезең үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1997 жылғы 16 шілдедегі Қазақстан Республикасы Қылмыстық кодексінің не 2014 жылғы 3 шілдедегі Қазақстан Республикасы Қылмыстық кодексінің бабы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1198" w:type="dxa"/>
+Есепті кезең үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сот процессуалдық шешімді қабылдау күні</w:t>
+Есепті кезеңдегі өзгерістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Кірістер (берешек) сомасы Актив құны (теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Кірістер (берешек) сомасы Актив құны (теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Кірістер (берешек) сомасы Актив құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Есепті кезеңде алынған кірістер:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...39 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Жалақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...709 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...661 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ұйымдардың жарғылық капиталында (акцияларында) қатысу үлестерінен түскен дивидендтер мен кіріс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем бірлігі</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өткен есепті кезең үшін</w:t>
-[...74 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1524" w:type="dxa"/>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кірістер (берешек) сомасы Актив құны (теңге)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+Салымдар бойынша сыйақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1524" w:type="dxa"/>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кірістер (берешек) сомасы Актив құны (теңге)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны</w:t>
-[...36 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті кезеңде алынған кірістер:</w:t>
-[...44 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+Мүлікті жалға беруден түскен кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалақы</w:t>
-[...44 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+Кәсіпкерлік қызметтен түскен кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.2</w:t>
-[...64 lines deleted...]
-            </w:r>
+1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+Мүлікті өткізуден түскен кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салымдар бойынша сыйақы</w:t>
-[...44 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+Кірістің басқа түрлері (талдамасымен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікті жалға беруден түскен кіріс</w:t>
-[...264 lines deleted...]
-            </w:r>
+Мүлік:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік қызметтен түскен кіріс</w:t>
-[...28 lines deleted...]
-            </w:r>
+Ақша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+ұлттық валютамен,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шетел валютасымен банк шоттарындағы қолма-қол ақшамен,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+банк шоттарындағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолма-қол ақшамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...55 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікті өткізуден түскен кіріс</w:t>
-[...264 lines deleted...]
-            </w:r>
+Бағалы қағаздар (эмитенттің атауын көрсете отырып), оның ішінде жай акциялар артықшылық берілген акциялар облигациялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кірістің басқа түрлері (талдамасымен)</w:t>
-[...44 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+Қаржы ұйымының ірі қатысушысына тиесілі акциялар санының ұйымның (атауын көрсете отырып) дауыс беретін акцияларының жалпы санына арақатынасы немесе олардың жарғылық капиталына қатысу үлестері, оның ішінде Қазақстан Республикасының бейрезиденттерінің (пайызбен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...183 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...309 lines deleted...]
-            </w:r>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жылжымайтын мүлік (атауы мен орналасқан жерін көрсете отырып) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақша:</w:t>
-[...642 lines deleted...]
-            </w:r>
+Өзге мүлік (талдамасын қоса бере отырып)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+2n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағалы қағаздар (эмитенттің атауын көрсете отырып), оның ішінде жай акциялар артықшылық берілген акциялар облигациялар</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...195 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.3</w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="572" w:type="dxa"/>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Барлық міндеттемелер бойынша берешек </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.4</w:t>
-[...64 lines deleted...]
-            </w:r>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Өтелмеген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...117 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4594" w:type="dxa"/>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзге мүлік (талдамасын қоса бере отырып)</w:t>
-[...28 lines deleted...]
-            </w:r>
+Қарыздар бойынша мерзімі өткен берешек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2n</w:t>
-[...28 lines deleted...]
-            </w:r>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...44 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+Міндеттемелер бойынша өзге берешек (талдамасын қоса бере отырып)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...80 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+3n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...1400 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы ақпарат тексерілгенін және дәйекті және толық болып табылатынын растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -23805,55 +19522,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24179,31 +19896,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>