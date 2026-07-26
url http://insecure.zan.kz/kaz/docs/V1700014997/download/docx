--- v1 (2026-06-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc26100" w14:textId="bc26100">
+    <w:p w14:paraId="1349099" w14:textId="1349099">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1352,1085 +1352,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...1033 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3580,70 +2588,70 @@
               </w:rPr>
               <w:t>ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__ жылғы "____"__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z391" w:id="37"/>
+    <w:bookmarkStart w:name="z391" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші деңгейдегі банк ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4521,5114 +3529,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...284 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z437" w:id="38"/>
-[...4069 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамында басшы қызметкер </w:t>
-[...701 lines deleted...]
-      Күні</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9734,1664 +3715,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...219 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z529" w:id="39"/>
-[...1080 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы ақпарат тексерілгенін және дәйекті және толық болып табылатынын растаймын. </w:t>
-[...305 lines deleted...]
-      Күні</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11497,8024 +3901,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...219 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z563" w:id="41"/>
-[...7750 lines deleted...]
-      Күні</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -19522,55 +3989,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>