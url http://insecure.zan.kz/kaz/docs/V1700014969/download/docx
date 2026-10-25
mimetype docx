--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="87ef4f6" w14:textId="87ef4f6">
+    <w:p w14:paraId="563e45f" w14:textId="563e45f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,278 +102,403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2017 жылғы 30 наурыздағы № 328 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 3 сәуірде № 14969 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "Сот-сараптама қызметі туралы" 2017 жылғы 10 ақпандағы Қазақстан Республикасы Заңының </w:t>
+      "Сот-сараптама қызметі туралы" 2017 жылғы 10 ақпандағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйырық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде осы бұйырыққа қол қоюға уәкілетті тұлғаның электрондық цифрлық қолтаңбамен расталған осы бұйырықтың қағаз және электрондық түрдегі көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйырық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде осы бұйырыққа қол қоюға уәкілетті тұлғаның электрондық цифрлық қолтаңбамен расталған осы бұйырықтың қағаз және электрондық түрдегі көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберуді;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -381,51 +506,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -568,1180 +693,1450 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 328 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының қағидалары (бұдан әрі – Қағида) "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) тармақшасына сәйкес әзірленген және сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағида сот-сараптамалық зерттеулердің стандартты емес, жаңадан әзірленген немесе жетілдірілген әдістері мен әдістемелеріне қолданылады және сот сараптамаларын жүргізу кезінде қолданылатын сот-сараптамалық зерттеулердің әдістері мен әдістемелерінің тиісті сапасын қамтамасыз етуге бағытталған.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      2. Осы Қағида сот-сараптамалық зерттеулердің стандартты емес, жаңадан әзірленген немесе жетілдірілген әдістері мен әдістемелеріне қолданылады және сот сараптамаларын жүргізу кезінде қолданылатын сот-сараптамалық зерттеулердің әдістері мен әдістемелерінің тиісті сапасын қамтамасыз етуге бағытталған.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бұл Қағидалар валидация рәсімдерін ұйымдастыруға, алынған нәтижелерді статистикалық өңдеуге, валидация рәсімі аяқталғаннан кейінгі есептілік нысанын, сот-сараптамалық зерттеулердің әдістемесін құрайтын мөлшерлік, сапалық, сәйкестендірушілік және диагностикалық әдістердің валидациясы нәтижелерін бағалау өлшемшарттарына қойылатын негізгі талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      3. Бұл Қағидалар валидация рәсімдерін ұйымдастыруға, алынған нәтижелерді статистикалық өңдеуге, валидация рәсімі аяқталғаннан кейінгі есептілік нысанын, сот-сараптамалық зерттеулердің әдістемесін құрайтын мөлшерлік, сапалық, сәйкестендірушілік және диагностикалық әдістердің валидациясы нәтижелерін бағалау өлшемшарттарына қойылатын негізгі талаптарды белгілейді.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Валидация –мақсаты, алғашқы қасиеттері мен талданып отырған көрсеткіштің тұрақтылығы сақталған жағдайда, сот сараптамаларын жүргізу кезінде қолданылатын сот-сараптамалық зерттеулердің стандартты емес, жаңадан әзірленген немесе жетілдірілген әдістері мен әдістемелері көрсеткіштерінің (зертханааралық сынақтар жүргізу кезінде) дұрыстығын, дәлдігін, қайта жаңғыртылуын, орнықтылығын белгілеу болып табылатын, Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүргізілетін сот-сараптамалық зерттеудің әдістері мен әдістемелерін пайдаланудың жарамдылығын бағалау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      4. Валидация –мақсаты, алғашқы қасиеттері мен талданып отырған көрсеткіштің тұрақтылығы сақталған жағдайда, сот сараптамаларын жүргізу кезінде қолданылатын сот-сараптамалық зерттеулердің стандартты емес, жаңадан әзірленген немесе жетілдірілген әдістері мен әдістемелері көрсеткіштерінің (зертханааралық сынақтар жүргізу кезінде) дұрыстығын, дәлдігін, қайта жаңғыртылуын, орнықтылығын белгілеу болып табылатын, Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүргізілетін сот-сараптамалық зерттеудің әдістері мен әдістемелерін пайдаланудың жарамдылығын бағалау.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының тәртібі</w:t>
+        <w:t xml:space="preserve"> 1 Параграф. Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының рәсімдерін жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасының сот-сараптамалық зерттеулері әдістемелерінің мемлекеттік тізіліміне енгізілмеген сот-сараптамалық зерттеулердің әдістері мен әдістемелері, сондай-ақ сот-сараптамалық зерттеулердің жаңадан әзірленіп жатқан әдістемелеріндегі әдістер валидациядан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Валидацияны өткізу рәсімі, әрбір кезеңі валидацияға ұшырап отырған әдістер мен әдістемелерді қолдану осы әдісті қолдану кезінде алынуы жоспарланып отырған нәтижелерге сәйкес келетініне дәлелдеме болуы тиіс аналитикалық сынақтардың нәтижелері бойынша сот-сараптамалық зерттеудің әдісі мен әдістемесінің түрімен және ерекшелігімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сот-сараптамалық зерттеудің әдісі мен әдістемесінде көзделген мөлшерлік және сапалық сипаттамаларын алуға байланысты болатын валидация рәсімін жүргізу кезінде бақылау және стандартты үлгілерді пайдалану қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарапшы бақылау және стандартты үлгілерді объектіні зерттеу кезінде бұрынырақ қолданылған сот-сараптамалық зерттеудің өзге әдістері мен әдістемелерін қолдану процесінде алуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау және стандартты үлгілер ретінде халықаралық, ұлттық және басқа да стандарттарға сәйкес келетін объектілер пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Валидация рәсімі валидацияға әсер ететін факторлар (валидация процесінде қолданылған құрал-жабдықтардың, материалдардың техникалық сипаттамаларын, валидацияны жүргізу шарттарын) ескеріле отырып нәтижелерді ары қарай бағалаумен сот-сараптамалық зерттеулердің әдістері мен әдістемелерінің қолдану нәтижелерін ішкі және зертханааралық салыстыру түрінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Валидацияны жүргізу кезінде, валидация шарттары ескеріле отырып әр кезеңінде кемінде үш сынақ жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-      9. Валидацияны жүргізу кезінде, валидация шарттары ескеріле отырып әр кезеңінде кемінде үш сынақ жүргізіледі.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Валидация рәсіміне сот сараптамасы органының қызметкерлері, лицензия негізінде сот-сараптама қызметімен айналысатын адамдар, "Сот-сараптама қызметі туралы" Қазақстан Республикасы заңының 62-бабына сәйкес шетел мемлекетінің сот сарапшылары (бұдан әрі – валидация рәсіміне қатысушылар) қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жаңа әдістердің валидациясы кезінде әдістің сипаттамалары (қасиеттері) мен оның дәлдігінің көрсеткіштерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      10. Валидация рәсіміне сот сараптамасы органының қызметкерлері, лицензия негізінде сот-сараптама қызметімен айналысатын адамдар, "Сот-сараптама қызметі туралы" Қазақстан Республикасы заңының 62-бабына сәйкес шетел мемлекетінің сот сарапшылары (бұдан әрі – валидация рәсіміне қатысушылар) қатысады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әдістің сипаттамаларына келесілер жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      11. Жаңа әдістердің валидациясы кезінде әдістің сипаттамалары (қасиеттері) мен оның дәлдігінің көрсеткіштерін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ерекшелік – әдістің тек талданып отырған затты, күйді, нақты деректерді ғана анықтау қабілеттілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...15 lines deleted...]
-      Әдістің сипаттамаларына келесілер жатады:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сызықтық – әдістің жүргізілетін сынақтың берілген ауқымы шегінде мөлшерлік әдістердің валидациясы кезінде қолданылатын стандарттық үлгілердегі мөлшерлік көрсеткіштерге пропорционал болатын нәтижелерді беруге қабілеттілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      1) ерекшелік – әдістің тек талданып отырған затты, күйді, нақты деректерді ғана анықтау қабілеттілігі;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анықталатын шамалардың ауқымы – мөлшерлік әдістің валидациясы кезінде алынған көрсеткіштердің жоғарғы және төменгі мәндерінің арақашықтығы, алынған мөлшерлік мәннің 10% мәнінен аспауы қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      2) сызықтық – әдістің жүргізілетін сынақтың берілген ауқымы шегінде мөлшерлік әдістердің валидациясы кезінде қолданылатын стандарттық үлгілердегі мөлшерлік көрсеткіштерге пропорционал болатын нәтижелерді беруге қабілеттілігі;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табу шегі немесе мөлшерлік айқындау шегі – валидацияланатын әдісті қолдану арқылы жүргізілетін сынақтар нәтижелерінің ең аз мөлшерлік көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      3) анықталатын шамалардың ауқымы – мөлшерлік әдістің валидациясы кезінде алынған көрсеткіштердің жоғарғы және төменгі мәндерінің арақашықтығы, алынған мөлшерлік мәннің 10% мәнінен аспауы қажет;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сезімталдық – әдістің, әдістің валидациясы рәсімін жүргізу жағдайының кез келген өзгерісіне орай әрекет ету қабілеттілігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      4) табу шегі немесе мөлшерлік айқындау шегі – валидацияланатын әдісті қолдану арқылы жүргізілетін сынақтар нәтижелерінің ең аз мөлшерлік көрсеткіші;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сипаттамаларды таңдау валидацияланатын әдісті қолдану саласына байланысты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      5) сезімталдық – әдістің, әдістің валидациясы рәсімін жүргізу жағдайының кез келген өзгерісіне орай әрекет ету қабілеттілігі.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәлдіктің көрсеткіштері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      Сипаттамаларды таңдау валидацияланатын әдісті қолдану саласына байланысты болады.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прецизиялық (қайталанушылық және қайта өндірушілік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      Дәлдіктің көрсеткіштері:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дұрыстық болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      прецизиялық (қайталанушылық және қайта өндірушілік);</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәлдіктің көрсеткіштері сот сараптамаларын жүргізу процесінде айқын айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...15 lines deleted...]
-      дұрыстық болып табылады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот-сараптамалық зерттеудің жетілдірілген әдістерінің валидациясы кезінде дәлдіктің көрсеткіштерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      Дәлдіктің көрсеткіштері сот сараптамаларын жүргізу процесінде айқын айқындалады.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дұрыстықты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...15 lines deleted...]
-      Сот-сараптамалық зерттеудің жетілдірілген әдістерінің валидациясы кезінде дәлдіктің көрсеткіштерін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот-сараптамалық зерттеудің әдістерін қолдану саласын кеңейтуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      Дұрыстықты:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот-сараптамалық зерттеудің қолданыстағы әдістерін ауыстыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...15 lines deleted...]
-      сот-сараптамалық зерттеудің әдістерін қолдану саласын кеңейтуге;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот-сараптамалық зерттеудің қолданыстағы әдістерімен қатар қолдануға арналған әдістер үшін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      сот-сараптамалық зерттеудің қолданыстағы әдістерін ауыстыруға;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сот-сараптамалық зерттеулердің әдістері мен әдістемелерінің валидациясына байланысты сынақтарды дайындаудың, жүргізудің ерекшеліктері, валидация хаттамаларын ресімдеу, оларды есепке алу және сақтау Ғылыми-әдістемелік кеңесте (бұдан әрі – ҒӘК) қаралады және ҒӘК шешімі негізінде "Қазақстан Республикасы Әділет Министрлігі Сот сараптамаларының орталығы" (бұдан әрі - Орталық) РМҚК директоры бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Сот-сараптамалық зерттеулердің әдістері мен әдістемелерінің валидациясын жүргізу үшін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес валидациялау жоспары жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының рәсімі ҒӘК отырысында бекітілгеннен кейін Жоспарда белгіленген мерзімдерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Егер, валидация кезінде құрал-жабдықтың модификациясы, іс-қимыл тәртібінің немесе зерттеу параметрлерінің өзгеруі күтіліп отырған нәтижелерге әсер ететін болса, онда осы әдісті сот сараптамасында қолдану нәтижелерінің анықтығын растау/теріске шығару кезінде валидациялық қателіктердің пайда болуын болғызбауға мүмкіндік беретін қайталама валидация жүргізу қажет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      14. Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының рәсімі ҒӘК отырысында бекітілгеннен кейін Жоспарда белгіленген мерзімдерде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әдістің қайталама валидациясы жоспарлы тәртіппен, ҒӘК келісімі бойынша, валидация рәсіміне қатысушы адамдар белгілейтін мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...15 lines deleted...]
-      15. Егер, валидация кезінде құрал-жабдықтың модификациясы, іс-қимыл тәртібінің немесе зерттеу параметрлерінің өзгеруі күтіліп отырған нәтижелерге әсер ететін болса, онда осы әдісті сот сараптамасында қолдану нәтижелерінің анықтығын растау/теріске шығару кезінде валидациялық қателіктердің пайда болуын болғызбауға мүмкіндік беретін қайталама валидация жүргізу қажет.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 Параграф. Валидация нәтижелерін өңдеу және ресімдеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Жоспарды орындағаннан кейін жүргізілген валидацияның нәтижелері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша екі данада жасалатын сот-сараптамалық зерттеудің әдісі мен әдістемесінің валидациясы бойынша есепте (бұдан әрі – есеп) көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Валидацияның нәтижелері бойынша құрастырылған есепке бастапқы деректер туралы, дәлдік көрсеткіштерінің есептері, барлық жүргізілген зерттеулер бойынша валидация хаттамалары, валидация нәтижелері бойынша жиынтық деректер, сондай-ақ деректердің талдамасы мен валидация нәтижелері туралы қорытынды мәліметтер тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Есепке валидация рәсіміне қатысушылардың барлығы қол қояды. Есептің бір данасы валидация жүргізілген Орталықтың аумақтық бөлімшесінде қалады, екінші данасы валидацияның жүргізілуі аяқталғаннан кейін бес жұмыс күні ішінде Орталыққа жолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...15 lines deleted...]
-      18. Валидацияның нәтижелері бойынша құрастырылған есепке бастапқы деректер туралы, дәлдік көрсеткіштерінің есептері, барлық жүргізілген зерттеулер бойынша валидация хаттамалары, валидация нәтижелері бойынша жиынтық деректер, сондай-ақ деректердің талдамасы мен валидация нәтижелері туралы қорытынды мәліметтер тіркеледі.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Валидация нәтижесі бойынша оң немесе теріс шешім шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
-[...15 lines deleted...]
-      19. Есепке валидация рәсіміне қатысушылардың барлығы қол қояды. Есептің бір данасы валидация жүргізілген Орталықтың аумақтық бөлімшесінде қалады, екінші данасы валидацияның жүргізілуі аяқталғаннан кейін бес жұмыс күні ішінде Орталыққа жолданады.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сот-сараптамасының нақты бір түрін жүргізуде валидация рәсімінен өткен сот-сараптамалық зерттеулердің әдістері немесе әдістемелері тек валидация нәтижелері бойынша оң шешім қабылданғаннан кейін ғана қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
-[...15 lines deleted...]
-      20. Валидация нәтижесі бойынша оң немесе теріс шешім шығарылады.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер, қайталанушылық көрсеткіштері сот-сараптамалық зерттеудің мөлшерлік әдістері үшін жалпы сандық көрсеткіштерінен ауытқуы 10% аспайтын, сондай-ақ басқа әдістер үшін дәлдік көрсеткіштерін алудың кезеңділігі сақталатын болса, нәтижелер оң деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      21. Сот-сараптамасының нақты бір түрін жүргізуде валидация рәсімінен өткен сот-сараптамалық зерттеулердің әдістері немесе әдістемелері тек валидация нәтижелері бойынша оң шешім қабылданғаннан кейін ғана қолданылады.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Валидация нәтижелері, егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...15 lines deleted...]
-      22. Егер, қайталанушылық көрсеткіштері сот-сараптамалық зерттеудің мөлшерлік әдістері үшін жалпы сандық көрсеткіштерінен ауытқуы 10% аспайтын, сондай-ақ басқа әдістер үшін дәлдік көрсеткіштерін алудың кезеңділігі сақталатын болса, нәтижелер оң деп танылады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вадидацияланатын әдістің сипаттамаларында ерекшелік пен сызықтықтың жоқтығы анықталса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
-[...15 lines deleted...]
-      23. Валидация нәтижелері, егер:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әдістің валидациясы кезінде табу шегінің немесе мөлшерлік көрсеткіштер шегінің сәйкессіздігі анықталса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...15 lines deleted...]
-      1) вадидацияланатын әдістің сипаттамаларында ерекшелік пен сызықтықтың жоқтығы анықталса;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дәлдік көрсеткіштерінің валидацияланатын әдісінің сипаттамаларында мәлімделген көрсеткіштерге сәйкессіздігі анықталса теріс деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
-[...15 lines deleted...]
-      2) әдістің валидациясы кезінде табу шегінің немесе мөлшерлік көрсеткіштер шегінің сәйкессіздігі анықталса;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сот-сараптамалық зерттеу әдісі валидациясының теріс нәтижесінде валидация рәсіміне қатысушылар мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
-[...15 lines deleted...]
-      3) дәлдік көрсеткіштерінің валидацияланатын әдісінің сипаттамаларында мәлімделген көрсеткіштерге сәйкессіздігі анықталса теріс деп танылады.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) валидация рәсіміне өзгертулер енгізе отырып, қайталама валидация жүргізу (өзгертулерді нақтылау);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...15 lines deleted...]
-      24. Сот-сараптамалық зерттеу әдісі валидациясының теріс нәтижесінде валидация рәсіміне қатысушылар мынадай:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) валидацияны және қайталама валидацияны жүргізу барысында алынған ескертулерді ескере отырып, сот-сараптамасы зерттеуінің әдісін пысықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...15 lines deleted...]
-      1) валидация рәсіміне өзгертулер енгізе отырып, қайталама валидация жүргізу (өзгертулерді нақтылау);</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мәлімделген сипаттамаларға сәйкес келмейтіндігі ретінде, сот-сараптамасын жүргізу кезінде қолдану үшін әдісті қабыл алмау туралы тұжырымдардың бірін жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      2) валидацияны және қайталама валидацияны жүргізу барысында алынған ескертулерді ескере отырып, сот-сараптамасы зерттеуінің әдісін пысықтау;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сот-сараптамалық зерттеудің нақты бір әдісі валидациясының нәтижелері ҒӘК отырысында қаралады және оның шешімімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1914,818 +2309,799 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот-сараптамалық зерттеулердің әдістері мен әдістемелері валидациясының жоспары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12108"/>
-        <w:gridCol w:w="192"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12108" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Сот-сараптамалық зерттеу әдісі (әдістемесі) валидациясының мақсаты мен міндеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12108" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Валидация рәсіміне қатысушы адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12108" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Валидация рәсімін жүргізу жөніндегі жоспарда пайдаланылатын терминдер мен анықтамалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12108" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Валидация рәсімінде пайдаланылған нормативтік және техникалық құжаттамалар, материалдар, құрал-жабдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12108" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Валидация рәсімін жүргізу:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 валидацияны жүргізудің түрі, сатысы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 валидация рәсімін жүргізу орны мен уақыты;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 валидация рәсіміне тартылатын өзге де қатысушылар туралы мәліметтер (бөтен ұйымдар, зертханалар, "ҚР ӘМ Сот сараптамаларының орталығы" РМҚК осы аумақтық бөлімшесінің сот сарапшылары болып табылмайтын адамдар не болмаса сот-сараптама қызметімен лицензия негізінде айналысатын адамдар және т.б. қатысқан жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 валидация хаттамаларының, есептердің, жиынтық кестелердің және т.б. нысандары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолданылатын өлшем құралдарын калибрлеу/тексеру рәсімі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сот-сараптамалық зерттеудің нақты әдісінің валидациясы жөніндегі рәсімнің тізімі мен оларды жүргізу шарттары. Жекелеген рәсімдерді алып тастау қажет болған жағдайда, бұл алып тастаулар негізді болуы тиіс;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 валидацияның жоспарланып отырған нәтижелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сот-сараптамалық зерттеу әдісінің (әдістемесінің) қайталама валидациясының шарттары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жүргізілетін сынақтардың тізімі (өлшемдер, сынамаларды таңдап алу және т.б.), алынған нәтижелерді бағалау өлшемдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12108" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Әдістің немесе әдістеменің валидациясы жөніндегі іс-шараларды өткізу кестесі (кесте нысанында, валидацияланатын әдістің атауын, сот-сараптамалық зерттеу әдістемесінің атауын, валидация хаттамасын келісуге/бекітуге жауапты адамдардың аты-жөнін, уақыты мен орнын және т.б. көрсете отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12108" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Валидация жоспарына қоса тіркелетін қосымша материалдар (сызбалар, сұлбалар және т.б.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12108" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8. Валидацияны өткізудің жалпы мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3906,31 +4282,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>