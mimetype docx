--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c11a83" w14:textId="1c11a83">
+    <w:p w14:paraId="64979bc" w14:textId="64979bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,84 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2017 жылғы 27 наурыздағы № 305 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 30 наурызда № 14958 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сот-сараптама қызметі туралы" 2017 жылғы 10 ақпандағы Қазақстан Республикасы Заңының </w:t>
+      "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5) тармақшасына сәйкес </w:t>
-[...9 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 5) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 740</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сот сараптамасы объектілерімен жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -378,62 +430,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -441,51 +494,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -968,984 +1021,1498 @@
         <w:t>
       2. Заттай дәлелдемелер, құжаттар, адамның денесі, адам психикасының жай-күйі, мәйіттер, жануарлар, үлгілер, сондай-ақ сот сараптамасының мәніне жататын, ол бойынша сот сараптамасы жүргізіліп жатқан іс материалдарында қамтылған мәліметтер (бұдан әрі–сот сараптамасы объектілері)- сот сараптамасы объектілері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сот сараптамасын жүргізуге қажетті тірі адамның, мәйіттің, жануардың, өсімдіктің, бұйымның, материалдың немесе заттың қасиеттерін бейнелеп көрсететін материалдық объектілер - үлгілер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Сот сараптамасы объектілерімен жұмыс істеу тәртібін сот сараптамасы органының қызметкерлері, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдар және "Сот-сараптама қызметі туралы" 2017 жылғы 10 ақпандағы Қазақстан Республикасы Заңының </w:t>
+      4. Сот сараптамасы объектілерімен жұмыс істеу тәртібін сот сараптамасы органының қызметкерлері, лицензияның негізінде сот-сараптама қызметімен айналысатын жеке тұлғалар және "Сот-сараптама қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тармағында көзделген жағдайларда сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге де адамдар жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> 3-тармағында көзделген жағдайларда сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге де адамдар жүзеге асырады".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 740</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сот сараптамасы объектілерімен жұмыс істеутәртібі Параграф 1. Сот сараптамасы объектілерін қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сот сараптамасын тағайындаған орган (адам)сот сараптамасы органының басшысына нелицензияның негізінде сот-сараптама қызметімен айналысатын адамдарға немесесот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге адамға сот-сараптамалық зерттеулер жүргізу және қорытынды беру үшін қажетті зерттеу объектілерін және өзге де материалдарды ұсынады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сонымен қатар, зерттеу объектілері мен материалдардысараптама тағайындаған органның (адамның) уәкілетті өкілі ұсынуы, не болмаса пошта немесе арнайы пошта байланысы арқылы жолдануы мүмкін.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пошта және арнайы пошта байланысы арқылы қаруды, оқ-дәрілерді, жарылғыш заттар мен пиротехникалық құрамдарды, жарғыш құрылғылар мен жару құралдарын, жеңіл тұтанатын және жанғыш заттарды, есірткі құралдарын, психотроптық заттарды, олардың аналогтары мен прекурсорларды, қатты әсер ететін, уытты және улы заттарды, радиоактивті заттар мен ядролық материалдарды, қымбат заттарды, құнды қағаздарды, табиғи күйіндегі биологиялық объектілерді, рабайсыз объектілерді жіберуге тыйым салынады.</w:t>
+      5. Сот сараптамасын тағайындаған орган (адам)сот сараптамасы органының басшысына нелицензияның негізінде сот-сараптама қызметімен айналысатын адамдарға немесесот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге адамға сот-сараптамалық зерттеулер жүргізу және қорытынды беру үшін қажетті зерттеу объектілерін және өзге де материалдарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сот сараптамасы объектілері оралған және мөрленген күйінде ұсынылады.</w:t>
+      Сонымен қатар, зерттеу объектілері мен материалдардысараптама тағайындаған органның (адамның) уәкілетті өкілі ұсынуы, не болмаса пошта немесе арнайы пошта байланысы арқылы жолдануы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сот сараптамасыныңәрбір объектісі өзінің ерекшелігіне байланысты және заттардың үлгілері олардың зақымдануы, түрінің өзгеруі, ауысып кетуі мүмкіндігін болдырмайтын және сақтау мен тасымалдау кезінде белгілері мен қасиеттерінің сақталуын қамтамасыз ететін бөлек ыдысқа салынады.</w:t>
+      Пошта және арнайы пошта байланысы арқылы қаруды, оқ-дәрілерді, жарылғыш заттар мен пиротехникалық құрамдарды, жарғыш құрылғылар мен жару құралдарын, жеңіл тұтанатын және жанғыш заттарды, есірткі құралдарын, психотроптық заттарды, олардың аналогтары мен прекурсорларды, қатты әсер ететін, уытты және улы заттарды, радиоактивті заттар мен ядролық материалдарды, қымбат заттарды, құнды қағаздарды, табиғи күйіндегі биологиялық объектілерді, рабайсыз объектілерді жіберуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сот-гистологиялық сараптамасы объектілері үшін бір ыдысқа салу рұқсат етіледі.</w:t>
+      6. Сот сараптамасы объектілері оралған және мөрленген күйінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Биологиялық объектілерді олардың табиғи күйінде тасымалдау өздерінің бастапқы қасиеттерін өзгертуге кедергі келтіретін жағдайларда қамтамасыз етіледі.</w:t>
+      Сот сараптамасыныңәрбір объектісі өзінің ерекшелігіне байланысты және заттардың үлгілері олардың зақымдануы, түрінің өзгеруі, ауысып кетуі мүмкіндігін болдырмайтын және сақтау мен тасымалдау кезінде белгілері мен қасиеттерінің сақталуын қамтамасыз ететін бөлек ыдысқа салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқа жағдайларда сот сараптамасын тағайындаған орган (адам) сот сарапшысын зерттеу объектілерінің орналасқан жеріне жеткізуді, оларға кедергісіз қол жеткізуді және зерттеу жүргізу үшін қажетті жағдайлармен қамтамасыз етеді.</w:t>
+      Сот-гистологиялық сараптамасы объектілері үшін бір ыдысқа салу рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Орамада сот сараптамасы объектісінің атауы, оның пайда болуы, алу күні мен шарттары, объекті табылған және алынған адамның тегі, аты, әкесінің аты (ол болған жағдайда) туралы мәліметтер, сот сараптамасы объектісін табу, алу және орау кезінде қатысқан адамдардың тегі, аты, әкесінің аты (ол болған жағдайда) қолдары, алуды жүргізген немесе сот сараптамасын тағайындаған лауазымды адамның қолы және оның қолын куәландыратын мөрдің бедері көрсетіледі.</w:t>
+      Биологиялық объектілерді олардың табиғи күйінде тасымалдау өздерінің бастапқы қасиеттерін өзгертуге кедергі келтіретін жағдайларда қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Биологиялық объектілер үшін орамада объектілерді алужүргізілген орнымен уақыты, объектілерді алу жүргізілген адамның немесе мәйітінен объектілерді алу жүргізілген өлген адамның(объектілерді белгісіз тұлғадан немесе мәйіттен алған кезде тірі адамдардан алынған биологиялық объектілерді және мәйіттен алынған объектілерді тіркеу журналдарыныңреттік нөмірі, сондай-ақ консервілеу ортасы (егер мұндайлар қолданылса) көрсетіледі) тегі, аты, әкесінің аты (ол болған жағдайда) туралы мәліметтер қосымша көрсетіледі.</w:t>
+      Басқа жағдайларда сот сараптамасын тағайындаған орган (адам) сот сарапшысын зерттеу объектілерінің орналасқан жеріне жеткізуді, оларға кедергісіз қол жеткізуді және зерттеу жүргізу үшін қажетті жағдайлармен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша сот, сот-медициналық, сот-психиатриялық, сот-наркологиялық сараптамаларын жүргізу үшін келіп түскен материалдарды тіркеу журналында (бұдан әрі – №1 журнал) тіркеледі.</w:t>
+        <w:t>
+      7. Орамада сот сараптамасы объектісінің атауы, оның пайда болуы, алу күні мен шарттары, объекті табылған және алынған адамның тегі, аты, әкесінің аты (ол болған жағдайда) туралы мәліметтер, сот сараптамасы объектісін табу, алу және орау кезінде қатысқан адамдардың тегі, аты, әкесінің аты (ол болған жағдайда) қолдары, алуды жүргізген немесе сот сараптамасын тағайындаған лауазымды адамның қолы және оның қолын куәландыратын мөрдің бедері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...120 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша комиссиялық сот медициналық сараптамаларды тіркеу журналында тіркеледі.</w:t>
+        <w:t>
+      Биологиялық объектілер үшін орамада объектілерді алужүргізілген орнымен уақыты, объектілерді алу жүргізілген адамның немесе мәйітінен объектілерді алу жүргізілген өлген адамның(объектілерді белгісіз тұлғадан немесе мәйіттен алған кезде тірі адамдардан алынған биологиялық объектілерді және мәйіттен алынған объектілерді тіркеу журналдарыныңреттік нөмірі, сондай-ақ консервілеу ортасы (егер мұндайлар қолданылса) көрсетіледі) тегі, аты, әкесінің аты (ол болған жағдайда) туралы мәліметтер қосымша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Біртекті заттар болған кезде сараптамаларды тіркеу журналында олардың саны, заттар үшін - орамалардың саны, мазмұны бірдей құжаттар үшін - парақтар саны көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      8. Сот,сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамаларын тағайындау туралы қаулы, ұйғарым осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сот, сот-медициналық, сот-психиатриялық, сот-наркологиялық сараптамаларын жүргізу үшін келіп түскен материалдарды тіркеу журналында (бұдан әрі – №1 журнал) тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қылмыстық, азаматтық істің немесе әкімшілік құқық бұзушылық туралы істің материалдарын алған кезде оның нөмірі, күдіктінің (күдіктілердің), айыпталушының (айыпталушылардың) немесе азаматтық істегі тараптардың тегі, аты, әкесінің аты (ол болған жағдайда), томдарының және іс парақтарының саны қосымшакөрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      Бөлімшелерде (облыстық, қалалық, аудандық және ауданаралық) сот-медициналық сараптамасын тағайындау туралы қаулы, ұйғарымзерттеуге ұсынылған объектілер көрсетіле отырып, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сот-медициналық сараптамаларынжүргізу үшін келіп түскен материалдар мен объектілерді тіркеу журналында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сот-медициналық мәйітханасында мәйіттерді тіркеу журналында(бұдан әрі – № 3 журнал), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жәбірленушілердің, күдіктілердің және басқа да адамдардың сот-медициналық сараптамасынтіркеу журналында тіркеледі. Сот-наркологиялық сараптамасын тағайындау туралы қаулы, ұйғарымосы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сот-наркологиялық сараптамасын жүргізуді тіркеу журналында, сот-психиатриялық сараптамасы - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша амбулаторлық және стационарлық сот-психиатриялық сараптамасын тіркеу журналында, комиссиялық сот медициналық сараптамалары - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша комиссиялық сот медициналық сараптамаларды тіркеу журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәліметтердің сараптамаларды тіркеу журналдарына уақытылы, толық және дұрыс енгізілуіне сараптама материалдарын тіркеуді жүзеге асыратын адам (бұдан әрі – кеңсе қызметкері) жауаптылықта болады.</w:t>
+      Біртекті заттар болған кезде сараптамаларды тіркеу журналында олардың саны, заттар үшін - орамалардың саны, мазмұны бірдей құжаттар үшін - парақтар саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Сараптама жүргізу үшін материалдарды сараптаманы тағайындаған орган (адам)немесе оның уәкілетті өкілі ұсынған кезде сарапшы сараптама тағайындау туралы қаулыда (ұйғарымда) көрсетілген объектілер тізбесінің, олардың санының сәйкестігін тексереді.</w:t>
+      Қылмыстық, азаматтық істің немесе әкімшілік құқық бұзушылық туралы істің материалдарын алған кезде оның нөмірі, күдіктінің (күдіктілердің), айыпталушының (айыпталушылардың) немесе азаматтық істегі тараптардың тегі, аты, әкесінің аты (ол болған жағдайда), томдарының және іс парақтарының саны қосымшакөрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Мәліметтердің сараптамаларды тіркеу журналдарына уақытылы, толық және дұрыс енгізілуіне сараптама материалдарын тіркеуді жүзеге асыратын адам (бұдан әрі – кеңсе қызметкері) жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-қосымшасына</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша 2 данада жасалады. Қарау актісіне осы сараптаманы қабылдаған сот сарапшысы, сараптаманы тағайындаған орган (адам)немесе оның уәкілетті өкілі және кеңсе қызметкері қол қояды.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарау актісінің бір данасы сот сараптамасын тағайындаған адамға тапсырылады, екіншісі - сарапшы қорытындысының екінші данасымен бірге бақылау өндірісіне тігіледі.</w:t>
+      9. Сараптама жүргізу үшін материалдарды сараптаманы тағайындаған орган (адам)немесе оның уәкілетті өкілі ұсынған кезде сарапшы сараптама тағайындау туралы қаулыда (ұйғарымда) көрсетілген объектілер тізбесінің, олардың санының сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Объектілер пошта немесе арнайы пошта байланысыарқылы жеткізілген жағдайда, Қарау актісіне:</w:t>
+        <w:t xml:space="preserve">
+      Сот сараптамасын тағайындау туралы қаулыда, ұйғарымда көрсетілген объектілер тізбесінің, олардың санының сәйкессіздігі, ораманың бүтіндігі бұзылғандығы анықталған жағдайда сараптамаға келіп түскен материалдар мен объектілерді қарау актісі (бұдан әрі – Қарау актісі) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша 2 данада жасалады. Қарау актісіне осы сараптаманы қабылдаған сот сарапшысы, сараптаманы тағайындаған орган (адам)немесе оның уәкілетті өкілі және кеңсе қызметкері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аумақтық бөлімшенің басшысы не оның орынбасары;</w:t>
+      Қарау актісінің бір данасы сот сараптамасын тағайындаған адамға тапсырылады, екіншісі - сарапшы қорытындысының екінші данасымен бірге бақылау өндірісіне тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осы сараптаманы қабылдағансот сарапшысы;</w:t>
+      Объектілер пошта немесе арнайы пошта байланысыарқылы жеткізілген жағдайда, Қарау актісіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кеңсе қызметкері қол қояды.</w:t>
+      аумақтық бөлімшенің басшысы не оның орынбасары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сонан кейін актінің бір данасы сот сараптамасын тағайындаған органға (адамға) қайтарылады, екіншісі - сарапшы қорытындысының екінші данасымен бірге бақылау өндірісіне тігіледі.</w:t>
+      осы сараптаманы қабылдағансот сарапшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Биологиялық объектілердің тізілімі мен сандарының сәйкессіздігі анықталған кезде объектілердің бұзылуына жол бермеу мақсатында сот сараптамасы органы, лицензиат немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге де адам сараптама объектілерін орындау үшін (объектілердің қойылған мәселелерді шешуге жарамды болуы шартымен) қабылдайды. Бұл ретте Қарау актісі жасалады.</w:t>
+      кеңсе қызметкері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Зерттеуге келіп түскен есірткі құралдарын, психотроптық заттарды, олардың аналогтарын және прекурсорларды сот сарапшысы сот сараптамасын тағайындаған органның (адамның)немесе оның уәкілетті өкілінің қатысуымен таразыға тартады(сұйықтың көлемі өлшенеді).</w:t>
+      Сонан кейін актінің бір данасы сот сараптамасын тағайындаған органға (адамға) қайтарылады, екіншісі - сарапшы қорытындысының екінші данасымен бірге бақылау өндірісіне тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аталған объектілерді қараудың және таразыға тартудың (көлемін өлшеудің) нәтижелері Қарау актісінде көрсетіледі, оған осы сараптаманы қабылдаған сот сарапшысы,сот сараптамасын тағайындаған орган (адам)немесе оның уәкілетті өкілі қол қояды.</w:t>
+      Биологиялық объектілердің тізілімі мен сандарының сәйкессіздігі анықталған кезде объектілердің бұзылуына жол бермеу мақсатында сот сараптамасы органы, лицензиат немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге де адам сараптама объектілерін орындау үшін (объектілердің қойылған мәселелерді шешуге жарамды болуы шартымен) қабылдайды. Бұл ретте Қарау актісі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Сот сараптамасы органы жарылғыш заттар мен пиротехникалық құрамдардың, жарғыш құрылғылар мен жару құралдарының, жеңіл тұтанатын және жанғыш заттардың, қатты әсер ететін, уытты және улы заттардың, радиоактивті заттар мен ядролық материалдардың объектілерін қабылдаған жағдайда, сондай-ақ сот сараптамасына ақша қаражаттары, құнды қағаздар, қымбат заттаркеліп түскен кезде Қарау актісі жасалады, оған сот сарапшысы мен сот сараптамасын тағайындаған орган (адам)немесе оның уәкілетті өкілі қол қояды.</w:t>
+      10. Зерттеуге келіп түскен есірткі құралдарын, психотроптық заттарды, олардың аналогтарын және прекурсорларды қабылдау сәтінде сот сарапшысы сот сараптамасын тағайындаған органның (адамның) немесе оның уәкілетті өкілінің қатысуымен таразыға тартады (сұйықтың көлемі өлшенеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Аталған объектілерді қараудың және таразыға тартудың (көлемін өлшеудің) нәтижелері Қарау актісінде көрсетіледі, оған осы сараптаманы қабылдаған сот сарапшысы, сот сараптамасын тағайындаған орган (адам) немесе оның уәкілетті өкілі қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-қосымшасына</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 740</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша есірткі құралдарын, психотроптық заттарды, олардыңаналогтары мен прекурсорларды тіркеу журналында тіркелуге жатады.</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ойық қаруды, оқ-дәрілерді, жарылғыш заттар мен құрылғыларды тіркеу журналында тіркелуге жатады.</w:t>
+        <w:t>
+      11. Сот сараптамасы органы жарылғыш заттар мен пиротехникалық құрамдардың, жарғыш құрылғылар мен жару құралдарының, жеңіл тұтанатын және жанғыш заттардың, қатты әсер ететін, уытты және улы заттардың, радиоактивті заттар мен ядролық материалдардың объектілерін қабылдаған жағдайда, сондай-ақ сот сараптамасына ақша қаражаттары, құнды қағаздар, қымбат заттаркеліп түскен кезде Қарау актісі жасалады, оған сот сарапшысы мен сот сараптамасын тағайындаған орган (адам)немесе оның уәкілетті өкілі қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Бағалы металдардан (осы бұйымдардың сынықтары), асыл тастар мен інжуден жасалған бұйымдар, сондай-ақ зергерлік қолөнер бұйымдары, асыл тастар, бағалы металдардан жасалған тиындар, ұлттық және шетел валютасы осы Қағидалардың </w:t>
+      12. Сот сараптамасын жүргізу үшін келіп түсетін есірткі құралдары, психотроптық заттар, олардың аналогтары мен прекурсорлар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-қосымшасына</w:t>
+        <w:t>9-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы металдар мен асыл тастардан жасалған бұйымдарды, құнды қағаздарды, Қазақстан Республикасының және басқамемлекеттердің ақша банкноттарын тіркеу журналында тіркелуге жатады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша есірткі құралдарын, психотроптық заттарды, олардыңаналогтары мен прекурсорларды тіркеу журналында тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Молекулярлық-генетикалық, сот-биологиялық сараптамалар жүргізу үшін ұсынылатын тірі адамдардан алынған биологиялық үлгілер осы Қағидалардың </w:t>
+      13. Сот сараптамасын жүргізу үшін келіп түсетін қару, оқ-дәрілер, жарылғыш заттар мен жарғыш құрылғылар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-қосымшасына</w:t>
+        <w:t>10-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша тірі адамдардан алынған биологиялық үлгілерді тіркеу журналында тіркелуге жатады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ойық қаруды, оқ-дәрілерді, жарылғыш заттар мен құрылғыларды тіркеу журналында тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      14. Бағалы металдардан (осы бұйымдардың сынықтары), асыл тастар мен інжуден жасалған бұйымдар, сондай-ақ зергерлік қолөнер бұйымдары, асыл тастар, бағалы металдардан жасалған тиындар, ұлттық және шетел валютасы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы металдар мен асыл тастардан жасалған бұйымдарды, құнды қағаздарды, Қазақстан Республикасының және басқамемлекеттердің ақша банкноттарын тіркеу журналында тіркелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Молекулярлық-генетикалық, сот-биологиялық сараптамалар жүргізу үшін ұсынылатын тірі адамдардан алынған биологиялық үлгілер осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тірі адамдардан алынған биологиялық үлгілерді тіркеу журналында тіркелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       Мәліметтердің осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2005,1223 +2572,2349 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақтарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - сараптама жүргізу тапсырылған сот сарапшысы жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Сот сараптамасы объектілерін сақтау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сот сараптамасының биологиялық емес объектілері объектілердің жекелеген санаттарын сақтау ерекшелігін ескере отырып арнайы жабдықталған үй-жайларда (сот сараптамасы объектілерін сақтау камераларында) сақталады. Арнайы сақтау шарттарын талап етпейтін объектілер мөрленетін сейфтермен метал шкафтарда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биологиялық объектілер, оладың бастапқы қасиеттерін сақтауды қамтамасыз ететін жағдайларда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот сараптамасы объектілеріне сот сараптамасының нөмірі, келіп түскен күні көрсетілген жазбасы бар жапсырма қағаздар бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сот сараптамасы органының сақтау камерасындағы объектілердің сақталуына жауапты адам (бұдан әрі - сақтауға жауапты адам) сот сараптамасы органы басшысының бұйрығымен (өкімімен) тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұнымен қатар бұйрықта (өкімде), ол болмаған кезеңде сақтауға жауапты адамды алмастыратын адам айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сақтауға жауапты адам жұмыстан ауысқан, шыққан немесе демалысқа кеткен жағдайда сот сараптамасы органының басшысы сақтау камерасындағы іс жүзінде қолда бар сот сараптамасы объектілерініңосы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкеснысан бойынша сот сараптамасы объектілерін сақтау камерасына қабылдауды және тапсыруды тіркеу журналындағы (бұдан әрі - №13 журнал) жазбаларға сәйкестігін тексеру жөніндегі комиссия тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижесі жаңа жауапты немесе оны алмастыратын адамға қабылдау-өткізу актісімен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сақтауға жауапты адам сот сараптамасы органының сот сарапшысына сақтау камерасынан сот сараптамасы объектілерін беруді, сондай-ақ оларды сақтау камерасына қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот сараптамасы объектілерін қабылдау және беру туралы мәліметтер № 13 журналға енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Егер, сот сараптамасы объектілерінің көлемдері, өлшемдері мен қасиеттері мүмкіндік берсе, онда олар сот сараптамасын жүргізу кезеңінде сот сарапшысында мөрленетін сейфтерде, металл шкафтарда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот сараптамасы объектілерінің сақталуын сот сарапшысы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот сараптамасы объектілерінің жұмыстағы үзіліс уақытында жұмыс орнында сақталуын қамтамасыз етпей қалдыруға, сондай-ақ объектілерді сот сараптамасы органынан тыс жерге шығаруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сот сарапшысы осы Қағидалардың 10-14-тармақтарында көрсетілген сот сараптамасы объектілеріносы Қағидалардың 18-тармағына сәйкес жұмыс күні аяқталғаннан кейін сақтау камерасына тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Сот сарапшысы, сот сараптамасын жүргізу аяқталғаннан кейін биологиялық объектілерді қоспағанда, сот сараптамасы объектілерін буып-түйілген (таңбаланған) және мөрленген күйінде заттай дәлелдемелерді сақтау камерасына тапсырады. Орамаға мынадай жазбалар енгізіледі: сот сараптамасының нөмірі, аяқталу күні, орманың ішіндегісі, объектілерді ораған адамның лауазымы, тегі, аты, әкесінің аты (ол болған жағдайда), оның қолы. Орама "Пакеттер үшін" дөңгелек мөрінің бедерімен мөрленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биологиялық объектілер (мәйіттен басқасы) буып-түйіледі және мөрленеді және сараптама тағайындаған органға (адамға) немесе оның уәкілетті өкіліне беру кезеңіне дейін обьектілердің жекелеген санатын сақтау ерекшелігі ескеріле отырып, бөлімшелерде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Химиялық-токсикологиялық және гистологиялық сараптамалық зерттеу объектілері аталған бөлімшелердің мұрағаттарында сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аумақтық бөлімшенің басшысы сараптама объектілерін сақтауды ұйымдастыруды және шарттарын, сондай-ақ қызметкерлердің оларды сақтау жөніндегі белгіленген талаптарын орындауын ұдайы тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сараптамаларды жүргізу нәтижесінде пайда болатын материалдарды бақылау өндірісінде сақтау ұйымдастырылады, оған сараптама тағайындау туралы қаулы, ұйғарым, жолдау хаттардың көшірмелері, қосымшаларды қоса алғандағы сарапшы қорытындысының екінші данасы, өтінішхаттар туралы материалдар мен оларды қарау нәтижесі, сараптаманы жүргізу кезінде пайда болған өзге де материалдар тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Сараптама жүргізу үшін келіп түскен материалдар мен объектілерді тіркеу журналдарын (осы Қағидаларға </w:t>
+      23. Сараптама жүргізу үшін келіп түскен материалдар мен объектілерді тіркеу журналдарын (осы Қағидаларға 1-17 қосымшалар), сондай-ақ бақылау өндірістерін сақтау мерзімі Қазақстан Республикасы Мәдениет және спорт министрінің 2025 жылғы 17 маусымдағы № 279-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Сақтау мерзімдерін көрсете отырып, мемлекеттік және мемлекеттік емес ұйымдар қызметінде жасалатын үлгілік құжаттар тізбесіне (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізібесінде 2017 жылғы 18 қарашада № 15997 болып тіркелген) сәйкес айқындалады.</w:t>
+        <w:t xml:space="preserve"> бекітілген Сақтау мерзімдерін көрсете отырып, мемлекеттік және мемлекеттік емес ұйымдар қызметінде жасалатын үлгілік құжаттар тізбесіне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 740</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Сот сараптамасы объектілерін қайтару тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Бастапқы қасиеттерін сақтауды талап ететін биологиялық объектілерді қоспағанда, сот сараптамасына ұсынылған сот сараптамасы объектілері сараптаманы тағайындаған орган (адам) белгілеген мерзіммен сот сараптамасы органдарында, лицензиатта немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге де адамда, тек олардың сот-сараптамалық зерттеуін жүргізу уақытында ғана болады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Биологиялық объектілердің бастапқы қасиеттерін сақтауды талап ететін ерекше жағдайларда (танылмаған мәйіттер, техногенді апаттар мен дүлей апаттар жағдайларында табылған адам денесінің бөліктері), оларсот сараптамасы органында сот сараптамасын тағайындағанорган (адам) белгілеген мерзімде сақталуы мүмкін.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Химиялық-токсикологиялық және сот-гистологиялық зерттеудің биологиялық объектілерін қоспағанда, сот сараптамасы объектілері сот сараптамасын тағайындаған адамның тікелей өзіне немесе сенімхаттың негізінде оның уәкілетті өкіліне беріледі, не белгіленген тәртіппен пошта байланысы құралдарымен жолданады.</w:t>
+      24. Бастапқы қасиеттерін сақтауды талап ететін биологиялық объектілерді қоспағанда, сот сараптамасына ұсынылған сот сараптамасы объектілері сараптаманы тағайындаған орган (адам) белгілеген мерзіммен сот сараптамасы органдарында, лицензиатта немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге де адамда, тек олардың сот-сараптамалық зерттеуін жүргізу уақытында ғана болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте №1 журналда және сот сараптамасы органың бақылау өндірісінде сақталатын сот сарапшысы қортындысының екінші данасында алушының тегі, аты, әкесінің аты (ол болған жағдайда), жұмыс орны, лауазымы, оның жеке басын куәландыратын құжаттың атауы, сериясы мен нөмірі, алған күні мен қолы көрсетіледі.</w:t>
+      Биологиялық объектілердің бастапқы қасиеттерін сақтауды талап ететін ерекше жағдайларда (танылмаған мәйіттер, техногенді апаттар мен дүлей апаттар жағдайларында табылған адам денесінің бөліктері), оларсот сараптамасы органында сот сараптамасын тағайындағанорган (адам) белгілеген мерзімде сақталуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сот сараптамасы объектілерін беру кезінде № 1 журналға "өзі алды", "сенімхат бойынша берілді" деген белгілер мен материалдардың берілген күні қойылады.</w:t>
+      25. Химиялық-токсикологиялық және сот-гистологиялық зерттеудің биологиялық объектілерін қоспағанда, сот сараптамасы объектілері сот сараптамасын тағайындаған адамның тікелей өзіне немесе сенімхаттың негізінде оның уәкілетті өкіліне беріледі, не белгіленген тәртіппен пошта байланысы құралдарымен жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Пошта байланысымен жөнелтуге жатпайтын қару, оқ-дәрілер, жарылғыш заттар мен пиротехникалық құрамдар, жарғыш құрылғылар мен жару құралдары, жеңіл тұтанатын және жанғыш заттар, есірткі құралдары, психотроптық заттар мен прекурсорлар, қатты әсер ететін, уытты және улы заттар, радиоактивті заттар мен ядролық материалдар, қымбат заттар, құнды қағаздар, рабайсыз және осал объектілерді қайтару coт сараптамасын тағайындаған органның (адамның) тікелей өзіне не оның уәкілетті өкіліне сарапшы қорытындысымен (қорытынды берудің мүмкін еместігі туралы хабарламамен) бірге жүргізіледі.</w:t>
+      Бұл ретте №1 журналда және сот сараптамасы органың бақылау өндірісінде сақталатын сот сарапшысы қортындысының екінші данасында алушының тегі, аты, әкесінің аты (ол болған жағдайда), жұмыс орны, лауазымы, оның жеке басын куәландыратын құжаттың атауы, сериясы мен нөмірі, алған күні мен қолы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Сот сарапшысының қорытындысын, бастапқы қасиеттерін сақтауды талап ететін табиғи күйдегі биологиялық объектілерді қоспағанда, сот сараптамасы объектілерінсіз сот сараптамасын тағайындаған органға (адамға) арнайы пошта байланысымен жөнелтуге жол берілмейді.</w:t>
+      Сот сараптамасы объектілерін беру кезінде № 1 журналға "өзі алды", "сенімхат бойынша берілді" деген белгілер мен материалдардың берілген күні қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Материалдарын пошта байланысымен жолдауға болмайтын сараптаманы орындағаннан кейін, басшы бұл туралы сараптаманы тағайындаған органды (адамды) белгіленген тәртіппен хабардар етеді.</w:t>
+      26. Пошта байланысымен жөнелтуге жатпайтын қару, оқ-дәрілер, жарылғыш заттар мен пиротехникалық құрамдар, жарғыш құрылғылар мен жару құралдары, жеңіл тұтанатын және жанғыш заттар, есірткі құралдары, психотроптық заттар мен прекурсорлар, қатты әсер ететін, уытты және улы заттар, радиоактивті заттар мен ядролық материалдар, қымбат заттар, құнды қағаздар, рабайсыз және осал объектілерді қайтару coт сараптамасын тағайындаған органның (адамның) тікелей өзіне не оның уәкілетті өкіліне сарапшы қорытындысымен (қорытынды берудің мүмкін еместігі туралы хабарламамен) бірге жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пошта байланысы құралдарымен жолдауға болмайтын объектілерді тасымалдауды, сараптаманы тағайындаған орган (адам) қамтамасыз етеді.</w:t>
+      27. Сот сарапшысының қорытындысын, бастапқы қасиеттерін сақтауды талап ететін табиғи күйдегі биологиялық объектілерді қоспағанда, сот сараптамасы объектілерінсіз сот сараптамасын тағайындаған органға (адамға) арнайы пошта байланысымен жөнелтуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Материалдарын пошта байланысымен жолдауға болмайтын сараптаманы орындағаннан кейін, басшы бұл туралы сараптаманы тағайындаған органды (адамды) белгіленген тәртіппен хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пошта байланысы құралдарымен жолдауға болмайтын объектілерді тасымалдауды, сараптаманы тағайындаған орган (адам) қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Сот сараптамасы органының басшысы сараптаманы тағайындаған адам талап етпеген орындалған сараптама материалдары туралы, оған тиісті хабарламажолданған кезден бастап он күн ішінде сараптама тағайындаған органның басшысына жазбаша хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Мәйіттерді тапсыру, қабылдау және тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Мәйіт, сот сараптамасы органына, лицензиатқа немесе сот сараптамасын жүргізу бір жолғы тәртіппен тапсырылған өзге адамға мәйітке сот-медициналық сараптамасын тағайындау туралы қаулымен, мәйітті оқиға орнында (немесе мәйіттің табылған орнында) қарау хаттамасының көшірмесімен, медициналық құжаттармен (ол болған жағдайда) бірге жіберіледі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша күнделікті киетін киімдерді, заттай дәлелдемелерді, құнды заттар мен құжаттарды мәйітханада тіркеу журналында тіркеледі және мәйітке оның тегі, аты, әкесінің аты (ол болған жағдайда), қайтыс болған адамның жасы мен тіркеу нөмірі көрсетілген жапсырма қағаз немесе тіркеу нөмірі таңбаланған метал жетон ілінеді.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Сот-медициналық сараптамасын тағайындаған орган (адам) мәйітті сот сараптамасы органына, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдарға немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге адамға жіберген кезде, медициналық картасының түпнұсқасын қосымшаларымен бірге және ол медициналық мекемеге келіп түскен кездегі киімдерін жеткізуді сонымен бір мезгілде қамтамасыз етеді. Егер киімдерін анықтау немесе тергеу органдары алған болса немесе олардың рұқсатымен заңды өкілдеріне берілген болса, қаулыда тиісті жазба жазылады.</w:t>
+      28. Мәйіт, сот сараптамасы органына, лицензиатқа немесе сот сараптамасын жүргізу бір жолғы тәртіппен тапсырылған өзге адамға мәйітке сот-медициналық сараптамасын тағайындау туралы қаулымен, мәйітті оқиға орнында (немесе мәйіттің табылған орнында) қарау хаттамасының көшірмесімен, медициналық құжаттармен (ол болған жағдайда) бірге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      29. Мәйітті сот сараптамасы органы, лицензиат немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын адам қабылдап алған кезде, қайтыс болған адамның киімдері, құнды заттары, құжаттары және мәйітпен бірге жеткізілген басқа да заттары осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша күнделікті киетін киімдерді, заттай дәлелдемелерді, құнды заттар мен құжаттарды мәйітханада тіркеу журналында тіркеледі және мәйітке оның тегі, аты, әкесінің аты (ол болған жағдайда), қайтыс болған адамның жасы мен тіркеу нөмірі көрсетілген жапсырма қағаз немесе тіркеу нөмірі таңбаланған метал жетон ілінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      31. Мәйітті және жолдау құжаттарын № 3 журналда тіркейді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Сот-биологиялық (медициналық), сот химиялық-токсикологиялық және гистологиялық зерттеулер жүргізу үшін мәйіттен объектілерді алуды мәйіттің сараптамасын жүргізетін сарапшы жүргізеді. Объектілер алынып, оралады, таңбаланады және осы Қағидаларға сәйкес зерттеуге жолданады.</w:t>
+      30. Сот-медициналық сараптамасын тағайындаған орган (адам) мәйітті сот сараптамасы органына, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдарға немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге адамға жіберген кезде, медициналық картасының түпнұсқасын қосымшаларымен бірге және ол медициналық мекемеге келіп түскен кездегі киімдерін жеткізуді сонымен бір мезгілде қамтамасыз етеді. Егер киімдерін анықтау немесе тергеу органдары алған болса немесе олардың рұқсатымен заңды өкілдеріне берілген болса, қаулыда тиісті жазба жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойыншасот-биологиялық (медициналық) зерттеулерін жүргізу үшін материалдар мен мәйіттен алынған объектілерді тіркеу журналында жүргізіледі.</w:t>
+        <w:t>
+      31. Мәйітті және жолдау құжаттарын № 3 журналда тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойыншасот химиялық-токсикологиялық зерттеулерін жүргізу үшін материалдар мен мәйіттен алынған объектілерді тіркеу журналында жүргізіледі.</w:t>
+        <w:t>
+      32. Сот-биологиялық (медициналық), сот химиялық-токсикологиялық және гистологиялық зерттеулер жүргізу үшін мәйіттен объектілерді алуды мәйіттің сараптамасын жүргізетін сарапшы жүргізеді. Объектілер алынып, оралады, таңбаланады және осы Қағидаларға сәйкес зерттеуге жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      33.Материалдарды және мәйіттен алынған объектілерді сот-биологиялық бөлімінде тіркеу осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойыншасот-биологиялық (медициналық) зерттеулерін жүргізу үшін материалдар мен мәйіттен алынған объектілерді тіркеу журналында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Материалдарды және мәйіттен алынған объектілерді химиялық-токсикологиялық бөлімінде тіркеу осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойыншасот химиялық-токсикологиялық зерттеулерін жүргізу үшін материалдар мен мәйіттен алынған объектілерді тіркеу журналында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       35. Материалдарды және мәйіттен алынған объектілерді сот-гистологиялық бөлімінде тіркеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойыншасот гистологиялық зерттеулерін жүргізу үшін материалдар мен мәйіттен алынған объектілерді тіркеу журналында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Мәйіттерді сақтау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Мәйіттің киімі және онымен бірге жеткізілген өзге де заттар сот-медициналық сараптамасын жүргізу басталғанға дейін сот сараптамасы органдарына, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдарға немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге адамға қандай күйде түссе, сондай күйінде сақталады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ылғал киімдер мен аяқкиім мәйітке сот-медициналық зерттеуі жүргізілгеннен кейін тікелей күн сәулесі түспейтін, желдетілетін бөлмеде, бөлме температурасында кептіріледі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      36-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Мәйіттер, сондай-ақ мәйіттердің бөлінген бөлшектері сот сараптамасы органында, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдарда немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге адамда олардың бастапқы қасиеттерін өзгертуге жол бермейтін жағдайларда сақталады.</w:t>
+      36. Мәйіттің киімі және онымен бірге жеткізілген өзге де заттар сот-медициналық сараптамасын жүргізу басталғанға дейін сот сараптамасы органдарына, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдарға немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге адамға қандай күйде түссе, сондай күйінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Карантинді және аса қауіпті инфекциялардан өлген адамдардың мәйіттері басқа мәйіттерден оқшауланып сақталады.</w:t>
+      Ылғал киімдер мен аяқкиім мәйітке сот-медициналық зерттеуі жүргізілгеннен кейін тікелей күн сәулесі түспейтін, желдетілетін бөлмеде, бөлме температурасында кептіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Мәйіттер, сот сараптамасы органында, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдарда немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын адамда қайтыс болуы туралы медициналық куәлігін, перинаталдық өлім туралыкуәлігін рәсімдегенге және қайтыс болған адамның туыстарына не жақындарына бергенге дейін сақталады.</w:t>
+      37. Мәйіттер, сондай-ақ мәйіттердің бөлінген бөлшектері сот сараптамасы органында, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдарда немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын өзге адамда олардың бастапқы қасиеттерін өзгертуге жол бермейтін жағдайларда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Танылған мәйіттерді одан әрі қарай сақтау қайтыс болғандардың туыстарымен келісім шарт негізінде жүзеге асырылады.</w:t>
+      38. Карантинді және аса қауіпті инфекциялардан өлген адамдардың мәйіттері басқа мәйіттерден оқшауланып сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті өзгерістер енгізілгеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Санитар, мәйіттерді жерлеу үшін қайтыс болған адамның туыстарына, жақындарына немесе жерлеу міндетін өзіне алған уәкілетті қоғамдық ұйымдарға сот сараптамасын тағайындаған органның (адамның) жазбаша рұқсаты бойыншабереді.</w:t>
+      39. Мәйіттер, сот сараптамасы органында, лицензияның негізінде сот-сараптама қызметімен айналысатын адамдарда немесе сот сараптамасын жүргізуді бір жолғы тәртіппен жүзеге асыратын адамда қайтыс болуы туралы медициналық куәлігін, перинаталдық өлім туралыкуәлігін рәсімдегенге және қайтыс болған адамның туыстарына не жақындарына бергенге дейін сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген "Инфекциялық аурулардың (обаның, тырысқақтың) алдын алу бойынша санитариялық-эпидемияға қарсы (профилактикалық) іс-шараларды ұйымдастыруға және өткізуге қойылатын санитариялық-эпидемиологиялық талаптар" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізбесінде №10644 болып тіркелген) санитариялық қағидаларынна сәйкес жүргізіледі.</w:t>
+        <w:t>
+      Танылған мәйіттерді одан әрі қарай сақтау қайтыс болғандардың туыстарымен келісім шарт негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      40. Санитар, мәйіттерді жерлеу үшін қайтыс болған адамның туыстарына, жақындарына немесе жерлеу міндетін өзіне алған уәкілетті қоғамдық ұйымдарға сот сараптамасын тағайындаған органның (адамның) жазбаша рұқсаты бойыншабереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Карантинді және аса қауіпті инфекциялардан қайтыс болған адамдардың мәйіттерін тасымалдау және жерлеу, сондай-ақ одан кейінгі дезинфекциялау Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 17 қарашадағы № ҚР ДСМ-116 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізбесінде №25254 болып тіркелген) бекітілген "Инфекциялық аурулардың (обаның, тырысқақтың) алдын алу бойынша санитариялық-эпидемияға қарсы іс-шараларды ұйымдастыруға және өткізуге қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 740</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       42. Сот-медициналық зерттеуін жүргізгеннен кейін танылмаған және талап етілмеген мәйіттер туралы деректер 10 күнтізбелік күн өткеннен кейін арнайы коммуналдық қызметтердің жерлеуді ұйымдастыруы үшін сот-медициналық сараптамасын тағайындаған органға (адамға) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3550,686 +5243,687 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот, сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптамаларын жүргізу үшін келіп түскен материалдарды тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="345"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1723"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдардың сот сараптамасы органына келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама шифры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманы тағайындаған орган (адам), Т.А.Ә. лауазымы, атағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3196" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық, азаматтық, әкімшілік істің, СДТБТ нөмірі, күдіктінің, айыпталушының немесе тараптардың тегі, аты, әкесінің аты (ол болған жағдайда), іс томдары мен парақтарының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеуге келіп түскен объектілер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдарды ұсынған адамның Т.А.Ә., өткізгені туралы белгі, өткізген күні, қызметтік куәліктің нөмірі, қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот сарапшы-сының тегі, аты, әкесінің аты (ол болған жағдайда), алғаны туралы белгі, қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш-хаттар туралы белгі (шығару күні, қанағаттан-дыру күні, тоқтата тұру мерзімі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1466" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3196" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4252,475 +5946,476 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="712"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="4626"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статистикалықдеректер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1266" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманы тапсыру күні, сот сарапшы- сының қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4626" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама қорытындысын алғаны туралыбелгі, алушының тегі, аты, әкесінің аты (ол болған жағдайда), жұмыс орны, дауазымы, қызметтік куәлігінің, сенім хаттың немесе жеке куәлігінің нөмірі мен берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сұрақтардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұжырымдардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кесімді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ықтималды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүмкінеместігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күрделілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4743,411 +6438,411 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1266" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4626" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5529,613 +7224,614 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот-медициналық сараптамаларын жүргізу үшін ____________ бөлімшеге келіп түскен материалдар мен объектілерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="512"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="512" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапта маның нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материал дардың сот сараптамасы органына келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жәбірленушінің, күдіктінің, айыпталушының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама тағайындаған орган (адам), тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, атағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық, азаматтық, әкімшілік істің, СДТБТ нөмірі, томдар мен парақтардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келіп түскен құжаттар дың, зерттеу объекті лері мен салыстырмалы үлгілердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Істің қысқаша мән-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="512" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6158,104 +7854,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2666"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3853"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот сарапшысының тегі, аты, әкесінің аты (ол болған жағдайда), алғаны туралы белгі, қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6285,125 +7982,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманы (зерттеуді) жүргізу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қорытынды берудің мүмкін еместігі туралы хабарлама, орындаусыз кері қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күрделілік санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6427,87 +8124,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 басталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6543,267 +8240,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7167,217 +8864,218 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәйіттерді сот-медициналық мәйітханада тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="790"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="3035"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлген адамның тегі, аты, әкесінің аты (олболған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7407,88 +9105,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәйіт мәйітханаға жеткізілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлген адамның тұрғылықты жері және жеке куәлігінің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3035" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7551,87 +9249,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7654,339 +9352,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3035" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8009,613 +9707,614 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3121"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3121" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманы тағайындаған орган (адам), тегі, аты, әкесінің аты (ол болған жағдайда), сараптаманы тағайындау туралы қаулыны шығару күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот сарапшысы ның тегі, аты, әкесінің аты (ол болған жағдайда) және сараптаманы жүргізу уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2387" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлімнің себебі (өлім жөнінде медициналық куәландыруға, перинаталды өлім туралы дәрігерлік куәландыруға сәйкес қысқаша сот-медициналық диагнозы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="803" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түпкі лікті сот-медици налық диагноз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зертханалық зерттеу үшін жолданған объектілердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот сараптамасының аяқталу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапшы қорытындысын кеңсеге өткізу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәйітті беру немесе көму күні, күні, қайтыс болғаны туралы медициналық куәландыру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3121" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2387" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="803" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8979,540 +10678,541 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жәбірленушілердің, күдіктілердің, айыпталушылардың және басқа да адамдардың сот медициналық сараптамаларын тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="553"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1431"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманың нөмірі, материалдардың сот сараптамасы органына келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама тағайындаған орган (адам), тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, атағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық, азаматтық, әкімшілік істің, СДТБТ нөмірі, томдар мен парақтардың саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәландырылатын адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні, жынысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1431" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке адамды куәландыратын құжат, қашан және кім берген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1431" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9535,106 +11235,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="967"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1079"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үй мекен-жайы тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9664,199 +11365,199 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманы жүргізу мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама түрі (жыныстық жай-күйі, медициналық құжаттар және іс материалдары бойынша куәландыру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексерудің қосымша әдістері, тексеру кезінде алынған обьектілердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот сарапшы сының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9880,87 +11581,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 басталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10022,339 +11723,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10718,330 +12419,331 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот-наркологиялық сараптамасын жүргізуді тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="527"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="796"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нөмірі (сараптаманың процессу-алдық мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдардың сот сараптамасы органына келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3017" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жәбірленушінің, күдіктінің, айыпталушының тегі, аты, әкесінің аты (ол болған жағдайда), жынысы, жасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама тағайындаған орган, сараптама тағайындаған адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диагноз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қорытынды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="653" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11071,51 +12773,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманы жүргізу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11217,87 +12919,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="511" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 басталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11307,411 +13009,411 @@
               <w:t>
 аяқталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3017" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="653" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="511" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12075,613 +13777,614 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Амбулаториялық және стационарлық сот-психиатриялық сараптамасын тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="448"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2327"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдардың сот сараптамасы органына келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (ол болған жағдайда), жынысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні (жылы, айы, күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама тағайындаған орган, сараптама тағайындаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), қаулыны (ұйғарымды) шығару күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Істің нөмірі мен санаты (қылмыстық, азаматтық), іс томдары мен парақтарының саныр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2327" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама жүргізілуі тиіс адамның мәртебесі (жәбірленуші, күдікті, айыпталушы, сотталушы, азаматтық істегі тарап)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2327" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12704,394 +14407,395 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1683"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2620"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүргізу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үйлестіруші-сарапшы, комиссия мүшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2612" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диагноз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2613" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұсынылған медициналық шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапшы қорытындысын кеңсеге өткізу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2612" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2613" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13455,613 +15159,614 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссиялық сот медициналықсараптамалардытіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="522"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="693"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="522" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="505" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманың нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдар-дың сот сараптамасы органына келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3501" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама тағайындаған орган (адам), сараптама тағайындаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық, азаматтық, әкімшілік істің, СДТБТ нөмірі, іс томдары мен парақтардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2987" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жәбірленушінің, күдіктінің, айыпталушының, азаматтық іс тараптарының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні, жынысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұсынылған құжаттар-дың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="522" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="505" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3501" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2987" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14084,140 +15789,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1403"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2185"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1403" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күрделілік санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия құрамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14247,51 +15953,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманы жүргізу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2185" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14328,87 +16034,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 басталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14418,231 +16124,231 @@
               <w:t>
 аяқталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1403" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2185" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14977,68 +16683,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зерттеуге келіп түсетін материалдар мен объектілерді қарау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау уақыты: ______________ Күні "___" ___________20__ ж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15997,467 +17703,468 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есірткі құралдарын, психотроптық заттарды, олардың аналогтары мен прекурсорларды тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="573"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1174"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нөмірі, материалдардың сот сараптамасы органына келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама тағайындаған орган (адам), тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, атағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық, әкімшілік істің, СДТБТ нөмірі ұсталғанның, күдіктінің, айыпталушының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пакеттердің саны, обьектілердің түрі, массасы, көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді кім жеткізді, күні, қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16480,394 +18187,395 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2347"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5343"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда), сараптаманы алу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2816" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеуге келіп түскен есірткі құралдарының, психотроптық заттармен прекурсорлардың түрі, жұмсалған/қайтарылатын заттың) массасы (көлемі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="625" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қорытындыны кеңсеге тапсыру күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1169" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сұрақтардың, жауаптардың саны, сараптаманы жүргізу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5343" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама қорытындысын және объектілерді алу туралы белгі, алған адамның тегі, аты, әкесінің аты (ол болған жағдайда), жұмыс орны, лауазымы, қызметтік куәліктің, сенімхаттың немесе жеке куәліктің нөмірі мен берген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2816" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="625" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1169" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5343" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17231,613 +18939,614 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ойық қаруды, оқ-дәрілерді, жарылғыш заттар мен құрылғыларды тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="837"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1714"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді зерттеуге жіберген органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келіп түскен обьектілердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді алған сарапшының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтауға өткізгені туралы белгі, сот сарапшысының қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алғаны туралы белгі, жауапты адамның қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18201,613 +19910,614 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы металдармен асыл тастардан жасалған бұйымдарды, құнды қағаздарды, Қазақстан Республикасының және басқада мемлекеттердің ақша банкноттарын тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="837"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1714"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді зерттеуге жіберген органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келіп түскен обьектілердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді алған сарапшының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтауға өткізгені туралы белгі, сот сарапшысының қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алғаны туралы белгі, жауапты адамның қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19171,540 +20881,541 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тірі адамдардан алынған биологиялық объектілерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1089"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1349"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттелетін адамның тегі, аты, әкесінің аты (ол болған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжат, қашан және кімберді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптаманы жүргізудің негізі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алынған объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Биологиялық материалды алу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20068,613 +21779,614 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот сараптамасы объектілерін сақтау камерасына қабылдауды және тапсыруды тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="837"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1714"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді зерттеуге жіберген органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келіп түскен объектілердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді алған сарапшының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтауға өткізгені туралы белгі, сот сарапшысының қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алғаны туралы белгі, жауапты адамның қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21038,467 +22750,468 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Киім заттарын, зерттеу объектілерін, құндылықтар мен құжаттарды мәйітханада тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="856"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2444"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3516" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайтыс болған адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәйітті кім жеткізді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәйітпен бірге жеткізілген киім заттарының, зерттеу объектілерінің және басқа да заттардың тізбесі мен қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәйітпен бірге жеткізілген құжаттар мен құндылықтардың тізбесі мен қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3516" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21521,254 +23234,255 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1165"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2114"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адамның тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәйітпен бірге жеткізілген киім заттарын, құжаттарды, құндылықтарды, зерттеу объектілерін берудің негізі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6014" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген киім заттарының, құжаттардың, құндылықтардың, зерттеу объектілерінің тізбесі, алушы туралы мәлімет: тегі, аты, әкесінің аты (ол болған жағдайда), жеке басын куәландыратын құжаттың атауы және нөмірі, алушының тұратын жері, қолы, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талап етілмеген киім заттарының, құжаттардың, құндылықтардың және басқа да заттардың тағдыры туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мәйітті, заттарды, құжаттарды, құндылықтарды жеткізген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21804,195 +23518,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6014" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22356,613 +24070,614 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот-биологиялық зерттеуін (медициналық) жүргізу үшін мәйіттен алынған объектілерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="734"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1436"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2819" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (ол болған жағдайда), жасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3477" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді жолдаған сот-медициналық сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот медициналық сарапшы қорытындысының нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді алу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="909" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөлімшеге келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тізбесі, орамасы, саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілерді тіркеген адам (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2819" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3477" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="909" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23326,686 +25041,687 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот химиялық-токсикологиялық зерттеулерін жүргізу үшін мәйіттен алынған материалдар мен объектілерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="442"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="443"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="442" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеудің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объекті-лермен құжаттар-дың келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2901" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеуді жүргізудің негізі (объектілерді жолдаған сот-медициналық сарапшының тегі, аты, әкесінің аты, қорытындының нөмірі, жолдаған күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайтыс болған адамның тегі, аты, әкесінің аты (ол болған жағдайда), жынысы, туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келіп түскен объектілер-дің, құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="442" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеудің мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Істің қысқаша мән-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеуді жүргізген сарапшының және сынама дайындығын және объектілерді зерттеуге дайындауды жүргізген зертханашының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күрделілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="442" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2901" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="442" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24028,182 +25744,183 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="777"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="4727"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеуді жүргізу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеу нәтижелерін қысқаша баяндау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттелген объектілердің саны/жүргізілген зерттеулердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24233,88 +25950,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұжырымдардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөлімшеде қалдырылған объектілер болса, солар туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4727" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24365,125 +26082,125 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кесімді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ықтималды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24507,87 +26224,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 басталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24688,375 +26405,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4727" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25420,686 +27137,687 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот-гистологиялық зерттеулерін жүргізу үшін мәйіттен алынған материалдар мен объектілерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="440"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="442"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерт теудің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілер мен құжаттар-дың келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеуді Жүргізудің негізі (объектілерді жолдаған сот медициналық сарапшының тегі, аты, әкесінің аты, қорытынды ның нөмірі, жолдаған күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2483" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайтыс болған адамның тегі, аты, әкесінің аты (ол болған жағдайда), жынысы, туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келіп түскен объектілер-дің, құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеудің мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Істің қысқаша мән-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеуді жүргізген сарапшының және сынама дайындығын, объектілерді зерттеуге дайындауды жүргізген зертханашының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="442" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күрделілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2483" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="442" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26122,185 +27840,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="649"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеуді жүргізу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеу нәтижелерін қысқаша баяндау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттелген объектілердің саны/жүргізілген зерттеулер дің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26330,51 +28049,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұжырымдардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3947" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26404,51 +28123,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектілердің (органдардың, ұлпалардың кесектерінің) шығындалғаны немесе қалғаны туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26499,249 +28218,249 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кесімді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ықтималды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүмкін емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапшы қорытындысымен бірге берілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөлімшеде қалдырылған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="728" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26752,87 +28471,87 @@
               <w:t>
 Жойылған (жойылған күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 басталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26972,483 +28691,483 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3947" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="728" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27884,31 +29603,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>