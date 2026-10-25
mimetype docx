--- v0 (2025-12-25)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ede2adb" w14:textId="ede2adb">
+    <w:p w14:paraId="a603aa3" w14:textId="a603aa3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,84 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 28 ақпандағы № 97 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 27 наурызда № 14930 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2015 жылғы 29 қазандағы Қазақстан Республикасы Кәсіпкерлік кодексінің 90-6-бабының </w:t>
+      Қазақстан Республикасы Кәсіпкерлік кодексінің 90-6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Нарық субъектілері келісімдерінің жобаларын Қазақстан Республикасының бәсекелестікті қорғау саласындағы заңнамасының талаптарына сәйкестігі немесе сәйкес еместігі тұрғысынан қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -356,127 +428,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -707,166 +791,354 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z64" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Нарық субъектілері келісімдерінің жобаларын Қазақстан Республикасының бәсекелестікті қорғау саласындағы заңнамасының талаптарына сәйкестігі немесе сәйкес еместігі тұрғысынан қарау қағидалары (бұдан әрі – Қағидалар) 2015 жылғы 29 қазандағы Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) 90-6-бабының </w:t>
+      1. Осы Нарық субъектілері келісімдерінің жобаларын Қазақстан Республикасының бәсекелестікті қорғау саласындағы заңнамасының талаптарына сәйкестігі немесе сәйкес еместігі тұрғысынан қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) 90-6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және монополияға қарсы орган ведомствосының және оның аумақтық бөлімшелерінің жазбаша нысандағы келісімге (бұдан әрі – келісім) қол жеткізуге ниеті бар нарық субъектілері келісімдерінің жобаларын олардың Кодекстің </w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және монополияға қарсы орган және оның аумақтық бөлімшелерінің жазбаша нысандағы келісімге (бұдан әрі – келісім) қол жеткізуге ниеті бар нарық субъектілері келісімдерінің жобаларын олардың Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігі немесе сәйкес еместігі тұрғысынан қарау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) келісім – тараптардың қандай да бір шарттарын, қарым-қатынасын, құқықтары мен міндеттерін белгілейтін, ресми жазбаша құжат түрінде ресімделген екі немесе бірнеше нарық субъектілері арасындағы шарт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2) монополияға қарсы органның ведомствосы – Қазақстан Республикасы Ұлттық экономика министрлігінің Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитеті.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда пайдаланылатын өзге де ұғымдар Кодекске және Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қағидалар жазбаша нысандағы келісімге олардың Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -899,167 +1171,271 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нарық субъектілері келісімдері жобасының Қазақстан Республикасының бәсекелестікті қорғау саласындағы заңнамасының талаптарына сәйкестігін тексеру туралы өтінішті қарау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z68" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Кодекстің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жол беріледі деп танылуы мүмкін келісімдерге қол жеткізуге ниеті бар нарық субъектілері (бұдан әрі – нарық субъектілері) құжаттарды электронды нысанда қоса бере отырып, келісім жобасының Кодекстің </w:t>
+      4. Кодекстің 169-бабына сәйкес жол беріледі деп танылуы мүмкін келісімдерге қол жеткізуге ниеті бар нарық субъектілері (бұдан әрі – нарық субъектілері) құжаттарды электронды нысанда қоса бере отырып, келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкестігін тексеру туралы өтінішпен (бұдан әрі – өтініш) монополияға қарсы органның ведомствосына және оның аумақтық бөлімшелеріне жүгіне алады. </w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкестігін тексеру туралы өтінішпен (бұдан әрі – өтініш) монополияға қарсы органға және оның аумақтық бөлімшелеріне жүгіне алады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке келісімге қол жеткізуге ниеті бар барлық нарық субъектілері қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z69" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер келісім тараптары екі және одан көп облыстың (республикалық маңызы бар қалалардың, астананың) аумағында орналасқан, сондай-ақ егер келісім екі және одан көп облыстың (республикалық маңызы бар қалалардың, астананың) аумағында орналасқан үшінші тұлғалардың мүдделерін қозғайтын жағдайда, нарық субъектілері өтінішті монополияға қарсы органның ведомствосына береді.</w:t>
+      5. Егер келісім тараптары екі және одан көп әкімшілік-аумақтық бірліктердің (астананың, облыстардың, республикалық маңызы бар қалалардың) аумағында орналасқан сондай-ақ егер келісім екі және одан көп әкімшілік-аумақтық бірліктердің (астананың, облыстардың, республикалық маңызы бар қалалардың) аумағында орналасқан үшінші тұлғалардың мүдделерін қозғайтын жағдайда, нарық субъектілері өтінішті монополияға қарсы органға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер келісім тараптары бір облыстың (республикалық маңызы бар қаланың, астананың) аумағында орналасқан, сондай-ақ егер келісім бір облыстың (республикалық маңызы бар қаланың, астананың) аумағында орналасқан үшінші тұлғалардың мүдделерін қозғайтын жағдайда, нарық субъектілері өтінішті монополияға қарсы орган ведомствосының тиісті аумақтық бөлімшесіне береді.</w:t>
+      Егер келісім тараптары бір әкімшілік-аумақтық бірліктердің (астананың, облыстардың, республикалық маңызы бар қалалардың) аумағында орналасқан, сондай-ақ егер келісім бір әкімшілік-аумақтық бірліктердің (астананың, облыстардың, республикалық маңызы бар қалалардың) аумағында орналасқан үшінші тұлғалардың мүдделерін қозғайтын жағдайда, нарық субъектілері өтінішті монополияға қарсы органның тиісті аумақтық бөлімшесіне береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Келісім жасауға ниеті бар нарық субъектілері монополияға қарсы органның ведомствосына немесе оның аумақтық бөлімшелеріне:</w:t>
+      6. Келісім жасауға ниеті бар нарық субъектілері монополияға қарсы органға немесе оның аумақтық бөлімшелеріне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) келісім жобасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1205,87 +1581,149 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 169-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген нарық субъектілеріне салынатын шектеулердің жоқтығы туралы мәліметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Нарық субъектілері келісімдерінің жобаларын Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкестігі немесе сәйкес еместігі тұрғысынан қарау кезінде монополияға қарсы органның ведомствосы және (немесе) оның аумақтық бөлімшелері мынадай іс-әрекеттерді жасайды:</w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкестігі немесе сәйкес еместігі тұрғысынан қарау кезінде монополияға қарсы орган және (немесе) оның аумақтық бөлімшелері мынадай іс-әрекеттерді жасайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) барлық нарық субъектілерінің келісімге қол жеткізуге ниеті фактісін анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1301,165 +1739,393 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) келісімнің Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген келісімдерге жол беру шарттарына сәйкестігін негіздейтін қажетті құжаттардың (мәліметтердің) болу фактісін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> тізбеленген шарттардың бірінің орындалмағаны анықталған жағдайда, өтініш ұсынылмаған деп есептеледі, бұл туралы монополияға қарсы органның ведомствосы және (немесе) оның аумақтық бөлімшесі аталған өтініш келіп түскен күннен бастап күнтізбелік он күн ішінде нарық субъектілеріне (өтініш берушілерге) хабарлайды.</w:t>
+        <w:t>
+      8. Осы Қағидалардың 7-тармағында тізбеленген шарттардың бірінің орындалмағаны анықталған жағдайда, өтініш ұсынылмаған деп есептеледі, бұл туралы монополияға қарсы орган және (немесе) оның аумақтық бөлімшесі аталған өтініш келіп түскен күннен бастап күнтізбелік он күн ішінде нарық субъектілеріне (өтініш берушілерге) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Қаралуы үшін өзге нарық субъектілерінен, лауазымды адамдардан ақпарат алу, жұмыс орнына барып тексеру не тауар нарықтарындағы бәсекелестік жағдайына талдау жүргізу талап етілмейтін нарық субъектілерінің (өтініш берушілердің) өтініші монополияға қарсы органның ведомствосына немесе оның аумақтық бөлімшелеріне келіп түскен күнінен бастап күнтізбелік отыз күнге дейінгі мерзімде қаралады.</w:t>
+      9. Қаралуы үшін өзге нарық субъектілерінен, лауазымды адамдардан ақпарат алу, жұмыс орнына барып тексеру не тауар нарықтарындағы бәсекелестік жағдайына талдау жүргізу талап етілмейтін нарық субъектілерінің (өтініш берушілердің) өтініші монополияға қарсы органға немесе оның аумақтық бөлімшелеріне келіп түскен күнінен бастап күнтізбелік отыз күнге дейінгі мерзімде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Қосымша зерделеу немесе тексеру жүргізу, өзге нарық субъектілерінен, лауазымды адамдардан ақпарат алу, жұмыс орнына барып тексеру не тауар нарықтарындағы бәсекелестіктің жай-күйіне талдау жүргізу қажет болған жағдайда, нарық субъектілерінің (өтініш берушілердің) өтінішін қарау мерзімі күнтізбелік отыз күннен аспайтын мерзімге ұзартылады, бұл туралы нарық субъектілеріне (өтініш берушілерге) ұзарту себептерін көрсете отырып, қарау мерзімі ұзартылған күннен бастап күнтізбелік үш күн ішінде хабарланады.</w:t>
+      10. Қосымша зерделеу немесе тексеру жүргізу, өзге нарық субъектілерінен, лауазымды тұлғалардан ақпарат алу, жұмыс орнына барып тексеру не тауар нарықтарындағы бәсекелестіктің жай-күйіне талдау жүргізу қажет болған жағдайда, нарық субъектілерінің (өтініш берушілердің) өтінішін қарау мерзімі күнтізбелік отыз күннен аспайтын мерзімге ұзартылады, бұл туралы нарық субъектілеріне (өтініш берушілерге) ұзарту себептерін көрсете отырып, қарау мерзімі ұзартылған күннен бастап күнтізбелік үш күн ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш бойынша қарау мерзімін монополияға қарсы орган ведомствосының немесе оның аумақтық бөлімшесінің басшысы немесе басшының орынбасары ұзартады.</w:t>
+      Өтініш бойынша қарау мерзімін монополияға қарсы органның немесе оның аумақтық бөлімшесінің басшысы немесе басшының орынбасары ұзартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Өтінішті және оған қоса берілген қажетті құжаттарды қарау нәтижелері бойынша монополияға қарсы органның ведомствосы және (немесе) оның аумақтық бөлімшелері:</w:t>
+      11. Өтінішті және оған қоса берілген қажетті құжаттарды қарау нәтижелері бойынша монополияға қарсы орган және (немесе) оның аумақтық бөлімшелері мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1495,50 +2161,112 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес еместігі туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1607,205 +2335,329 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нарық субъектілері ұсынған құжаттардағы мәліметтердің анық болмауы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Монополияға қарсы органның ведомствосы және (немесе) оның аумақтық бөлімшелері нарық субъектілерін (өтініш берушілерді) қабылданған шешім туралы олардың атына тиісті жауап (хат) жіберу арқылы хабардар етеді.</w:t>
+      13. Монополияға қарсы орган және (немесе) оның аумақтық бөлімшелері нарық субъектілерін (өтініш берушілерді) қабылданған шешім туралы олардың атына тиісті жауап (хат) жіберу арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкес еместігі туралы шешім қабылданған жағдайда, монополияға қарсы органның ведомствосы және оның аумақтық бөлімшелері жауапта (хатта) сәйкес келмеу себептерін көрсетеді.</w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкес еместігі туралы шешім қабылданған жағдайда, монополияға қарсы орган және оның аумақтық бөлімшелері жауапта (хатта) сәйкес келмеу себептерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкестігі туралы шешім қабылданған жағдайда, келісімге қатысушы нарық субъектілері келісім жасалған кезден бастап күнтізбелік отыз күннен кешіктірмей, көшірмесін қоса бере отырып қол жеткізілген келісім туралы хабарлама жібереді. </w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкестігі туралы шешім қабылданған жағдайда, келісімге қатысушы нарық субъектілері келісім жасалған кезден бастап күнтізбелік отыз күннен кешіктірмей, көшірмесін қоса бере отырып қол жеткізілген келісім туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Нарық субъектілерінің келісім жобасының Қазақстан Республикасының бәсекелестікті қорғау саласындағы заңнамасының талаптарына сәйкестігі немесе сәйкес еместігі туралы шешімді қайта қарау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z79" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Монополияға қарсы орган ведомствосының және (немесе) оның аумақтық бөлімшелерінің келісім жобасының Кодекстің </w:t>
+      14. Монополияға қарсы органның және (немесе) оның аумақтық бөлімшелерінің келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкестігі туралы шешімі, егер мұндай келісімге аталған шешім қабылданған күннен бастап бір жыл ішінде немесе монополияға қарсы органның ведомствосы немесе оның аумақтық бөлімшелері белгілеген мерзім ішінде қол жеткізілмесе, өзінің қолданысын тоқтатады.</w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкестігі туралы шешімі, егер мұндай келісімге аталған шешім қабылданған күннен бастап бір жыл ішінде немесе монополияға қарсы органның немесе оның аумақтық бөлімшелері белгілеген мерзім ішінде қол жеткізілмесе, өзінің қолданысын тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z80" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Монополияға қарсы органның ведомствосы және (немесе) оның аумақтық бөлімшелері өз бастамасы бойынша немесе мүдделі адамның өтініші бойынша келісім жобасының Кодекстің </w:t>
+      15. Монополияға қарсы орган және (немесе) оның аумақтық бөлімшелері өз бастамасы бойынша немесе мүдделі адамның өтініші бойынша келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігі туралы өзінің шешімін, егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
@@ -1836,51 +2688,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер шешім өтініш берген нарық субъектілері (өтініш берушілер) ұсынған, заңсыз шешім қабылдауға әкеп соқтырған анық емес ақпарат негізінде қабылданған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) келісімдерге қатысушылардың монополияға қарсы орган ведомствосы немесе оның аумақтық бөлімшелері Кодекстің </w:t>
+      3) келісімдерге қатысушылардың монополияға қарсы орган немесе оның аумақтық бөлімшелері Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>196-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сай келеді деп таныған келісімде көзделген шарттарды, талаптарды және міндеттемелерді орындамаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1915,50 +2767,112 @@
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасының заңнамасы, оның ішінде Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген келісімді жасасуға жол бермеу шарттары өзгерген жағдайда қайта қарайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Шешімді қайта қарау нәтижелері бойынша монополияға қарсы орган немесе оның аумақтық бөлімшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2007,110 +2921,234 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шешімнің күшін жояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жаңа шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z82" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Монополияға қарсы орган ведомствосы және оның аумақтық бөлімшелері келісім жобасының Кодекстің </w:t>
+      17. Монополияға қарсы орган және оның аумақтық бөлімшелері келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкес еместігі туралы шешім қабылдаған жағдайда, нарық субъектілері (өтініш берушілер) қосымша ақпараттар мен құжаттарды қоса отырып, осы Қағидаларда белгіленген тәртіппен монополияға қарсы органның ведомствосына және оның аумақтық бөлімшелеріне тиісті шешімді қайта қарау үшін жүгіне немесе монополияға қарсы орган немесе оның аумақтық бөлімшесі қабылдаған келісім жобасының Кодекстің </w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкес еместігі туралы шешім қабылдаған жағдайда, нарық субъектілері (өтініш берушілер) қосымша ақпараттар мен құжаттарды қоса отырып, осы Қағидаларда белгіленген тәртіппен монополияға қарсы органға және оның аумақтық бөлімшелеріне тиісті шешімді қайта қарау үшін жүгіне немесе монополияға қарсы орган немесе оның аумақтық бөлімшесі қабылдаған келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмейтіні туралы шешімге сотқа дау айта алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Өтінішті қарауды тоқтату және шешімнің күшін жою шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z84" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2138,183 +3176,307 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нарық субъектілерінен (өтініш берушілерден) өтінішті кері қайтарып алу туралы хабарламалар келіп түскен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) нарық субъектілері (өтініш берушілер) ақпаратты монополияға қарсы органның ведомствосы немесе оның аумақтық бөлімшелері айқындаған мерзімде бермеген, егер мұндай ақпараттың болмауы өтінішті қарауға кедергі келтірген;</w:t>
+      2) нарық субъектілері (өтініш берушілер) ақпаратты монополияға қарсы орган немесе оның аумақтық бөлімшелері айқындаған мерзімде бермеген, егер мұндай ақпараттың болмауы өтінішті қарауға кедергі келтірген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нарық субъектілері (өтініш берушілер) өтінішті объективті түрде қарауға ықпал ететін анық емес ақпарат берген жағдайларда, тоқтатылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Монополияға қарсы орган ведомствосының немесе оның аумақтық бөлімшелерінің өтінішті қарауды тоқтату туралы шешімі туралы нарық субъектілеріне (өтініш берушілерге) мұндай шешім қабылданған күннен бастап үш жұмыс күні ішінде хабарланады.</w:t>
-[...17 lines deleted...]
-      Өтінішті қарау тоқтатылғаннан кейін нарық субъектілері (өтініш берушілер) монополияға қарсы органның ведомствосына немесе оның аумақтық бөлімшелеріне жаңа өтінішпен жүгінуге құқылы.</w:t>
+      Монополияға қарсы орган немесе оның аумақтық бөлімшелерінің өтінішті қарауды тоқтату туралы шешімі туралы нарық субъектілеріне (өтініш берушілерге) мұндай шешім қабылданған күннен бастап үш жұмыс күні ішінде хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қарау тоқтатылғаннан кейін нарық субъектілері (өтініш берушілер) монополияға қарсы органға немесе оның аумақтық бөлімшелеріне жаңа өтінішпен жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Монополияға қарсы орган ведомствосының немесе оның аумақтық бөлімшелерінің шешімі негізінде келісім жобасының Кодекстің </w:t>
+      19. Монополияға қарсы органның немесе оның аумақтық бөлімшелерінің шешімі негізінде келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкестігі туралы келісім жасасқан нарық субъектілері монополияға қарсы орган ведомствосының немесе оның аумақтық бөлімшесінің келісім жобасының Кодекстің </w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкестігі туралы келісім жасасқан нарық субъектілері монополияға қарсы органның немесе оның аумақтық бөлімшесінің келісім жобасының Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігі туралы шешімнің күшін жою туралы қабылдаған шешімін (бұдан әрі – күшін жою туралы шешім) алған кезден бастап мұндай келісімдерді тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күшін жою туралы шешім орындалмаған жағдайда, монополияға қарсы органның ведомствосы және (немесе) оның аумақтық бөлімшелері нарық субъектілерін (өтініш берушілерді) монополияға қарсы орган ведомствосының және (немесе) оның аумақтық бөлімшелерінің аталған шешімін орындауға мәжбүрлеу туралы талап қоюмен сотқа жүгінеді.</w:t>
+      Күшін жою туралы шешім орындалмаған жағдайда, монополияға қарсы орган және (немесе) оның аумақтық бөлімшелері нарық субъектілерін (өтініш берушілерді) монополияға қарсы органның және (немесе) оның аумақтық бөлімшелерінің аталған шешімін орындауға мәжбүрлеу туралы талап қоюмен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2696,31 +3858,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>