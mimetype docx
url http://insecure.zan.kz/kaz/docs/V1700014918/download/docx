--- v0 (2025-11-28)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7bebf44" w14:textId="7bebf44">
+    <w:p w14:paraId="c577565" w14:textId="c577565">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1192,170 +1192,172 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мекемеге келгені әрбір сотталған туралы арнайы есепке алу бөлімі екі жұмыс күні ішінде үкім шығарған сотқа, оның зайыбына (жұбайына), сотталғанның таңдауы бойынша туыстарының біріне немесе заңды өкіліне (бұдан әрі – заңды өкілдер) хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік азаматтың келіп түскені туралы хабарлама көрсетілген мерзімде Қазақстан Республикасының Сыртқы істер министрлігі арқылы ол азаматы болып табылатын мемлекеттің елшілігіне, консулдығына немесе өзге де өкілдігіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 18.03.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 232</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мекемелерде сотталғандарды есепке алу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журнал бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1366,506 +1368,506 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есепке алу карточкасы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотталғанның жеке ісі бойынша.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сандық сотталғандардың қозғалысы туралы бес күндік есеп бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша есептік карточкалар мекемеге келіп түскен сотталғандардың жеке істеріндегі құжаттардың негізінде толтырылады. Есептік карточкаларда жазаны өтеудің бір жағдайынан басқаларына ауыстырылған күні көрсетіледі. Есепке алу карточкалардан картотека құрылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Есептен шығарылған сотталғандардың есептік карточкалары картотекадан алынады. Оларға сотталғандарды есептен алу негіздемесі туралы белгілер қойылады. Есептен шығарылған карточкалардан мұрағаттық картотека құрылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Егер сотталған некеге тұруына байланысты тегін өзгерткен болса, оған жаңадан таңдаған тегі бойынша сигналдық карточкасы толтырылады. Есептік карточкасына жаңа тегіне сигналдық карточканың бар екені туралы белгі қойылады. Сотталғанмен некені бұзған және оған некеге дейінгі тегі берілген жағдайда сигналдық карточкасы оған тиісті белгілер жасағаннан кейін мұрағаттық картотекаға ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мекемеге келіп түскен әрбір сотталғанға мерзім өтегеннен кейін уақытылы босатылуын немесе шартты түрде мерзімінен бұрын (бұдан әрі - ШТМББ), жазаның өтелмеген бөлігін жазаның неғұрлым жеңіл түрімен ауыстыру (бұдан әрі - ЖЖТА) немесе қауіпсіздігі барынша төмен мекемеге (бұдан әрі - ҚБТМ) ауыстыруға ұсыну мерзімдеріне бақылауды жүзеге асыру үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бақылау - мерзімдік карточка құрылады. Бұндай карточкалардан бақылау - мерзімдік картотекасы құрылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әр жылдың аяғында мекеменің бақылау - мерзімдік картотекасынан, ерекше бақылауға алу үшін келесі жылы босатылатын сотталғандардың карточкалары бөлек алынып, жаза мерзімінің аяқталу күні бойынша (айы, күні) орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сотталған басқа мекемеге айдауылданған, босатылған немесе қайтыс болған жағдайда бақылау-мерзімдік карточка картотекадан алынып жеке іске салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ағымдағы жылы 18 жасқа толатын сотталғандарға бақылау карточкасы толтырылады, олардан бір жылға картотека құрастырылады. Карточкалары 18 жасқа толу күні бойынша (айы, күні) орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сотталғанға жаза мерзімінің өзгергені туралы құжат алған жағдайда есепке алу және бақылау-мерзімдік карточкаларында тиісті белгілер қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Сотталғандардың түгелдігі және қозғалысы туралы мәліметтер есепте тұрған адамдардың мәліметтері және өткен тәуліктерде келіп түскен және шығып кеткендердің құжаттары негізінде күн сайын 00 сағатта өткен тәуліктерге жасалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекемеге сот үкімімен белгіленген режим түріне сәйкес емес, қате келіп түскен сотталғандар мекеменің есебіне алынбайды, тиісті мекемелерге айдауылдау туралы шешім қабылданғанға дейін кезекші бөлімге есепке алынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Сотталғандарды сандық есепке алу көрсеткіштері сотталғандарды жеке есепке алу құжаттарының санына және мекемеде нақты болуына сәйкес болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқа мекемеге кеткен, қайтыс болған, босатылған немесе мекемеден қашып кеткен сотталғандар мекеменің есебінен алынып тасталады. Бұл ретте, қашып кеткен сотталғанды есептен алу үшін қылмыстық істі жүргізетін органдардың іздестіру жариялау туралы қаулысы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мекемеде сотталғандардың жеке ісін жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жеке іс сотталғанның негізгі есепке алу құжаты болып табылады. Жеке іс екі бөлімнен тұрады және белгіленген нысандағы мұқабаға қалыптастырылады. Жеке істе сотталғанның жеке басын куәландыратын, оны мекемеде ұстауға және одан босатуға негіз болған құжаттардан құралады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жеке істер сотталғандардың қозғалысын журналда тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сотталғанның жеке ісі бойынша анықтамасы сотталғанды ауыстыруға арналған материалдарға қоса беріледі, сондай-ақ сотталғанды айдауылдаған кезде жеке ісі бар конвертке салынады. Сотталғанның жеке ісі бойынша анықтама жеке іс тізімдемесіне енгізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сот құжаттары бойынша қандай да бір түсінбеушілік анықталған кезде соттан түсіндірме немесе құжаттың түзетілген (толықтырылған) көшірмесі сұратылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Сотталғанның жеке ісінен атқару парағы - бухгалтерияға, медициналық карта - мекемеде орналасқан медициналық ұйымға тапсырылады. Атқару парақтары мен медициналық карта жеке істегі тізімге қол қою арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1884,248 +1886,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Сотталғанның жеке ісіне мынадай материалдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мінез-құлық дәрежесі туралы қорытындылары бар мінездеме және сотталғанның мінез-құлқының дәрежесі туралы Жасақ тәрбиешілері кеңесі отырысының хаттамасынан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мекеме комиссиясының сотталғандарды жазасын өтеудің бір жағдайынан басқаларына ауыстыру не бір жағдайда қалдыру, сондай-ақ мінез-құлық дәрежесін беру туралы хаттамасынан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сотталғанды босатуға дайындау жөніндегі жұмыстың нәтижелері тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Сотталғандардың жеке істері сейфтер мен металл шкафтарда әліпбилік тәртіпте сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жеке істер уақытша пайдалану үшін (үш тәуліктен аспайтын мерзімге) мекеменің жедел және режим бөлімдерінің қызметкерлеріне беріледі. Жеке істерді беру және қайтару қызметкердің тегі, аты, әкесінің аты (бұдан әрі – Т.А.Ә.) және уақытын көрсете отырып журналда қол қою арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Сот үкімі бойынша тағайындалған жаза мерзіміне алдыңғы үкім бойынша өтелмеген толық немесе ішінара жаза қосылған, сотпен ШТМББ күші жойылған, ЖЖТА сотталғандарға қолданыстағы жеке істерге қосу үшін мұрағаттық жеке істері сұратылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қашып кеткен адамдардың жеке істері оларды одан әрі есепке қоя және сақтай отырып, мекеменің жедел бөліміне беріледі және арнайы есепке алу бөлімінің есебінен алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Босатылуға және жаза мерзімін қысқартуға жататын адамдарға құжаттарды ресімдеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z95" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z95" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30-1.Өтелмеген талап-арыздары бар сотталған адам босатылғанға дейін бір ай бұрын мекеме әкімшілігі азаматтық талапкерді жаза мерзімін өтеуі бойынша оны босату туралы, ал басқа негіздер бойынша босатылған кезде - сот шешім қабылдағаннан кейін екі жұмыс күнінен кешіктірмей хабардар етеді"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеменің әкімшілігі өтелмеген талап-арыздары бар сотталғанның жаза мерзімін өтеуіне байланысты босатылуына бір ай қалғанда, ал өзге негіздермен босатылғанда – сот шешімді қабылдағаннан кейін екі жұмыс күннен кешіктірмей бұл жөнінде азаматтық талапкерді хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2162,148 +2164,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Сотталғандарды босату туралы құжаттар, олар мекемеге келіп түскен күні орындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Соттан сотталғанды босату немесе сотталғанды жазалау мерзімінің қысқартылғаны туралы құжаттардың түпнұсқасын алғаннан кейін, осы құжаттың жеке істегі материалдармен сәйкестігіне тексеріс жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Босату немесе жаза мерзімін қысқаруы туралы туралы құжаттың түпнұсқалығында күмән туған жағдайда жаңа құжат немесе шешім шығарған органнан босату немесе жаза мерзімін қысқаруы туралы құжаттың шынайылығы туралы растау алуға шұғыл шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Босатуға немесе жаза мерзімін қысқаруы туралы құжаттар, егер онда көрсетілген адамдар мекемеден басқа бас бостандығынан айыру орындарына кетсе, фельдъегер байланысымен немесе арнайы поштамен осы адамдар кеткен жерге дереу жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Босату немесе жазасын өтеу мерзімін қысқарту туралы құжаттар тиісті сотталғанға қол қою арқылы хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекеме, бас бостандығынан айыру жазасын бас бостандығынан айырумен байланысты емес жазамен ауыстырылған, сотталғанның кеткен орны бойынша пробация қызметіне бір тәулік ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2318,130 +2320,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хатпен, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхатты, сот шешімдерінің көшірмелерін, босатылатын адамның жеке басын куәландыратын құжаттарды жолдайды, олар пакетке салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Арнайы есепке алу бөлімі жiтi бақыланатын мамандандырылған үлгiдегi Республикалық психиатриялық ауруханаға жөнелтілетін психикалық науқастардың босату туралы анықтамалары олардың жеке құжаттарымен, сот шешімдерінің және сот-психиатриялық сараптама актілерінің көшірмелерімен бірге аурухана әкімшілігіне, ал қатаң бақыланатын психиатриялық ауруханаға айдауылданатын адамдардікі жеке істерімен бірге осы ауруханаларға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Сотталғандарға қатысты босату немесе жазалау мерзімін қысқарту туралы, ЖЖТА немесе жүктi әйелдер мен жас балалары бар әйелдерге, жас балаларын жалғыз өзi тәрбиелейтiн ерлерге жазасын өтеуді кейiнге қалдыру туралы сот қаулылары осы адамның кеткен жері бойынша пробация қызметіне, ал ШТМББ босатылған жағдайда ішкі істер органдарына жолданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Сотталған босатылғаннан кейін оның жеке ісі босатылғаны туралы құжаттарымен қоса мұрағатқа тапсырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сотталғандардың уақытылы босатылуын қамтамасыз ету және сотталғандардың жеке істерінің сақталуын қамтамасыз ету мақсатында жылына екі рет, қаңтардың және шілденің бірінші жұмыс күні сотталғандардың жеке істеріндегі құжаттардағы бас бостандығынан айыру мерзімі туралы мәліметтерді, есепке алу және бақылау - мерзімдік карточкаларындағы жазалардың мерзімдері туралы және ОАДҚ-дағы деректермен салыстыру жүргізіледі, сондай-ақ жылына кемінде бір рет сотталғандардың жеке істері мен карточкалары сотталғандардың мекемедегі нақты болуымен салыстыру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2460,280 +2462,342 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>39. Салыстыру нәтижелері туралы бақылау парағында салыстырудың өткізілген күні туралы белгі қойылады және салыстыруды өткізген қызметкердің тегі көрсетіледі, екі данада еркін нысанда акті жасалады, оның біреуі облыстар, республикалық маңызы бар қалалар және астана бойынша Қылмыстық - атқару жүйесі департаменттеріне (бұдан әрі - ҚАЖД) жолданады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+        <w:t>39. Салыстыру нәтижелері туралы бақылау парағында салыстырудың өткізілген күні туралы белгі қойылады және салыстыруды өткізген қызметкердің тегі көрсетіледі, екі данада еркін нысанда акті жасалады, оның біреуі астана, облыс, республикалық маңызы бар қала Қылмыстық - атқару жүйесі департаменттеріне (бұдан әрі - ҚАЖД) жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 14.01.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 25</w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Сотталғанның қайтыс болуы және жерленуі туралы құжаттарды ресімдеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Сотталғанның қайтыс болғаны туралы прокурорға, қайтыс болған адамның заңды өкілдеріне дереу хабарланады. Шетел азаматы немесе азаматтығы жоқ адам қайтыс болған жағдайда ол туралы қосымша Қазақстан Республикасының Сыртқы істер министрлігіне хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Сотталғанды қайтыс болуына байланысты есептен алу дәрігер жасаған қайтыс болуы туралы анықтама негізінде жүргізіледі және есепке алу карточкасында қайтыс болғаны туралы белгі қойылады. Бұндай жағдайда карточка түгелдігін есепке алу-анықтамалық картотекасынан алынады және шығып кеткендердің есепке алу-анықтамалық картотекасына қайта салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Қайтыс болған адамның заңды өкілдері келмеген жағдайда немесе олар болмаған жағдайда аумағында мекеме орналасқан жергілікті атқарушы органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделген қайтыс болғаны туралы жазбаша хабарлама бір тәулік ішінде жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Шетел мемлекетінің азаматы, азаматтығы жоқ адам болып табылатын сотталғанның заңды өкілдері келген жағдайда мәйітті беру үшін прокуратурадан рұқсат сұратылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Егер қайтыс болған адамның денесі заңды өкілдерімен сұратылмаса, онда оны жерлеу жергілікті зиратта жүргізіледі. Жерлеу мерзімін әрбір нақты жағдайда мекеменің бастығы белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2752,290 +2816,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:bookmarkStart w:name="z66" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Қайтыс болған сотталғанның жеке ісіне: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z67" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жергілікті атқарушы органға қайтыс болғаны туралы жолданған хабарламаның көшірмесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z68" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қайтыс болғаны туралы туыстарына жолданған хабарламаның көшірмесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z69" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қайтыс болғаны туралы медициналық құжаттың көшірмесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z70" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жазатайым жағдай туралы акті (егер жазатайым жағдай салдарынан қайтыс болса); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z71" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) тергеу материалдары (егер зорлық-зомбылық немесе өзіне өзі қол жұмсау салдарынан қайтыс болса); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z72" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) медициналық ашып қарау актісі (егер жүргізілсе); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z73" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) мәйітті жерлеу туралы немесе заңды өкілдеріне беру туралы акті; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z74" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қайтыс болған адамның жеке заттарын, ақшасын және бағалы заттарын заңды өкілдеріне беру (салып жіберу) туралы түбіртек, жергілікті атқарушы органның қайтыс болғаны туралы анықтамасы тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z75" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Жерлеу туралы барлық мәліметтер еркін нысандағы журналға тіркеледі, ол арнайы есепке алу бөлімінде сақталады. Тиісті ресімдеуден кейін жеке іс сақтау үшін мекеменің мұрағатына тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z76" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Мекемеден босатылатын сотталғандарға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша босатылғаны туралы анықтама беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3218,68 +3282,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №________ есептік карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       №___________________ жеке іс                         Бұрын бас бостандығынан айыру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3662,68 +3726,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау-мерзімдік карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мерзімінің аяқталуы 20__жылғы "__"_____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4143,68 +4207,68 @@
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (бірінші мұқабаның сыртқы жағы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғанның жеке ісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 23.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5795,1051 +5859,941 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+              __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (анықтаманы жасаған органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z150" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "___" ________________ (жасалған күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z151" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ___ ілеспе тізім бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z152" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №__ жеке іс бойынша анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-              __________________________________________________________________  </w:t>
-[...126 lines deleted...]
-      </w:pPr>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 23.05.2022 </w:t>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 370</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z153" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сотталғанның Т.А.Ә. (бар болған жағдайда) (егер бірнеше болса барлығын жазу керек)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...134 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z154" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z155" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Туған жылы және жері ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z156" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (толық мекенжайы көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z157" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Күзетпен ұстауға дейінгі тұрған жері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z158" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________  (толық мекенжайы көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z159" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қайда жіберіледі _________________________________________________  (қала, мекеме атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z160" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қарауылмен берілетін орын</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...583 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z161" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z162" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (станцияның, мекенжайдың атауы) қандай транзит-жөнелту пунктері арқылы өту тиіс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z163" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z164" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Айдауылдауға негіздеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z165" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z166" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наряд, бұйрық, сот немесе тергеу органының қаулысы, нөмірі, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z167" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Санаты _________________________________________________________  (сотталған, кәмелетке толмаған, режим түрі, шетел азаматы және  тағы басқалары)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z168" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қандай сот органы соттаған (қашан, Қазақстан Республикасы Қылмыстық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z169" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кодексінің қандай баптары бойынша, қандай мерзімге немесе қандай бап бойынша айыпталады)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z170" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z171" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ерекше күзет керек пе және неге?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z172" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z173" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ерекше белгілері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z174" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z175" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Дәрігер анықтамасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z176" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z177" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) денсаулық жағдайы туралы (дені сау, туберкулезбен ауырады, еріп жүрусіз жолда жүре</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z178" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алады ма)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z179" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z180" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) санитарлық өңдеуден өткені туралы (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z181" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z182" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мекеменің эпидемиологиялық жай-күйі туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z183" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z184" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігер ___________________________________________________________  (тегі, қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z185" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастық____________________________________________________________  (атағы, тегі, қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z186" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фотосурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z187" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшін орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z188" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елтаңбалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z189" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7844,68 +7798,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8376,68 +8330,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мекемелерде қайтыс болған адамның қайтыс болуы туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9088,68 +9042,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________ бойынша ҚАЖД ___________ мекемесінен босату туралы анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11795,55 +11749,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>