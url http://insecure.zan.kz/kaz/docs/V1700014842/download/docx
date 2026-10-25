--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d1bd55" w14:textId="7d1bd55">
+    <w:p w14:paraId="daacdf6" w14:textId="daacdf6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -834,72 +834,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мамандығы бойынша жұмыс өтілін және еңбек сіңірген жылдарын белгілеу үшін қызметкердің еңбек қызметін растайтын құжаттар Қазақстан Республикасының Еңбек кодексіне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізіледі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14205 болып тіркелген).</w:t>
+        <w:t>
+      6. Дәрігерлік, фармацевтикалық, орта және кіші медицина персоналы санатына жатқызылған ішкі істер органдары жүйесіндегі қызметкерлерге мамандығы бойынша жұмыс өтілін есептеу "Азаматтық қызметшілерге, мемлекеттік бюджет қаражаты есебінен ұсталатын ұйымдардың қызметкерлері, денсаулық сақтау саласындағы қазыналық кәсіпорындардың қызметкерлері үшін мамандығы бойынша жұмыс өтiлiн есептеу қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің м.а. 2016 жылғы 2 тамыздағы № 685 бұйрығына сәйкес жүргізіледі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14205 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасы ішкі істер органдары мемлекеттік мекемелерінің азаматтық қызметшілері, қызметкерлері үшін мамандығы бойынша жұмыс өтілін есептеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1073,51 +1053,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер шетелге жіберер алдында қызметкер мемлекеттік органдарда жұмыс істеген болса және көшу уақытын есептемегенде, шетелден қайтып келген күнінен бастап екі ай ішінде мемлекеттік органға қызметке тұрса, шетелде жұмыс істеген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Қазақстан Республикасы Парламенті, Қазақстан Республикасы жергілікті өкілдік органдары депутаттарының өкілеттіктерін тұрақты негізде жүзеге асыру;</w:t>
+      8) Қазақстан Республикасы Құрылтайы, Қазақстан Республикасы жергілікті өкілдік органдары депутаттарының өкілеттіктерін тұрақты негізде жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) егер қызметкер курсқа түскенге дейін мемлекеттік органда жұмыс істесе және оны бітірген соң мемлекеттік органға қайта оралса, оның кадрларды даярлау, қайта даярлау және біліктілігін арттыру курстарында мемлекеттік органдардың жолдамасы бойынша жұмыстан қол үзіп оқыған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
@@ -1162,61 +1142,115 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9. Алып тасталды - ҚР Ішкі істер министрінің 19.01.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Алып тасталды - ҚР Ішкі істер министрінің 19.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 617</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1346,55 +1380,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1720,31 +1754,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>