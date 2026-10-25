--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a4660d4" w14:textId="a4660d4">
+    <w:p w14:paraId="24df1ab" w14:textId="24df1ab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1815,50 +1815,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалар шеңберінде қаржыландырылатын жобаларға тікелей байланысты емес шығыстарға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидиялау шеңберінде қайта қаржыландыруға ЕДБ-ге өтініш жасаған күні 18 ай мерзіммен бұрын ЕДБ берген кредиттерге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақтың орыс тіліндегі мәтіні жаңа редакцияда енгізілді, қазақ тілінде өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z209" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Кредитті нысаналы жұмсау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z210" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2856,2665 +2918,2691 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z309" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21-1) Қаржы агенті Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      21-1-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-1-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 241</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z310" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21-1. Қаржы агенті Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      21-2. Шағымдар қаржы агентінің басшысына немесе сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) басшысының атына уәкілетті орган басшысының блогына ("уәкілетті орган басшысының блогы" парағы) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым жазбаша нысанда пошта арқылы немесе қаржы агентінің кеңсесі арқылы немесе уәкілетті органға жұмыс күндері қолма-қол қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымның қаржы агентінің кеңсесінде, уәкілетті органда қабылданғанын растау, оны тіркеу болып табылады (мөртабан, кіріс нөмірі және тіркеу күні шағымның екінші данасында немесе шағымға ілеспе хатта қойылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның шағымында оның атауы, пошталық мекенжайы, шығыс нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының қаржы агентіне, уәкілетті органға келіп түскен шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады. Шағымды қарау нәтижелері туралы дәлелді жауап қарыз алушыға почта арқылы жіберіледі немесе қаржы агентінің немесе Министрліктің кеңсесінде қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген жағдайда, қарыз алушы мемлекеттік көрсетілетін қызметтердің сапасын бағалау және бақылау жөніндегі уәкілетті органға шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен қарыз алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-1-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-2-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z310" w:id="47"/>
+    <w:bookmarkStart w:name="z311" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21-2. Шағымдар қаржы агентінің басшысына немесе сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) басшысының атына уәкілетті орган басшысының блогына ("уәкілетті орган басшысының блогы" парағы) беріледі.</w:t>
-[...110 lines deleted...]
-    </w:p>
+      21-3. Көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген жағдайда, қарыз алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-2-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-3-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Алып тасталды – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қаржы агенті шешімінің қолданылу мерзімі шешім қабылданған күннен бастап 6 (алты) айдан аспауға тиіс. Қаржы агенті субсидиялаудың бекітілген үлгілік нысанын ЕДБ-ге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z232" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. ЕДБ қаржы агентінен алынған шешімнің негізінде қарыз алушымен және қаржы агентімен субсидиялау шартын жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z233" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Субсидиялау шартына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z234" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы агентінен хаттама (хаттамадан үзінді-көшірмелер) алған күннен бастап 10 (он) жұмыс күні ішінде ЕБД мен қарыз алушы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z235" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЕДБ-ден субсидиялау шартын алғаннан кейін 5 (бес) жұмыс күні ішінде қаржы агенті қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Субсидиялау шартына қосымша келісім, сондай-ақ қаржы агенті пысықтауға жіберген субсидиялау шарты осы тармақта көзделген мерзімдерде жасалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Субсидиялау шарты оған қарыз алушы, ЕДБ және қаржы агенті қол қойған күннен бастап күшіне енеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте субсидиялау шартында қаржы агенті субсидиялау шартына қол қойған күнге дейін кемінде 30 (отыз) күнтізбелік күн бұрын, бірақ қаржы агентінің шешімі шыққан күнге дейін субсидиялау басталған мерзім көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Осы Қағидалардың 25-тармағының 1) тармақшасында белгіленген мерзімдерде субсидиялау шарты уақтылы жасалмаған жағдайда, ЕДБ 2 (екі) жұмыс күні ішінде қаржы агентіне ресми хатпен кешіктіру себептерін түсіндіре отырып хабарлама жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z238" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қаржы агенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z239" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бекітілген үлгілік нысанға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z240" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банктік қарыз шарты Тұжырымдаманың және осы Қағидалардың шарттарына сәйкес келмеген жағдайда, субсидиялау шартына қол қоюдан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы агенті аталған сәйкессіздіктердің бар екені туралы ескертулерді жою үшін осы Қағидалардың 25-тармағының 2) тармақшасында көзделген мерзімнен кешіктірмей ЕДБ-ге жазбаша нысанда хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22. Алып тасталды – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="49"/>
+    <w:bookmarkStart w:name="z241" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      29. Кредит бойынша сыйақыны төлеу күнін ЕДБ қарыз алушымен келісім бойынша айқындайды. Егер кредит бойынша сыйақы аудару қарыз алушы, ЕДБ субсидиялау шартына қол қойған күннен кейінгі күннен басталатын болса, субсидиялау кезеңіне қарыз алушымен, ЕДБ-мен субсидиялау шартына қол қойылған күн қосылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z242" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Қаржы агенті субсидиялау шартына қол қойылғаннан кейін төлемдер кестесі бойынша субсидияны төлейді. Бұл ретте, субсидия уәкілетті органнан қаражат түскен кезде төленеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z243" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Субсидияны аудару тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z244" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      23. Қаржы агенті шешімінің қолданылу мерзімі шешім қабылданған күннен бастап 6 (алты) айдан аспауға тиіс. Қаржы агенті субсидиялаудың бекітілген үлгілік нысанын ЕДБ-ге жібереді.</w:t>
-[...236 lines deleted...]
-    </w:p>
+      31. Қарыз алушыларға ЕБД беретін кредиттер бойынша сыйақы мөлшерлемесінің бір бөлігін өтеуге субсидия төлеу тиісті қаржы жылдарына арналған республикалық бюджет туралы заңда көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 241</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 30.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="59"/>
+    <w:bookmarkStart w:name="z245" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...56 lines deleted...]
-        </w:rPr>
         <w:t>
-      31. Қарыз алушыларға ЕБД беретін кредиттер бойынша сыйақы мөлшерлемесінің бір бөлігін өтеуге субсидия төлеу тиісті қаржы жылдарына арналған республикалық бюджет туралы заңда көзделген қаражат шегінде жүзеге асырылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+      32. Қаржы агентіне қаражатты аударуды уәкілетті орган тиісті қаржы жылында қаржыландырудың жеке жоспарына және Қазақстан Республикасының Ұлттық Банкінде ашылған қаржы агентінің арнайы шотындағы шартқа сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 30.09.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 30.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="63"/>
+    <w:bookmarkStart w:name="z246" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Қаржы агентіне қаражатты аударуды уәкілетті орган тиісті қаржы жылында қаржыландырудың жеке жоспарына және Қазақстан Республикасының Ұлттық Банкінде ашылған қаржы агентінің арнайы шотындағы шартқа сәйкес жүзеге асырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+      33. Субсидиялау үшін Қазақстан Республикасы Ұлттық Банкінің арнайы шотынан түскен қаражат бір траншпен ЕДБ-ның бірінде ашылған қаржы агентінің операторлық арнайы шотына аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z247" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Қаржы агенті субсидияны ЕДБ-де ашылған қаржы агентінің операторлық ағымдағы шотынан тиісті ағымдағы шоттарына аударады. Бұл ретте ЕДБ-ге осы ағымдағы шотты жүргізу (субсидия сомасын есептен шығару, аудару, қайтару, өтеу) үшін комиссия алуға рұқсат етілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z248" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. Қаржы агенті қарыз алушылардың төлемдер кестесін ескере отырып, ай сайын аванстық төлемдермен ЕДБ ағымдағы шотына субсидияны аударады, қарыз алушы, өңір атауын, субсидия сомасын және төлем жүзеге асырылған кезеңді көрсетіп, электрондық пошта арқылы қаражаттың аударылғаны туралы өкімнің (бұдан әрі – өкім) көшірмесін жібере отырып, ЕДБ хабардар етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z249" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Қаржы агенті ағымдағы шоттан операторлық шотқа субсидиялау тоқтаған және тоқтата тұрған кредиттер бойынша, сондай-ақ субсидияларды қолданыстағы және субсидиялау үшін жаңа мақұлданған жобаларға жіберу үшін олар бойынша кредит толық және мерзімінен бұрын ішінара жүргізілген субсидия қаражатын қайтаруды қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z250" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Қаржы агентінің операторлық ағымдағы шотындағы субсидия қаражатының ағымдағы қаржы жылында пайдаланылмаған қалдығы есепті қаржы жылы үшін қарыз алушыдан қабылданған өтініш бойынша, сондай-ақ қарыз алушының қарауда жатқан өтініштері бойынша келесі қаржы жылында пайдаланылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z251" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Қаржы агентінің операторлық ағымдағы шотына орналастырылған қаражат бойынша ЕДБ сыйақы аударған жағдайда алынған сыйақыны қаржы агентінің кәсіпкерлікті қаржылық қолдау бойынша өз бағдарламасын іске асыру үшін пайдалануына рұқсат етіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z252" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. ЕДБ-нің қаржы агентінің ағымдағы шотынан субсидияны есептен шығару шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z253" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. ЕДБ қаржы агентінен алынған өкімге сәйкес қарыз алушы негізгі борыштың сомасын және сыйақы мөлшерлемесінің субсидияланбайтын бір бөлігін толық өтеген жағдайда қаржы агентінің ағымдағы шотынан әрбір қарыз алушы бойынша субсидияны есептен шығарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z254" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Қарыз алушының негізгі борышы ішінара не толық мерзімінен бұрын өтелген жағдайда, ЕДБ қаржы агентін 7 (жеті) жұмыс күні ішінде төлемдерді өтеу кестесін өзгертіп, кейін субсидиялау шартына қосымша келісімді және банктік қарыз шартына жасалған қосымша келісімнің көшірмесін қоса бере отырып хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z255" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. ЕДБ қарыз алушы негізгі борыштың сомасын және сыйақы мөлшерлемесінің субсидияланбайтын бір бөлігі бойынша берешекті толық өтегенге дейін қаржы агентінің ағымдағы шотынан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z256" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарыз алушы күнтізбелік 30 (отыз) күн ішінде төлемдер кестесіне сәйкес міндеттемелерді орындамаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z257" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушы 3 (үш) ай қатарынан төлемдер кестесіне сәйкес міндеттемелерді орындамаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z258" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз алушының міндеттемелерін қайта құрылымдау бойынша рәсімдер жүргізілген жағдайларда субсидияны есептен шығармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ қаржы агентімен ақпарат алмасудың электрондық арнасы болмаған жағдайда 2 (екі) жұмыс күні ішінде қаржы агентіне көрсетілген жағдайлар бойынша жазбаша нысанда хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Осы Қағидалардың 41-тармағының 1) және 3) тармақшаларында көзделген жағдайларда қаржы агенті ЕДБ-тен тиісті хабарлама алғанға дейін кейінгі субсидияны уақытша аудармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z260" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. ЕДБ қаржы агентіне осы Қағидалардың 40 және 41-тармақтарында көзделген мерзімдерде уақтылы хабарламаған жағдайда, күнтізбелік 30 (отыз) күн өткен соң 100 (жүз) айлық есептік көрсеткіш мөлшерінде айыппұл санкцияларын төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z261" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Банктік қарыз шартына өзгерістер енгізген кезде қарыз алушыны субсидиялау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z262" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Егер қарыз алушының қолданыстағы банктік қарыз шартының шарттары (сыйақы мөлшерлемесі, жеңілдік кезең, төлемдер төлеу бойынша жеңілдік кезең, мерзімін ұзарту, өтеу күні, қарыз алушының атауын өзгерту, борышты аудару, міндеттемелерді қайта құрылымдау) өзгерген жағдайда, ЕДБ қаржы агентіне тиісті құжаттарды қоса бере отырып, тиісті хабарлама жібереді, ол 5 (бес) жұмыс күні ішінде осы мәселені қаржы агентінің отырысында алқалық қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қараудың қорытындысы бойынша қарыз алушының қолданыстағы банктік қарыз шартына өзгерістер енгізу мүмкіндігі (мүмкін еместігі) туралы шешім қабылданады және шешімнің көшірмесі ЕДБ-ге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Қарыз алушының қолданыстағы банктік қарыз шарты шарттарының өзге де өзгерістері бойынша ЕДБ қаржы агентіне хабарлама жібереді, ол 7 (жеті) жұмыс күні ішінде қарыз алушының қолданыстағы банктік қарыз шартына енгізілетін өзгерістерді келіседі немесе келісуден бас тартады және ЕДБ-ге жазбаша нысанда хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z264" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Қарыз алушының банктік қарыз шартының (оған қосымша келісімнің) шарттарына сәйкес қаржы агенті ол бойынша ЕДБ-ның сыйақы мөлшерлемесінің субсидияланбайтын бір бөлігін төлеуге және (немесе) негізгі борышты өтеуге жеңілдік кезең берілген (мерзімі ұзартылған) субсидияны аударуды жүзеге асырады. Бұл ретте жеңілдік кезеңнің мерзімі (ұзартылған мерзім) қаржы агентінің шешімінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z265" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Субсидиялауды тоқтата тұру, тоқтату және қайта бастау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z266" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Қаржы агенті мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z267" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субсидиялау жүзеге асырылатын кредит мақсатсыз пайдаланылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z268" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоба және (немесе) қарыз алушы Тұжырымдаманың және осы Қағидалардың шарттарына сәйкес келмеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z269" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз алушы төлемдер кестесіне сәйкес ЕДБ-ның алдындағы төлемдерді төлеу жөніндегі міндеттемелерді қатарынан 3 (үш) ай ішінде орындамаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z270" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қарыз алушының шоттарына тыйым салынған жағдайларда қарыз алушыны субсидиялауды тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 30.09.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 503</w:t>
+        <w:t xml:space="preserve">      Ескерту. 47-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="64"/>
+    <w:bookmarkStart w:name="z271" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Субсидиялау үшін Қазақстан Республикасы Ұлттық Банкінің арнайы шотынан түскен қаражат бір траншпен ЕДБ-ның бірінде ашылған қаржы агентінің операторлық арнайы шотына аударылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="65"/>
+      48. Осы Қағидалардың 47-тармағының 1) тармақшасында көзделген жағдайды анықтау мақсатында ЕДБ жоба іске асырылатын жерге барып, ЕДБ ішкі құжаттарында белгіленген тәртіппен есеп жасай отырып, қарыз алушының кредитті мақсатты пайдалануына мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Құрылыс-монтаждау жұмыстарын жүргізудің қарыз алушы бекіткен жоспарынан 3 (үш) айдан астам артта қалған жағдайда, ЕДБ - ны субсидиялауды тоқтату үшін 3 (үш) жұмыс күні ішінде қаржы агентіне хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Қаржы агенті субсидия төлеуді тоқтата тұру туралы шешім қабылданған күннен бастап 5 (бес) жұмыс күні ішінде ЕДБ-ны және қарыз алушыны субсидиялаудың тоқтатыла тұру себептерін көрсете отырып, жазбаша хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z273" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Қаржы агенті осы Қағидалардың 47-тармағында көрсетілген фактілер белгіленгеннен кейін 5 (бес) жұмыс күні ішінде субсидиялауды тоқтату не қайта бастау туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешімде субсидиялауды тоқтату (қайта бастау) туралы негіздеме көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидиялауды тоқтату немесе қайта бастау субсидиялау тоқтатылған күннен бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      34. Қаржы агенті субсидияны ЕДБ-де ашылған қаржы агентінің операторлық ағымдағы шотынан тиісті ағымдағы шоттарына аударады. Бұл ретте ЕДБ-ге осы ағымдағы шотты жүргізу (субсидия сомасын есептен шығару, аудару, қайтару, өтеу) үшін комиссия алуға рұқсат етілмейді. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="66"/>
+      51. Қарыз алушы субсидиялауды тоқтата тұруға негіз болған себептерді жойған жағдайда, қаржы агенті белгіленген тәртіпте субсидиялауды қайта бастау туралы шешім қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z275" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      52. Қаржы агенті қабылданған шешім туралы хаттаманы (хаттамадан үзінді-көшірмені) отырыс өткізілген күннен бастап 2 (екі) жұмыс күні ішінде ресімделеді және 1 (бір) жұмыс күні ішінде оның көшірмесін ЕДБ-ге және қарыз алушыға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z276" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Қарыз алушының кредиті бойынша субсидиялауды қайта бастауға осы Қағидалардың 47-тармағының 2), 3) және 4) тармақшаларында көзделген жағдайлар бойынша субсидиялауды тоқтату себептері жойылған кезде жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының кредиттік қаражатты мақсатсыз пайдалану фактілері анықталған жағдайда, ЕДБ сот тәртібінде осы Қағидалар шеңберінде жасалған субсидиялау шарты бойынша қарыз алушы төлеген субсидияны қайтару бойынша шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидияның өндірілген сомасы қаржы агентінің операторлық шотына қайтарылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z277" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      35. Қаржы агенті қарыз алушылардың төлемдер кестесін ескере отырып, ай сайын аванстық төлемдермен ЕДБ ағымдағы шотына субсидияны аударады, қарыз алушы, өңір атауын, субсидия сомасын және төлем жүзеге асырылған кезеңді көрсетіп, электрондық пошта арқылы қаражаттың аударылғаны туралы өкімнің (бұдан әрі – өкім) көшірмесін жібере отырып, ЕДБ хабардар етеді. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="67"/>
+      54. Қаржы агенті субсидиялауды қайта бастау туралы қабылданған шешім бойынша тоқтатылған кезеңде төленбеген субсидияларды төлеуді жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Қаржы агенті ағымдағы шоттан операторлық шотқа субсидиялау тоқтаған және тоқтата тұрған кредиттер бойынша, сондай-ақ субсидияларды қолданыстағы және субсидиялау үшін жаңа мақұлданған жобаларға жіберу үшін олар бойынша кредит толық және мерзімінен бұрын ішінара жүргізілген субсидия қаражатын қайтаруды қамтамасыз етеді. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z250" w:id="68"/>
+      Осы Қағидалардың 47-тармағының 3) тармақшасында көрсетілген негіз бойынша субсидиялау тоқтатылған жағдайда, субсидия төлеуді қайта жалғастыру кредит бойынша мерзімі өткен күнінен бастап жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="69"/>
+        <w:t>
+      Қарыз алушыны субсидиялауды тоқтату туралы қаржы агентінің шешімі бар кредиттер қайта беруге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z278" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="70"/>
+        <w:t>
+      55. Қарыз алушыны субсидиялауды толық тоқтату туралы шешім қабылданған кезде қаржы агенті біржақты тәртіппен қарыз алушыны субсидиялау шартын бұзу туралы хабардар етіп, Қазақстан Республикасының қолданыстағы заңнамасына және шарттың талаптарына сәйкес субсидиялау шартын бұзады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z279" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Субсидиялауды тоқтату үшін мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z280" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарыз алушының банктік қарыз шарты бойынша қарыз алушы кредитті толық өтеуі. Бұл ретте, қарыз өтелген күн субсидиялау тоқтатылған күн болып саналады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z281" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушының субсидиялауды тоқтату туралы шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z282" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субсидиялау шартының қарыз алушының бастамасы бойынша бұзылуы негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z283" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. ЕДБ-нің қаржы агентінің ағымдағы шотынан субсидияны есептен шығару шарттары</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="71"/>
+        <w:t xml:space="preserve"> 4-тарау. Қаржы агентінің субсидиялауды және мониторингті жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z284" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="72"/>
+        <w:t>
+      57. Қаржы агенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z285" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Қарыз алушының негізгі борышы ішінара не толық мерзімінен бұрын өтелген жағдайда, ЕДБ қаржы агентін 7 (жеті) жұмыс күні ішінде төлемдерді өтеу кестесін өзгертіп, кейін субсидиялау шартына қосымша келісімді және банктік қарыз шартына жасалған қосымша келісімнің көшірмесін қоса бере отырып хабардар етеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="73"/>
+      1) ЕДБ ұсынатын деректер негізінде қарыз алушының төлем тәртібін ай сайын мониторингтеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z286" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. ЕДБ қарыз алушы негізгі борыштың сомасын және сыйақы мөлшерлемесінің субсидияланбайтын бір бөлігі бойынша берешекті толық өтегенге дейін қаржы агентінің ағымдағы шотынан:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="74"/>
+      2) алынған және төлем жасалған субсидиялар бойынша жүйелі түрде есеп жүргізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z287" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қарыз алушы күнтізбелік 30 (отыз) күн ішінде төлемдер кестесіне сәйкес міндеттемелерді орындамаған;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="75"/>
+      3) қарыз алушының кредитті мақсатты пайдалануын мониторингтеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z288" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қарыз алушы 3 (үш) ай қатарынан төлемдер кестесіне сәйкес міндеттемелерді орындамаған;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z258" w:id="76"/>
+      4) қарыз алушының Тұжырымдама және осы Қағидалардың шарттарына сәйкестігін мониторингтеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z289" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қарыз алушының міндеттемелерін қайта құрылымдау бойынша рәсімдер жүргізілген жағдайларда субсидияны есептен шығармайды.</w:t>
-[...274 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+      5) осы тармақтың 1-4) тармақшаларында көзделген жағдайларда мониторинг тәртібін, мерзімін, есептілік нысанын белгілеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 47-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 57-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="89"/>
+    <w:bookmarkStart w:name="z290" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      58. Қаржы агенті ай сайын есепті кезеңнен кейінгі айдың 10-күніне дейін қаржы агентіне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялау туралы есеп жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      48. Осы Қағидалардың 47-тармағының 1) тармақшасында көзделген жағдайды анықтау мақсатында ЕДБ жоба іске асырылатын жерге барып, ЕДБ ішкі құжаттарында белгіленген тәртіппен есеп жасай отырып, қарыз алушының кредитті мақсатты пайдалануына мониторинг жүргізеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+      Қаржы агенті сыйақының есептелуін және ЕДБ төлеген қаражатты тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрылыс-монтаждау жұмыстарын жүргізудің қарыз алушы бекіткен жоспарынан 3 (үш) айдан астам артта қалған жағдайда, ЕДБ - ны субсидиялауды тоқтату үшін 3 (үш) жұмыс күні ішінде қаржы агентіне хабарлама жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z272" w:id="90"/>
+      59. Қаржы агенті уәкілетті органға ай сайын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z292" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="91"/>
+        <w:t xml:space="preserve">
+      1) есепті айдан кейінгі айдың 25 (жиырма бесі) күніне дейін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялау туралы есепті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z293" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+        <w:t xml:space="preserve">
+      2) есепті айдан кейінгі айдың 15-і (он бесі) күніне дейін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қарыз алушылар бөлінісінде іске асырылатын жобалар туралы жиынтық мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z294" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...2 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      3) қабылданған міндеттер мен қалған қаражаттарды субсидиялау жоспары бойынша есеп осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялау үшін қабылданған міндеттемелер және қаражаттың болжамды қалдығы бойынша есеп жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z295" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      51. Қарыз алушы субсидиялауды тоқтата тұруға негіз болған себептерді жойған жағдайда, қаржы агенті белгіленген тәртіпте субсидиялауды қайта бастау туралы шешім қабылдайды. </w:t>
-[...372 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+      60. Қаржы агенті ай сайын ҚТҚЖБ-ға, астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өткізілген жобалар туралы мәліметтерді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 57-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 241</w:t>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z290" w:id="108"/>
-[...237 lines deleted...]
-    <w:bookmarkStart w:name="z296" w:id="114"/>
+    <w:bookmarkStart w:name="z296" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Субсидиялау тоқтатылған жағдайда, қарыз алушының кредиті бойынша негізгі борыш мерзімінен бұрын ішінара немесе толық өтелген, қарыз алушының міндеттемелерін қайта құрылымдау рәсімдері жүргізілген жағдайда, ЕДБ 7 (жеті) жұмыс күні ішінде қаржы агентіне өзара есеп айырысулардың салыстырып тексеру актісін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, ЕДБ салыстырып тексеру актісінде іс жүзінде есептен шығарылған субсидиялардың сомасы мен күндерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзара есеп айырысулардың салыстырып тексеру актісіне қол қойылғаннан кейін қаржы агенті мен ЕДБ оны орындау бойынша іс-әрекет жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="115"/>
+    <w:bookmarkStart w:name="z297" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Қаржы агенті ЕДБ-ден (қажет болған кезде қарыз алушыдан) қажетті құжаттарды және мониторингтің мәніне жататын, оның ішінде банктік және салықтық құпияны құрайтын ақпаратты сұратады, бұл ретте ЕДБ қаржы агенті сұратқан ақпаратты ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z298" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z298" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Қарыз алушының кредитті мақсатты пайдалануына мониторинг ЕДБ мен қарыз алушы ұсынатын деректердің негізінде және жоба іске асырылатын жерге барып жүзеге асырылады, жергілікті жерге барудың нәтижелері бойынша мониторинг туралы есеп қалыптастырылады, оған ЕДБ, қарыз алушы мен қаржы агенті бұрыштама қояды, бұл ретте мониторингтің тәртібін, мерзімділігі мен мерзімін, сондай-ақ есептіліктің нысандарын қаржы агенті белгілейді. Жоба іске асырылатын жерге баруды ұйымдастыру қарыз алушы есебінен іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z299" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z299" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Мониторинг жүргізілген күні өтелген не қаржы агенті шешімінің негізінде олар бойынша субсидиялау тоқтаған кредиттер мониторингтеуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z300" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z300" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Қарыз алушылардың құрылыс, құқық белгілейтін құжаттарды ресімдеу, жобаны іске қосу және өзге де объективті себептері сатысында тұрған жобалары бойынша қаржы агенті қарыз алушы жобасының ерекшеліктерін негізге ала отырып, ескертулерді жою үшін қосымша мерзім береді. Жоба бойынша едәуір ауытқу болған жағдайда қаржы агенті осындай жобаларды одан әрі субсидиялаудың орындылығы тұрғысынан шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z301" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z301" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Қаржы агенті қарыз алушының Бағдарлама шарттарын бұзғаны және (немесе) кредитті мақсатты пайдаланбағаны анықталған жағдайлар бойынша қарыз алушының жобасы бойынша субсидиялауды тоқтата тұрады, ол осы Қағидалардың 3-тарауының 5-параграфына сәйкес субсидиялауды тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z302" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z302" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Қаржы агентінің субсидиялау бойынша көрсеткен қызметіне төлем тиісті қаржы жылдарына арналған республикалық бюджет туралы заңда көзделген қаражат шегінде төленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет көрсету үшін қаржы агентіне комиссия төлеу уәкілетті орган мен қаржы агентінің арасында жасалған қызметтер көрсетуге арналған шарттың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5551,214 +5639,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z318" w:id="121"/>
+    <w:bookmarkStart w:name="z318" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Жеке кәсіпкерлікті және оларды алушыларды мемлекеттік қолдау шараларының мониторингі Қазақстан Республикасы Кәсіпкерлік кодексінің 93-1-бабының 4-тармағына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тарау 68-тармақпен толықтырылды - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5808,129 +5798,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұрғын үй құрылысы</w:t>
-[...77 lines deleted...]
-              <w:t>субсидиялау қағидаларына</w:t>
+              <w:t>Тұрғын үй құрылысы мақсаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5951,82 +5863,407 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>үшін жеке кәсіпкерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілеріне екінші деңгейдегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банктер беретін кредиттер бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыйақы мөлшерлемелерін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 23.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 241</w:t>
+        <w:t>№ 370</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -6052,61 +6289,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Тұрғын үй құрылысы мақсаттары үшін жеке кәсіпкерлік субъектілеріне екінші деңгейдегі банктер беретін кредиттер бойынша сыйақы мөлшерлемелерін субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+"Тұрғын үй құрылысы мақсаттары үшін жеке кәсіпкерлік субъектілеріне екінші деңгейдегі банктер беретін кредиттер бойынша сыйақы мөлшерлемелерін субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6514,51 +6741,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің тұрғын үй порталы https://homeportal.kz/</w:t>
+Қаржы агенті (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6740,51 +6967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық</w:t>
+Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6930,87 +7157,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Ақысыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7043,127 +7270,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорациясынын және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – ҚР мерекелер туралы Заңы) сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұмаға дейін, 13.00-ден 14.30-ға дейінгі түскі үзіліспен, сағат 8.30-ден 18.00-ға дейін. Мемлекеттік көрсетілетін қызмет кезекпен көрсетіледі, алдын ала жазылу талап етілмейді, жеделдетілген қызмет көрсету көзделмеген.</w:t>
+              <w:t>
+Қазақстан Республикасының Еңбек кодексіне сәйкес жексенбі және мереке күндерін қоспағанда, түскі асқа үзілісі бар, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7217,120 +7404,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) осы Қағидаларға 1-1-қосымшаға сәйкес нысан бойынша субсидия алуға арналған өтініш-сауалнама;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-4) кешенді ведомстводан тыс сараптаманың қорытындысы;</w:t>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) іске асырылатын жобаның сипаттамасы (жобаның құрылысына рұқсат беру құжаттамасы, бизнес-жоспар қоса берілген еркін нысанда қалыптастырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) жобаны іске асыру үшін кредит беру (қайта қаржыландыру) мүмкіндігі туралы оң шешімі бар ЕДБ-ның хаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) кешенді ведомстводан тыс сараптаманың қорытындысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) объект туралы ақпарат (таныстырулар, жарнамалық материалдар, пәтерлердің жоспары, пәтерлердің алаңы және саны), оның ішінде электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7402,156 +7621,208 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігінің анықталуы;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...86 lines deleted...]
-6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы қағидаларымен бекітілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) мемлекеттік қызметті көрсету үшін талап етілетін келісу туралы сұрау салуға уәкілетті мемлекеттік органның теріс жауабы, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -7643,2900 +7914,2318 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+          <w:bookmarkStart w:name="z81" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары интернет-ресурстарда орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- көрсетілетін қызметті беруші: info@khc.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган: www.kds.mps.gov.kz.. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...2470 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атауы/ Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
-[...91 lines deleted...]
-              <w:t>Деректемелер</w:t>
+              <w:t>"Тұрғын үй құрылысы мақсаттары үшін жеке кәсіпкерлік субъектілеріне екінші деңгейдегі банктер беретін кредиттер бойынша сыйақы мөлшерлемелерін субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметтің түрінің атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй құрылысы мақсаттары үшін жеке кәсіпкерлік субъектілеріне екінші деңгейдегі банктер беретін кредиттер бойынша сыйақы мөлшерлемелерін субсидиялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы агенті (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің тұрғын үй порталы https://homeportal.kz/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет көрсету мерзімі - 8 жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субсидиялау бойынша қабылданған оң шешім туралы көрсетілетін қызметті беруші отырысының хаттамасынан үзінді не Тізбенің 11-тармағында көзделген негіздер бойынша дәлелді бас тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорациясынын және ақпарат объектілерінің жұмыс графигі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – ҚР Еңбек кодексі) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – ҚР мерекелер туралы Заңы) сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұмаға дейін, 13.00-ден 14.30-ға дейінгі түскі үзіліспен, сағат 8.30-ден 18.00-ға дейін. Мемлекеттік көрсетілетін қызмет кезекпен көрсетіледі, алдын ала жазылу талап етілмейді, жеделдетілген қызмет көрсету көзделмеген.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидаларға 1-1-қосымшаға сәйкес нысан бойынша субсидия алуға арналған өтініш-сауалнама;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) іске асырылатын жобаның сипаттамасы (жобаның құрылысына рұқсат беру құжаттамасы, бизнес-жоспар қоса берілген еркін нысанда қалыптастырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) жобаны іске асыру үшін кредит беру (қайта қаржыландыру) мүмкіндігі туралы оң шешімі бар ЕДБ-ның хаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) кешенді ведомстводан тыс сараптаманың қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) объект туралы ақпарат (таныстырулар, жарнамалық материалдар, пәтерлердің жоспары, пәтерлердің алаңы және саны), оның ішінде электрондық түрде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы қағидаларымен бекітілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) мемлекеттік қызметті көрсету үшін талап етілетін келісу туралы сұрау салуға уәкілетті мемлекеттік органның теріс жауабы, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) бірінші деңгейдегі жүйенің жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушының базалық талаптарға сәйкес келмеуін анықтауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету, оның ішінде цифрлық нысанда көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары интернет-ресурстарда орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- көрсетілетін қызметті беруші: info@khc.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган: www.kds.mps.gov.kz..</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="127"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тұрғын үй құрылысы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мақсаттары үшін жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кәсіпкерлік субъектілеріне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екінші деңгейдегі банктер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">беретін кредиттер бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыйақы мөлшерлемелерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> субсидиялау қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z319" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> субсидия алуға арналған № __________ ӨТІНІШ-САУАЛНАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-1-қосымшамен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ағымдағы қызмет туралы ақпарат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+      Тұрғын үй-коммуналдық инфрақұрылымды дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасына сәйкес, Сізден жобаны іске асыру бойынша кредитті субсидиялау туралы мәселені _____________________ қарауына төменде көрсетілгендерге сәйкес шығаруға бастамашылық етуіңізді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z321" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қатысушы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10558,51 +10247,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сала (экономикалық қызмет түрлерiнiң жалпы жiктеуiшiге сәйкес)</w:t>
+              <w:t>ЖКС атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10631,51 +10320,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сала (экономикалық қызмет түрлерiнiң жалпы жiктеуiшiге сәйкес)</w:t>
+Құрылтайшы (-лар) туралы деректер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10704,51 +10393,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнімдер мен қызметтердің түрлері</w:t>
+Заңды мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10777,51 +10466,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылдық айналым</w:t>
+Нақты мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10850,51 +10539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соңғы есепті күнге пайда немесе шығын</w:t>
+Пошталық мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10923,51 +10612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыскерлердің нақты саны</w:t>
+Мемлекеттік тіркеу/қайта тіркеу күні, нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10996,51 +10685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның атауы (қысқаша сипаттамасы)</w:t>
+Қызмет түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11069,51 +10758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаны іске асыру орны (облыс, қала)</w:t>
+Жетекшілік ететін ведомство, холдинг немесе бас компания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11142,146 +10831,2561 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орындарының саны</w:t>
+Жұмыс тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z325" w:id="128"/>
+    <w:bookmarkStart w:name="z322" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Басшылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс/үй телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған жері және туған жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басын куәландыратын құжаттың №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты жері (нақты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс тәжірибесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас бухгалтер (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс/үй телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған жері және туған жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басын куәландыратын құжаттың №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты жері (нақты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс тәжірибесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс жасаушы тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс/үй телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z323" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меншік иелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құрылтайшы, қатысушылар, жауапкершілігі шектеулі серіктестік үшін – акциялардың 1 % және одан көп пайызына иелік ететін ортақ құрылтайшылар)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы/ Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Деректемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z324" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ағымдағы қызмет туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сала (экономикалық қызмет түрлерiнiң жалпы жiктеуiшiге сәйкес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сала (экономикалық қызмет түрлерiнiң жалпы жiктеуiшiге сәйкес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнімдер мен қызметтердің түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылдық айналым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы есепті күнге пайда немесе шығын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскерлердің нақты саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаның атауы (қысқаша сипаттамасы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаны іске асыру орны (облыс, қала)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орындарының саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z325" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Банк шоттары туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк деректемелері (барлық қызмет көрсететін банктердегі барлық ағымдағы және жинақ шоттарын көрсету):______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="129"/>
+    <w:bookmarkStart w:name="z326" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тарих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖКС-ның жұмыс процесінде пайдаланылған барлық қарыздар, өтелген, сол сияқты қазіргі уақытта өтелмеген қарыздар да көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12074,70 +14178,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z327" w:id="130"/>
+    <w:bookmarkStart w:name="z327" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қолданыстағы кредиттер туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні және валюта бағамы:_________/_________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13164,70 +15268,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z328" w:id="131"/>
+    <w:bookmarkStart w:name="z328" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Басқа мемлекеттік бағдарламаларға қатысуы және ЖКС-ге қатысты қолданылатын мемлекеттік қолдау шаралары туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13528,350 +15632,350 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="132"/>
+    <w:bookmarkStart w:name="z329" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кепілдіктер мен келісімдер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z330" w:id="133"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z330" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖКС қаржы агентіне мыналарды мәлімдейді және мынадай кепілдіктер береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z331" w:id="134"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z331" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы өтінішпен бірге не қаржы агентінің сұрау салуы бойынша қаржы агентіне тапсырылған (ұсынылған) немесе ұсынылатын барлық деректер, ақпарат және құжаттама анық болып табылады және төменде көрсетілген күндегі шындыққа толығымен сәйкес келеді, көрсетілген деректер өзгертілген жағдайда, қаржы агентін дереу хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z332" w:id="135"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z332" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы өтінішті қарау шеңберінде талап етілген, банктік және коммерциялық құпияны қамтитын кез келген ақпарат қаржы агентінің алғашқы талап етуі бойынша беріледі және ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z333" w:id="136"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z333" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ЖКС-дан Қазақстан Республикасының заңнамасында көзделген жалған, толық емес және (немесе) жалған мәліметтер бергені үшін жауапкершілік туралы ескертілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z334" w:id="137"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z334" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ЖКС-ның жарғылық құзыреті берілген өтінішке қол қоятын адамға осы өтінішті беруге мүмкіндік беретіндігін ЖКС растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z335" w:id="138"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z335" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілген деректер мен ақпараттың дұрыс еместігі анықталған жағдайда, аталған деректердің дұрыс еместігін растайтын мәліметтер анықталған кез келген кезеңде осы өтініш кері қайтарылуы мүмкін екеніне келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z336" w:id="139"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z336" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖКС қаржы агентіне төмендегілер бойынша өз келісімін береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z337" w:id="140"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z337" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қаржы агенті осы өтініште көрсетілген мәліметтерді, ақпаратты және ЖКС ұсынған құжаттарды тексеру және қарау мақсатында мемлекеттік органдарға (қаржы агентіне) ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z338" w:id="141"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z338" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы өтініште қамтылған барлық мәліметтер, сондай-ақ қаржы агенті талап еткен барлық құжаттар Бағдарлама шеңберінде субсидиялау үшін ғана ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z339" w:id="142"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z339" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаржы агенті ЖКС хабарлаған өзі туралы кез келген ақпаратты тексеру мүмкіндігін өзіне қалдырады, ал ЖКС ұсынған құжаттар мен өтініштің түпнұсқасы субсидиялау берілмесе де, қаржы агентінде сақталатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z340" w:id="143"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z340" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қаржы агентінің осы өтінішті қарау үшін қабылдауы, сондай-ақ ЖКС-ның ықтимал шығыстары (субсидиялауды алу үшін қажетті құжаттарды ресімдеу шығыстары және басқа да шығыстар) қаржы агентінің субсидиялауды беру немесе ЖКС көтерген шығындарды өтеу міндеттемесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z341" w:id="144"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z341" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Субсидиялау туралы мәселені қарау тәртібімен танысқанымды және келісетінімді растаймын, кейін қаржы агентіне наразылық білдірмеймін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z342" w:id="145"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z342" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заңмен қорғалатын құпияны құрайтын пайдалануға, сондай-ақ тіркеушінің дербес деректерді жинауға, өңдеуге, сақтауға, түсіруге және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z343" w:id="146"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z343" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қосымшалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тегі, аты, әкесінің аты (бар болған жағдайда) _________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20807,55 +22911,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>