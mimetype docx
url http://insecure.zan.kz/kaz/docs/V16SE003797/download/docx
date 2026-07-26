--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fad5688" w14:textId="fad5688">
+    <w:p w14:paraId="4b22197" w14:textId="4b22197">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1166,132 +1166,172 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жоғарғы оң жақ бұрышы редакциясында жазылсын – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степное ауылында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Урожайное орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z183" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 24.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z31" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3848100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1715,126 +1755,164 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="5"/>
+    <w:bookmarkStart w:name="z51" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тоқты және Литвиновка ауылдарында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Салқынкөл орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="6"/>
+        <w:t xml:space="preserve"> Тоқты ауылында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Салқынкөл орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="5867400"/>
+            <wp:extent cx="7810500" cy="5448300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5867400"/>
+                      <a:ext cx="7810500" cy="5448300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2096,51 +2174,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2016 жылғы 2 маусымдағы № 159</w:t>
+              <w:t>2016 жылғы 2 маусымдағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2161,94 +2239,197 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысына қосымша</w:t>
+              <w:t>№ 159 қаулысына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жоғарғы оң жақ бұрышы редакциясынды жазылсын – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рухловка және Литвиновка ауылдарында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тахтаброд орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z57" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z57" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6845300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2678,125 +2859,128 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z189" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Старобелка ауылында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бірлік орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z190" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 24.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z191" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7556500" cy="6743700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3226,151 +3410,418 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="9"/>
+    <w:bookmarkStart w:name="z84" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Куприяновка ауылында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Буденный орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z85" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша алынып тасталды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғабит Мүсірепов атындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z61" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудан әкімдігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z62" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 2 маусымдағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z63" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 159 қаулысына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z64" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z65" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Золотоноша, Чернозубовка, Чернобаевка, Сарыадыр ауылдарында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Калиновка орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="4038600"/>
+            <wp:extent cx="7810500" cy="8115300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="4038600"/>
+                      <a:ext cx="7810500" cy="8115300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
-      </w:r>
-[...9 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3392,67 +3843,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -3471,51 +3906,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғабит Мүсірепов атындағы</w:t>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3536,51 +3971,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудан әкімдігінің</w:t>
+              <w:t>Ғабит Мүсірепов атындағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3601,51 +4036,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2016 жылғы 2 маусымдағы</w:t>
+              <w:t>аудан әкімдігінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3666,51 +4101,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 159 қаулысына</w:t>
+              <w:t>2016 жылғы 2 маусымдағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3731,157 +4166,236 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>№ 159 қаулысына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="11"/>
+    <w:bookmarkStart w:name="z79" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Золотоноша, Чернозубовка, Чернобаевка, Сарыадыр, Симоновка ауылдарында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Калиновка орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Мұқыр, 15 жылдық Қазақстан, Червонное, Тоқсан би, Ставрополка ауылдарында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Новоишим қазақ орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      Ескерту. 7-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="7124700"/>
+            <wp:extent cx="7810500" cy="8305800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="7124700"/>
+                      <a:ext cx="7810500" cy="8305800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
-      </w:r>
-[...9 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4242,126 +4756,164 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жоғарғы оң жақ бұрышы редакциясынды жазылсын – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мұқыр, Жаңасу, 15 жылдық Қазақстан, Қарағаш, Червонное, Буденное, Ефимовка, Тоқсан би, Ставрополка ауылдарында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Новоишим қазақ орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="14"/>
+        <w:t xml:space="preserve"> Үлкен Талсай ауылында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Шөптікөл орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z127" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="8077200"/>
+            <wp:extent cx="7810500" cy="7315200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="8077200"/>
+                      <a:ext cx="7810500" cy="7315200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4688,51 +5240,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 159 қаулысына</w:t>
+              <w:t>№ 159 қаулысымен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4753,779 +5305,372 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="15"/>
+    <w:bookmarkStart w:name="z140" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Үлкен Талсай ауылында тұратын "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсірепов атындағы ауданның білім бөлімі" коммуналдық мемлекеттік мекемесінің "Шөптікөл орта мектебі" коммуналдық мемлекеттік мекемесіне балаларды тасымалдау схемасы</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның шалғай елді мекендерінде тұратын балаларды жалпы білім беретін мектептерге тасымалдау қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z192" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...46 lines deleted...]
-    </w:p>
+      Ескерту. Тәртіб жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 24.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z141" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z142" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның шалғай елді мекендерінде тұратын балаларды жалпы білім беретін мектептерге тасымалдау қағидалары (бұдан әрі-Қағидалар) "Автомобиль көлiгi туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 3-1) тармақшасына, "Республикалық маңызы бар қалаларды, астананы қоспағанда, автомобиль көлігімен жолаушылар мен багажды тасымалдау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 26 наурыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11550 болып тіркелген) сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...408 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның шалғай елді мекендерінде тұратын балаларды жалпы білім беретін мектептерге тасымалдау қағидалары</w:t>
-[...92 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2 -тарау. Тасымалдаушыларға және автокөлік құралдарына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z144" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z144" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Балаларды тасымалдау осы Қағидалардың талаптарына сәйкес жабдықталған және әрбір балаға жеке отыратын орын бере отырып, автобустармен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z145" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z145" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Балаларды тасымалдау үшiн мынадай жүргiзушiлерге рұқсат етiледi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z146" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z146" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жасы жиырма бес жастан кем емес, тиiстi санаттағы жүргiзушi куәлiгi және жүргiзушiнiң бес жылдан кем емес жұмыс өтiлi бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z147" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z147" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автобустың жүргiзушiсi ретiндегi кемiнде соңғы үш жыл үздiксiз жұмыс өтiлi бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z148" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z148" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соңғы жылдары еңбек тәртiбiн және "Жол жүрісі қағидаларын, Көлік құралдарын пайдалануға рұқсат беру жөніндегі негізгі ережелерді, көлігі арнайы жарық және дыбыс сигналдарымен жабдықталуға және арнайы түсті-графикалық схемалар бойынша боялуға тиіс жедел және арнайы қызметтер тізбесін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 30 маусымдағы № 534 бұйрығымен бекітілген, Жол жүрісі қағидаларын өрескел бұзбаған (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33003 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5554,782 +5699,792 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="26"/>
+    <w:bookmarkStart w:name="z10" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Балаларды тасымалдау үшiн бөлiнген автобустардың техникалық жай-күйi, техникалық қызмет көрсету өткiзудiң көлемдерi мен мерзiмдерi, жабдықтары "Автомобиль көлігі құралдарын техникалық пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 547 бұйрығымен бекітілген, Автокөлік құралдарын техникалық пайдалану қағидаларымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12221 болып тіркелген) белгiленген талаптарға жауап беруi тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z11" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z11" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балаларды тасымалдауға арналған автобустардың кемiнде екi есiгi болады және "Жолаушылар мен жүктерді тасымалдауға арналған көлік құралдарына қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 11 қаңтардағы № ҚР ДСМ-5 бұйрығымен бекітілген, "Жолаушылар мен жүктерді тасымалдауға арналған көлік құралдарына қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларының 25-қосымшаның 1-тармағына (Нормативтiк құқықтық актiлердi мемлекеттiк тiркеу тiзiлiмiнде № 22066 болып тіркелген) сәйкес келеді, сондай-ақ мыналармен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z12" w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z12" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) автобустың алдында және артында орнатылатын "Балаларды тасымалдау" деген төрт бұрыш айыратын белгiмен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z13" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z13" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сары түстi жылтыр шағын маягымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z14" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z14" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әрқайсысының сыйымдылығы кемiнде екi литр болатын оңай алынатын өрт сөндiргiштермен (бiреуi - жүргiзушiнiң кабинасында, басқасы – автобустың жолаушылар салонында);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z15" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z15" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Автомобильдегі алғашқы медициналық көмек қобдишасының дәрілік заттары мен медициналық мақсаттағы бұйымдарының тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2014 жылғы 2 шілдедегі № 368 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9649 болып тіркелген) автомобильдегі алғашқы медициналық көмек қобдишасының дәрілік заттары мен медициналық мақсаттағы бұйымдарының тізбесіне сәйкес дәрілік заттармен және медициналық мақсаттағы бұйымдары бар екі алғашқы көмек дәрі қобдишаларымен (автомобильді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z16" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z16" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) екi жылжуға қарсы тiректермен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z17" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z17" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) авариялық тоқтау белгiсiмен жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 14.12.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 14.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="34"/>
+    <w:bookmarkStart w:name="z159" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Балаларды тасымалдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z160" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z160" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тәулiктiң жарық мезгiлiнде балаларды автобуспен тасымалдау фаралардың жақын қосылған жарығымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z161" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z161" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Автобусты күтiп тұрған балаларға арналған алаңшалар, олардың жүрiс бөлiгiне шығуын болдырмайтындай жеткiлiктi үлкен болуы тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z162" w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z162" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алаңдарда жайластырылған өту жолдары болуы және жолаушыларды және багажды автомобильмен тұрақты тасымалдау маршруттарының аялдама пункттерiнен бөлек орналасуы тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z163" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z163" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер балаларды тасымалдау тәулiктiң қараңғы мезгiлiнде жүзеге асырылса, онда алаңшалардың жасанды жарығы болуы тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z164" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z164" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күзгi-қысқы кезеңде алаңдар қардан, мұздан, кiрден тазартылуы тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z165" w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z165" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Балаларды оқу орындарына тасымалдауға Тапсырыс берушi балаларды отырғызу және түсiру орындарының жай-күйiн тұрақты түрде (айына кемiнде бiр рет) тексередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z166" w:id="41"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z166" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Балаларды тасымалдау кезiнде автобустың жүргiзушiсiне рұқсат етілмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z167" w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z167" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сағатына 60 км артық жылдамдықпен жүруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z168" w:id="43"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z168" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жүру маршрутын өзгертуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z169" w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z169" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) балалар бар автобус салонында қол жүгi мен балалардың жеке заттарынан басқа кез келген жүктi, багажды немесе мүкәммалды тасымалдауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z170" w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z170" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) автобуста балалар болған кезiнде, соның iшiнде балаларды отырғызу және түсiру кезiнде автобус салонынан шығуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z171" w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z171" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) автобуспен артқа қарай қозғалысты жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z172" w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z172" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) егер ол көлiк құралының өздiгiнен қозғалуын немесе оны жүргiзушi жоқ болғанда пайдалануын болдырмау шараларын қолданбаса, өз орнын тастап кетуге немесе көлiк құралын қалдыруға. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z173" w:id="48"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z173" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балаларды тасымалдаған кезде жүргiзушi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z174" w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z174" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) автобус қозғалысының белгiленген маршрутынан ауытқымайды және белгiленген жылдамдық режимдерiн бұзбайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z175" w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z175" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қозғалыс барысында автобусты басқаруда алаңдамайды (сөйлеспейді, тамақ iшпейді, кабинада қатты музыка қоймайды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z176" w:id="51"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z176" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тасуға тыйым салынған нәрселердi, заттарды және материалдарды автобуста алып жүрмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z177" w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z177" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) топырақ жолдарға шығып кетпейді және олармен жүрмейді (балаларды ауылшаруашылық жұмыстарына және демалыс орындарына, сондай-ақ жолды жөндеу және қайта жаңғырту жұмыстарын жүргiзу кезiнде тасымалдаған жағдайдан басқа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z178" w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z178" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Балаларды автобусқа отырғызу ерiп жүрушiнiң басшылығымен және жүргiзушiнiң бақылауымен автобус толық тоқтағаннан кейiн отырғызу алаңында жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z179" w:id="54"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z179" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ерiп жүрушiлер автобусқа отырғызу және одан түсiру, автобус қозғалысы кезiнде, аялдау уақытында балалар арасында тиiстi тәртiптi қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z180" w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z180" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z181" w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z181" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Қағидаларымен реттелмеген қатынастар қолданыстағы заңнамаға сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6651,35 +6806,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>