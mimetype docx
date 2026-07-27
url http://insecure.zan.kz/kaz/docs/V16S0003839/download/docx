--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c12bb81" w14:textId="c12bb81">
+    <w:p w14:paraId="2136156" w14:textId="2136156">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,78 +85,167 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысының су объектілерінде және су шаруашылығы үймереттерінде көпшіліктің демалуына, туризмге және спортқа арналған орындарды белгілеу туралы" Солтүстік Қазақстан облысы әкімдігінің 2011 жылғы 12 сәуірдегі № 99 қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2016 жылғы 4 шілдедегі № 255 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2016 жылғы 21 шілдеде № 3839 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2016 жылғы 4 шілдедегі № 255 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2016 жылғы 21 шілдеде № 3839 болып тіркелді. Күші жойылды - Солтүстік Қазақстан облысы әкімдігінің 2026 жылғы 5 наурыздағы № 61 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - Солтүстік Қазақстан облысы әкімдігінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"Құқықтық актілер туралы" Қазақстан Республикасының 2016 жылғы 06 сәуірдегі Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -162,107 +253,115 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. "Солтүстік Қазақстан облысының су объектілерінде және су шаруашылығы үймереттерінде көпшіліктің демалуына, туризмге және спортқа арналған орындарды белгілеу туралы" Солтүстік Қазақстан облысы әкімдігінің 2011 жылғы 12 сәуірдегі №99 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011 жылғы 28 мамырда "Северный Казахстан" газетінде жарияланды, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1780 болып тіркелді) мына өзгеріс енгізілсін: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">көрсетілген қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -270,212 +369,225 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Осы қаулының орындалуын бақылау "Солтүстік Қазақстан облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесіне жүктелсін.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2016 жылғы 15 маусымда туындаған құқықтық қатынастарға таралады. </w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7797"/>
-        <w:gridCol w:w="4203"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Солтүстік Қазақстан </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>облысының әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -488,243 +600,297 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Сұлтанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"КЕЛІСІЛДІ" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Энергетика министрлігі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Мұнай-газ кешеніндегі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">экологиялық реттеу, бақылау </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және мемлекеттік инспекция</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комитетінің Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>облысы бойынша экология</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">департаменті басшысының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін уақытша атқарушы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 04 шілде</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -737,217 +903,263 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ә. Бекмұхаметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Су ресурстарын пайдалануды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">реттеу және қорғау жөніндегі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Есіл бассейндік инспекциясы" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>республикалық мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мекемесінің Су ресурстарын </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">кешенді пайдалану жөніндегі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Солтүстік Қазақстан аумақтық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бөлімінің басшысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 04 шілде</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -960,276 +1172,297 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Қожанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ұлттық экономика министрлігі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тұтынушылардың құқықтарын</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қорғау комитеті </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Солтүстік Қазақстан облысы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұтынушылардың құқықтарын</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қорғау департаментінің басшысы</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 04 шілде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Жексембин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1334,11011 +1567,8318 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы әкімдігінің 2011 жылғы 12 сәуірдегі № 99 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="0"/>
+    <w:bookmarkStart w:name="z16" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысының су объектілерінде және су шаруашылығы үймереттерінде көпшіліктің демалуына, туризмге және спортқа арналған орындар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1329"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2482"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="2"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № </w:t>
             </w:r>
-            <w:r>
-[...158 lines deleted...]
-</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су объектісінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халық жаппай демалатын орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық округ, жақын жердегі елді мекен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z18" w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петропавл қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="3"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+азаматтардың жаппай демалуына пайдаланылатын су объектісінің бөлігі (қалалық жағажай) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петропавл қаласы шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пестрое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+азаматтардың жаппай демалуына пайдаланылатын су объектісінің бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петропавл қаласы шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z21" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айыртау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Имантау" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау, Имантау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z23" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Солнечный ВИП" жауапкершілігі шектеулі серіктестігі демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арықбалық, Арықбалық ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Акбар" туристік кешенінің жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арықбалық, Арықбалық ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қарлығаш" балаларды сауықтыру орталығының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау, Имантау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Аршалы" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау, Имантау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Имантау маржаны" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арықбалық, Арықбалық ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке кәсіпкер "Адамова" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау, Имантау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Боровушка" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау, Имантау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Сабина" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Тынықайлақ" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Қара лагуна" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетікөл, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кенші" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлан" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Шалқар" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар су" шипа жайының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетікөл, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z37" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Бұлақтар" демалыс үйінің жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су объектісінің "Қазақстандық зағиптар қоғамы" қоғамдық бірлестігінің аумағына іргелес бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке кәсіпкер "Қазкеновтің" "Бастау" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетікөл, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "ARDI" жауапкершілігі шектеулі серіктестігі демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетікөл, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Ардагер" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z42" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Турпан" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Маржан" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z44" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке кәсіпкер "Б.Т. Сүлейменованың" "Балықшы үйі" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жеке кәсіпкер "Байтенова" демалыс базасының жағажайы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке кәсіпкер "Арлан" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сүйін", "Дәстүр" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке кәсіпкер "Махметов" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z49" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке кәсіпкер "Орликов" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке кәсіпкер "Сағитов" демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Намыс" жауапкершілігі шектеулі серіктестігі демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Елікті Holidays" жауапкершілігі шектеулі серіктестігі демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володар, Айыртау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке кәсіпкер "Абилова А.Н." демалыс базасының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айыртавчик көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Сұңқар" балаларды сауықтыру орталығының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айыртавчик көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Шағала" балаларды сауықтыру орталығының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z56" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айыртавчик көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Салтанат" балаларды сауықтыру орталығының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айыртавчик көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Шапағат" балаларды сауықтыру орталығының жағажайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобанов, Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z58" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғабит Мүсірепов атындағы ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z59" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Пески" су объектісінің азаматтардың жаппай демалуына пайдаланылатын бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нежинка, Ефимовка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z60" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Станциялық" су объектісінің азаматтардың жаппай демалуына пайдаланылатын бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новоишим, Новоишим ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z61" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Тараңғұл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жеке кәсіпкер "Дмитриев Д.М." "Қарағайлы орман" демалыс базасының жағажайы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корнеевка, Корнеевка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z63" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Балауса" Ә.Досмұхамбетов ат. дарынды балаларға арналған мектеп-интернаттың жазғы сауықтыру лагерінің жағажайы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар, Ивановка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лебяжье көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су объектісінің жеке кәсіпкер "Чепурной К.Л." азаматтардың бұқаралық демалуына пайдаланатын бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагулино, Вагулино ауылы; Соколов, Соколовка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су объектісінің "Абакшино" демалыс аймағына іргелес бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагулин, Вагулино ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каменное көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су объектісінің "Абакшино" демалыс аймағына іргелес бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагулин, Желяково ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соленое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су объектісінің жеке кәсіпкер "Пантелеев А.А." азаматтардың бұқаралық демалуына пайдаланатын бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лесной, Пресновка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су объектісінің "Достар" жауапкершілігі шектеулі серіктестігының "Аял" демалыс базасына жақын жердегі бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар, Новокаменка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z70" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамлют ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Песчаное" көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жағажай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воскре-сеновка, Воскресенов-ка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z72" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәлиханов ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сілеті өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жағажай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайрат, Қайрат ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сілеті өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жағажай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қулыкөл, Қулыкөл ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z75" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шал ақына ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сергеевка су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су қоймасының Қаратал елді мекені мен Сергеевка қаласының шегіндегі оң жағы (қалалық жағажай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аютас, Қаратал ауылы, Сергеевка қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -12351,63 +9891,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12729,35 +10291,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>