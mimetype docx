--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e8a7255" w14:textId="e8a7255">
+    <w:p w14:paraId="21a6ad2" w14:textId="21a6ad2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,113 +85,199 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Облыстық бюджет қаражаты есебінен қызметтің осы түрлерiмен қалалық жағдайда айналысатын азаматтық қызметшiлердiң айлықақыларымен және мөлшерлемелерімен салыстырғанда кемiнде жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтiк мөлшерлемелер белгіленетін, азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және орман шаруашылығы саласындағы мамандар лауазымдарының тізбесін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қостанай облысы әкімдігінің 2016 жылғы 19 ақпандағы № 71 қаулысы. Қостанай облысының Әділет департаментінде 2016 жылғы 11 наурызда № 6206 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы әкімдігінің 2016 жылғы 19 ақпандағы № 71 қаулысы. Қостанай облысының Әділет департаментінде 2016 жылғы 11 наурызда № 6206 болып тіркелді. Күші жойылды – Қостанай облысы әкімдігінің 2026 жылғы 5 маусымдағы № 155 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды – Қостанай облысы әкімдігінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы әкімдігінің 06.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi және 01.01.2021 бастап туындаған қарым-қатынастарға қолданылады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -284,51 +372,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы әкімдігінің 06.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi және 01.01.2021 бастап туындаған қарым-қатынастарға қолданылады).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3102,55 +3190,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3480,35 +3590,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>