--- v0 (2025-11-10)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b222b81" w14:textId="b222b81">
+    <w:p w14:paraId="3a6638b" w14:textId="3a6638b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,245 +85,294 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Елді мекендердің көшелерін күтіп ұстау, ағымдағы, орташа және күрделі жөндеу кезінде орындалатын жұмыстар түрлерінің сыныптамасын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызылорда облысы әкімдігінің 2016 жылғы 20 қаңтардағы № 307 қаулысы. Қызылорда облысының Әділет департаментінде 2016 жылғы 23 ақпанда № 5368 болып тіркелді. Күші жойылды - Қызылорда облысы әкімдігінің 2026 жылғы 7 шілдедегі № 130 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қызылорда облысы әкімдігінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Автомобиль жолдары туралы" Қазақстан Республикасының 2001 жылғы 17 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қызылорда облысының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>елді мекендердің көшелерін күтіп ұстау, ағымдағы, орташа және күрделі жөндеу кезінде орындалатын жұмыстар түрлерінің сыныптамасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...115 lines deleted...]
-    </w:p>
+      2. "Қызылорда облысының жолаушылар көлігі және автомобиль жолдары басқармасы" мемлекеттік мекемесі осы қаулыдан туындайтын шараларды қабылдасын. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Қызылорда облысы әкімінің орынбасары С.Ж. Сүлейменовке жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -525,9724 +576,7326 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы "20" қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 307 қаулысымен бекітілген </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Елді мекендердің көшелерін күтіп ұстау, ағымдағы, орташа және күрделі жөндеу кезінде орындалатын жұмыстар түрлерінің сыныптамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы елді мекен көшелерін күтіп ұстау, ағымдағы, орташа және күрделі жөндеулер кезінде орындалатын жұмыстардың түрлерін сыныптау (бұдан әрі – сыныптау) елді мекендер көшелерін (бұдан әрі – көшелер) және ондағы құрылыстарды күтіп ұстау, ағымдағы, орташа және күрделі жөндеулер кезінде орындалатын жұмыс түрлерін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыныптау жол-жөндеу жұмыстарының көлемдерін негіздеу және оларды орындау үшін республикалық және жергілікті бюджеттерден бөлінетін қаржы қаражаттарын есептеу үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Сыныптауда мынадай анықтамалар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) елді мекен көшелерін басқарушылар – көшелердің меншік иелері болып табылатын немесе шаруашылық жүргізу немесе жедел басқару құқығындағы көшелерді басқару қызметін жүзеге асыратын жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көшелер мен ондағы құрылыстарды пайдалануды басқару - бұл үнемді негізделген жол-жөндеу жұмыстарының стратегиясын әзірлеу арқылы оларға диагностикалау мен мониторинг жүргізудің негізінде көшелер мен жол құрылыстарының талап етілетін техникалық деңгейін және көліктік-пайдалану жай-күйін қамтамасыз ету бойынша ұйымдастыратын және регламенттейтін кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көшелердің жай-күйіне мониторинг жүргізу – бұл пайдалану және қоршаған ортаның ықпал етуі нәтижесінде олардың жай-күйіне мүмкін болатын антропогендік өзгерістерді қадағалау мен бақылау, бағалау мен болжамдау жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көшелерді маршрутты жөндеу тәсілі - бұл көлік қозғалысы үшін қауіпті ақаулықтарды жою және жергілікті учаскелердегі жол жабынының тегістігін қалпына келтіру жұмыстарын қоса алғанда, маршрут бойынша орындалатын жөндеу жұмыстарының кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көше жолдарының жамылғысы - бұл автокөлік құралдарынан түсетін салмақты қабылдайтын және оны топыраққа беретін көшелерге бөлінген белдеулерінің шегіндегі көп қабатты құрылғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көше жолдарының жамылғысы қызметінің жөндеу аралық мерзімі - бұл құрылыс, қайта жаңарту немесе күрделі жөндеуден кейін көше жолын пайдалануға тапсырған күннен басталып көше жол құрылысының көтеру қабілеттілігін (күшейту) арттырумен байланысты кезекті күрделі жөндеуге дейінгі кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көшенің жол жабыны қызметінің жөндеу аралық мерзімі - бұл құрылыс, қайта жаңарту, күрделі немесе орташа жөндеуден кейін көше жолын пайдалануға тапсырғаннан бастап тозу қабатын қалпына келтіру және тегістілік пен көлік қозғалысының қарқындылығы бойынша талап етілетін мәндеріне дейін біріктірушілік сапаларын орнына келтірумен және ақауларды жоюмен байланысты кезекті орташа жөндеу орындауға қажеттілік туындағанға дейін уақыт кезеңі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көшенің жолын жөндеу жұмыстарының стратегиясы – бұл бөлінетін ресурстарды тиімді пайдалану кезінде көшелер мен көшенің жол құрылыстары желісінің көліктік-пайдалану жай-күйін сақтау және жақсарту бойынша аса тиімді ұзақ уақытты техникалық шешімдерді және басқаратын ықпал етулер кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көшелерді қысқы күтіп ұстау – көше жолдарын және ондағы құрылыстарды қар басып қалудан қорғауға, оны уақтылы тазартуға және жол жамылғысының қысқы тайғақтығымен күресуге байланысты айрықша жұмыстар кешені.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көше жолдарының құрамына мыналар кіреді: бөлінген белдеулер, жолдардың құрылымдық элементтері, жолдарды жайластыру және абаттандыру, су жібергіш және су өткізгіш құрылыстар, көпірлер, жол өткізгіштері, көлік айрықтары, су доғалары, үңгі жолдар, қорғау галереялары, жол қозғалысының қауіпсіздігін арттыруға арналған құрылыстар мен құрылғылар, орман белдеулері гүлзарлар, гүл бақтары, гүл бақшалары, қолдан отырғызылған ағаштар, желілі тұрғын үй ғимараттары мен жол-пайдалану қызметтерінің кешендері, автокөлік құралдарының қозғалысын бақылау және мониторингі үшін жабдықтар мен бағдарламалық қамтамасыз ету және белгіленген габариттің шегінде олардың төбесіндегі ауа кеңістігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көше жолдары мен ондағы құрылыстарды пайдалану жұмыстарын жүргізуге нақты бөлінген қаржы ресурстары автомобиль жолдары мен ондағы құрылыстардың көліктік-пайдалану жай-күйін тексеру және диагностикалау материалдары негізінде белгіленген өткізілетін жөндеу жұмыстарының түрлеріне және жол-жөндеу жұмыстарының әзірленген стратегиясына қарай бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көше жолдарын күтіп ұстау, ағымдағы, орташа және күрделі жөндеулер кезінде орындалатын сыныпталатын жұмыс түрлері жол саласында қолданылатын нормативтік-техникалық құжаттарының талаптарына сәйкес орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көше жолдары мен ондағы құрылыстарды пайдалануды басқару өзіне келесі жұмыстарды енгізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жол-жөндеу жұмыстарының стратегиясын негіздеу және қажетті қаржы ресурстарын жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көше жолдары мен ондағы құрылыстарды сақтауды қамтамасыз ету және оларды уақытынан бұрын тозудан сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алдыңғы қатарлы тәжірибе және ғылым мен техникаға қол жеткізу негізінде көше жолдары мен ондағы құрылыстарды жөндеу мен күтіп ұстауды қоса алғанда, жобалау, салу, қайта жаңарту, пайдалану бойынша нормативтік-техникалық базаны жетілдіру және өзектендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) технологияны жетілдіру және көше жолдары мен ондағы құрылыстарды жөндеу мен күтіп ұстау жұмыстарын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көше жолдары мен ондағы құрылыстарды пайдалануды басқару жұмыстарын орындауды ұйымдастыру, үйлестіру, реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) технологиялық ілеспе және жөнделген учаскелердің мониторингін ұйымдастырумен, көше жолдарын ағымдағы, орташа және күрделі жөндеу бойынша жұмыстардың шегінде көше жолдарының тәжірибелі учаскелеріне ғылыми, техникалық сүйемелдеу және мониторинг жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көше жолдары мен ондағы құрылыстарды диагностикалау мен мониторинг жұмыстарын жүргізу құрамына мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көше жолдары мен ондағы құрылыстарды күтіп ұстау сапасын бағалау арқылы жүйелі түрде (көктемгі, күзгі және айлық) тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көше жолдары мен ондағы құрылыстардың техникалық деңгейін және көліктік-пайдалану жай-күйін бағалау арқылы көзбен шолу және аспаптық тексеру, көше жолдары мен ондағы құрылыстарды паспорттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көше жолдарындағы көлік қозғалысының қарқындылығы мен құрамын есепке алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көше жолдары мен ондағы құрылыстардың техникалық деңгейі және көліктік-пайдалану жай-күйі туралы тиісті бағдарламалық қамту арқылы мәліметтер базасын қалыптастыру, үнемі жаңарту және жұмыс күйінде ұстау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...11 lines deleted...]
-    </w:p>
+      9. Жолдарды жөндеу жұмыстарының стратегиясын негіздеу және қаржы ресурстарын жоспарлау жұмыстарының құрамына мыналар кіреді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көше жолдары және ондағы құрылыстардың көлік-пайдалану жай-күйі туралы деректердің бірыңғай ақпараттың базасын құру, әкімшілік ету және басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көше жолдары және ондағы құрылыстардың көлік-пайдалану жай-күйі туралы ақпараттық деректер қорын талдау негізінде күтіп ұстау және жөндеу бойынша жұмыстарды негіздеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жолдар желісінің жай-күйін болжамдау арқылы көшелер жол-жөндеу жұмыстарының стратегиясын өңдеу. Жол-жөндеу жұмыстарының ағымдағы және перспективалық жоспарларын, соның ішінде көшелердің желісін күтіп ұстау жоспарларын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жолдар желісін талап етілетін пайдалану жай-күйінде сақтау және күтіп ұстау үшін қажетті қаржы ресурстарын жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жол қозғалысының қауіпсіздігін арттыру және жол-көлік оқиғалары (бұдан әрі - ЖКО) шоғырланатын жерлерді жою бойынша бағдарламалар әзірлеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көшелерде көлік қозғалысының қауіпсіздігі мен жайлылығын ұйымдастыру және қамтамасыз ету жұмыстарының құрамына мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) автокөлік ағындары қозғалысының тәртібін зерттеу, жолдарды белгілеу сызбасын әзірлеу, жол белгілерін дислокациялау, қозғалыс жылдамдығын реттеу, қозғалысты басқарудың автоматтандырылған жүйесін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖКО талдау, ЖКО болған орындарды тексеру, себептерін анықтау және жол қозғалысы қауіпсіздігінің шарттарын жақсарту бойынша ұсыныстарды дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қозғалыс қауіпсіздігі тұрғысынан аса қауіпті жол учаскелерін анықтау және авариялардың алдын алуға арналған профилактикалық іс-шараларды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бөлінген белдеулер шегінде құрылыс жұмыстарын жүргізуді келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коммуникациялар мен инженерлік желілері бар көше жолдары мен ондағы құрылыстардың қиылысу мен жанасуына техникалық шарттар мен келісулерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өртке қарсы іс-шараларды қадағалау және жетілдіру жөніндегі өртке қарсы қызметтері ұйымдарымен шарттар жасасу, өртке қарсы сигнализацияға, электрмен жарықтандыруға және тағы басқа жоспарлы тексеру және сараптама жүргізу және олардың орындалуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көше жолы бойындағы коммерциялық сервистер объектілерін орналастыруды келісу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көше жолдары мен ондағы құрылыстарды сақтауды қамтамасыз ету және оларды уақытынан бұрын тозудан сақтап қалу жұмыстарының құрамына мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көше жолдарын пайдалану және оларды қорғау тәртібін бұқаралық ақпарат құралдарында насихаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ірі габаритті және ауыр салмақты көлік құралдарының жол жүруін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көше жолдары мен ондағы құрылыстарды жөндеу мен күтіп ұстау саласындағы жұмыстық бағдарламалық өнімдерді жетілдіру және оларды жұмыс күйінде ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көше жолдары мен ондағы құрылыстар ұзақтылығын және үнемділігін арттыру мақсатында оларды жөндеу мен күтіп ұстау саласындағы өзекті проблемалар бойынша іздестіру және инновациялық жұмыстары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көше жолдары мен ондағы құрылыстардың пайдаланылуын басқаруды ұйымдастыру, үйлестіру, реттеу және бақылау жұмыстарының құрамына мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көше жолдары мен ондағы құрылыстар желісін күтіп ұстау бойынша жол-жөндеу жұмыстарының орындалуын үйлестіру және реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көше мен ондағы құрылыстарды кезеңді есепке алу, есептілікті жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көше жолдарын күтіп ұстау мен ағымдағы жөндеу кезінде сапаны бақылауды ұйымдастыру, бақылау жүйесін жетілдіру және жол-жөндеу жұмыстарының сапасын қамтамасыз ету, сапаны бақылауды аспаптық қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Көшелерді күтіп ұстау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көше жолдары мен ондағы құрылыстарды күтіп ұстау жұмыстары жыл бойы үздіксіз жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...11 lines deleted...]
-    </w:p>
+      14. Көше жолдары мен ондағы құрылыстарды күтіп ұстау жұмыстарын уақтылы жүргізу мақсатында оларды көзбен көріп тексеру патрульдеу арқылы жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қаржыландырудың бекітілген нормативіне сәйкес, күтіп ұстауға арналған қаражаттардың шегінде, ақаулардың ведомосі бойынша тексерілген көше нәтижелерінің негізінде жоспарланатын, көше жолдары және ондағы құрылыстарының зақымдарын алдын алу және түзету бойынша жұмыстарды орындау көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көше жолдарын күтіп ұстау жұмыстарын жүргізу нәтижесінде жыл бойы көлік құралдарының үздіксіз, қауіпсіз және жайлы қозғалысы қамтамасыз етілуі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Күтіп ұстау жұмыстары жобалық құжаттаманы жасауды талап етпейді. Оларды қолданыстағы нормативтерге сәйкес, күтіп ұстауға бөлінген қаражат шегінде ақаулықтар ведомосі бойынша жолдарды тексеру нәтижесінің негізінде жоспарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көше жолдары мен ондағы құрылыстарды күтіп ұстау жұмыстары көктемгі, жазғы және күзгі кезеңде күтіп ұстау, қысқы күтіп ұстау, көшелерді көгалдандыру және өзге жұмыстарға бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Көше жолдарын күтіп ұстау жұмыстарының құрамына меншік иелерінен ақпаратты жинау, өңдеу және күн сайын жыл бойы ұсыну кіреді, соның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұқаралық ақпарат құралдарын көше жолдарындағы жол жүрулер туралы ақпараттық қамтамасыз етуді қоса алғанда, көше жолдарындағы жол жүрулер туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) болған ЖКО туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еріген және тасқын суларды жіберу кезіндегі жұмыстар туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қысқы уақытта қар тазалайтын машиналар мен механизмдердің жұмысы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақпараттарды жинау және өңдеу, көше жолдары мен ондағы құрылыстардың көлік-пайдалану жай-күйі туралы деректердің бірыңғай ақпараттық деректер қорына әкімшілік ету және басқару.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көше жолдары мен ондағы құрылыстарды көктемгі, жазғы, күзгі және қысқы кезеңдерде күтіп ұстау кезінде, яғни жыл сайын мынадай жұмыстарды орындайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көше жолдары мен ондағы құрылыстардың жай-күйін патрульдік қадағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жер жамылғысы мен су өткізу жүйесі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су өткізгіш жыраларды көктемде қардан, ал жазда қоқыстарды утилизациялауға тиеу, шығару және беру арқылы жиналған қоқыспен балшықтан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       жиектердегі, иірімді учаскелердегі кептіргіш науаларды қазу және себу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиектерді жоспарлау, шөптермен себу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шабу және шабылған шөптерді жинау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шабылған материалдарды утилизацияға тиеу, шығару және беру арқылы жер жамылғысының жиектері мен шеттеріндегі бұталарды шабу және ағаштарды, жабайы өсетін бұталарды жұлу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалдар қоспастан жиектер мен себу бермдерін жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлек учаскелердегі көлік құралдарының қауіпсіз қозғалысын қамтамасыз ететін себу арқылы жиектерді және бермдерді себу, кесу және жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иірімді учаскелерді жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опырылған, мүжілген жерлерді және сең шығарындыларын тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиектерді себу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлек элементтерін ауыстыру және жаңа материалдарды пайдалану арқылы жер төсемі, су бұрғыш, резервтер, қорғаныс, бекіту және реттегіш құрылыстарының жеке бұзылуларын түзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралдарының қауіпсіз қозғалысын қамтамасыз ететін материалдарды қосу немесе қоспау арқылы жиектерді және бермдерді кесу және жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бөлінген белдеулер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су ағысын қамтамасыз ету үшін бөлу жолағын жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлу жолағындағы қоқысты жинау, шығару және утилизацияға беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шабылған материалдарды тиеу, шығару және утилизацияға беру арқылы жол қозғалысының қауіпсіздігіне ықпал ететін ағаштарды, бұталарды, жабайы өсетін бұталарды шабу және жұлу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлінген белдеулерді шабу және шабылған шөптерді, қамыстарды және қурайларды жинау, тиеу, шығару және утилизацияға беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) күрделі жамылғысы бар жүру бөлігі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүру бөлігін тазалау және жуу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ылғалдың, ауанын, күн радиациясының кіруінен асфальтты-бетонды жабынды тиімді оқшалау үшін жаңартатын сұйықтықты пайдалану, атмосфералық ықпалдың әсерінен бұзылған битумды қалпына келтіру, жамылғының суға төзімділігін сақтау және қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарықшақтарды құю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шұңқырларды жою, жарықшақтарды, шұңқырларды, отырыңқы жерлерді бітеу, жиектерді тегістеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті учаскелердің төсемдеріндегі иірімдерді жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төсемдегі шорлар мен қауіпті тегіссіздікті кесу, тозу қабатын кейіннен кедір-бұдыр негізді өндеу арқылы ойыстарды бітеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүру бөлігін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асфальтобетон жамылғыларында жарықшақтарды жөндеу және толтыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апатты-қауіпті учаскелерді маршруттық тәсілмен жөндеу (иірімдерді жою, негіз және жабынды жөндеу, шұңқырды жөндеу, жарықтарды бітеу, тегістейтін қабатты қондыру, жиектерді бекіту, жабындарды үстіртін өңдеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше жолдарына маршруттық тәсілмен жөндеу жүргізу кезінде жолдарды күтіп ұстау, сондай-ақ маршрут бойынша анықталған қозғалыс үшін қауіпті ақаулықтарды жою жұмыстары, оның ішінде жергілікті учаскелерде жол төсемінің тегістілігін қалпына келтіретін жөндеу жұмыстары кешені, оның ішінде ресайклинг әдісімен жүргізіледі. Жөндеудің маршруттық тәсілі кезінде жөндеу жұмыстары бағдардың барлық ұзындығында аралас, жергілікті учаскелердегі жол төсемінің маңызды ақаулықтары мен бұзылулары шоғырланған жерлерде орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстар тиісті ақаулықтарды жою үшін қабылданған жұмыстар технологиясы және ақаулықтар ведомосі негізінде қолданыстағы ережелерге сәйкес ресімделген атқару сметалары бойынша жолдарды күтіп ұстауды жүргізетін жол ұйымдарының күштерімен орындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетілдірілген жамылғысы бар жүру бөлігі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұтқыр материалдары көп учаскелерді күтіп ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарықшақтарды құю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шұңқырларды жою, жарықшақтарды, шұңқырларды, отырыңқы жерлерді бітеу, жол учаскесінің жиектерін тегістеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүру бөлігін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апатты-қауіпті учаскелерді маршрутты тәсілмен жөндеу (иірімдерді жою, негіз және жабынды жөндеу, шұңқырды жөндеу, жарықтарды бітеу, тегістейтін қабатты қондыру, жиектерді бекіту, жабындарды үстіртін өңдеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше жолдарына маршрутты тәсілмен жөндеу жүргізу кезінде жолдарды күтіп ұстау, сондай-ақ бағдар бойынша анықталған қозғалыс үшін қауіпті ақаулықтарды жою жұмыстары, жергілікті учаскелерде жол төсемінің тегістілігін қалпына келтіретін, қамтитын жөндеу жұмыстары кешені, оның ішінде ресайклинг әдісімен жүргізіледі. Жөндеудің маршрутты тәсілі кезінде жөндеу жұмыстары бағдардың барлық ұзындығында аралас, жергілікті учаскелердегі жол төсемінің маңызды ақаулықтары мен бұзылулары шоғырланған жерлерде орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтпелі жамылғысы бар жүру бөлігі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төсемді балшықтан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төсемді сумен шаңсыздандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалдар қосу арқылы төсемді кескіндеу және нығыздау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төсемдерге тас үгінділері мен иленділерді үю, катундарды жинау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шағылтасты және қиыршықтасты төсемдердің қапталдарын қалпына келтіру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) топырақты және топырақты жақсартылған төсемі бар жүру бөлігі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалдарды қосу арқылы пайда болған шұңқырлар, сораптар, басқа тегіссіздіктерді жою үшін төсемді кескіндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ірі тегіссіздіктер пайда болғанға дейін жүргізілетін профилактикалық іс-шаралары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше жолдарын хлорлы кальций, битум және басқа материалдармен шаңсыздандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше жолдарының кепкен учаскелерін күтіп ұстау, уақытша қоршау, ауа науаларын орналастыру және себу, жол төсемі мен жер жамылғысының үстінен су өтуін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жолдардың жағдайы және абаттандыру, қозғалысты ұйымдастыру, байланыс, жарықтандыру объектілері бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шу жолақтары, шудан қорғау экрандарын салу және жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетіспейтін белгілерді, қоршауларды орнату, бұзылуларды түзету, жол белгілері мен қоршаулардың қалқандарын толық ауыстыру, панноларды орнату және жөндеу, бордюрлік тастарды орнату және жөндеу, жолды жайғастыру элементтерін қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәулет безендірулері мен абаттандыру элементтерінің жеке бұзылуларын және ақаулықтарын жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоршауларды және сигнал беру бағандарын, белгілерді, қалқандарды үнемі тексеру, бекіткіштерін тарту, қалқандарды түзету, шаң мен балшықтан тазалау, жуу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автобус аялдамаларын кезеңді тексеру, шаңнан, балшықтан және қоқыстан тазалау, жуу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қозғалысты ұйымдастыру, байланыс және жарықтандыру құралдарын күтіп ұстау, күту және жарамдылығын қадағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүру бөлігін және жиектерді бөтен, жол қозғалысының қауіпсіздігіне қауіп төндіретін заттардан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолдарды, көпірлерді, жол өткізгіштерді, үңгі жолдарды, көлік айрықтарын паромдық өткелдерді және басқа жол құрылыстарын электрмен жабдықтау желілерін тазалықта және ретке келтіріп ұстау, істен шыққан шамдарды, шамшырақтарды, сымдарды, кабельдерді, трансформаторларды, жарық тіреулерін және басқа электрмен жабдықтау элементтерін ауыстыру және жаңаларын монтаждау, трансформаторларды техникалық байқау, радио байланысын, технологиялық және сигнал беру байланысының басқа құралдарын, кабель желілерін, сондай-ақ, бағдаршам объектілерін, қозғалысты ұйымдастыру, олардың қызмет етуі үшін байланыс каналдарын жалға алуды қоса алғанда, қозғалысты диспетчерлік және автоматтандырып басқару құралдарын тазалықта және ретке келтіріп ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автокөлік құралдарының қозғалысын бақылау және мониторинг үшін өлшеу құралдарын, жабдықтарды және бағдарламалық қамтуды қондыру, жөндеу және күтіп ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше жолдарын күтіп ұстау және жөндеуді жүзеге асыратын көлік құралдарының қозғалысын бақылауға арналған навигациялық жүйелерді күтіп ұстау, қондыру және пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүру бөлігіне "мысық көз" жол маркерін қондыру (қажет болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы көше жолдарына жол қоршауларын, аялдама павильондарын, сервис павильондарын, кіші архитектуралық пішіндер, тікұшақтарға арналған ұшу-қону алаңдары, демалыс алаңдарын және жол қозғалысы қауіпсіздігінің талаптарын ескере отырып, жүргізушілер мен жолаушылардың пайдалануы үшін жайлылықты қамтамасыз ету мақсатында ауыспалы-жылдамдық жолақтарын салу және қажет болған жағдайда оларды жарықтандыру және электрмен жабдықтау, бұл ретте жұмыс көлемдері техникалық құжаттамамен белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жасанды құрылыстар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүру бөлігінің жиектас қоршауларына белгі қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырыс берушінің нұсқамасы бойынша жол қауіпсіздігін негізге ала отырып, сүйеулер мен тосқауыл қоршауларының бұзылуларын түзету және қондыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірлердің металлды элементтерінің сүйеу қоршауларының бояу қабатын (бояма) жергілікті қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүру бөлігінің жиектас қоршауларына белгі қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автожолдары үстіндегі жол өткізгіштерінің маңдай алды арқалықтарының астына тік белгілер қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше жолдарының үстіндегі жол өткізгіштерінің тіректеріне тік белгілер қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жинау техникасы өткеннен кейін тротуарлар бойындағы жүру бөлігін балшық пен бөтен заттардан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қар тазалайтын техника өткеннен кейін тротуарлар бойындағы жүру бөлігін қар мен мұздан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су қайтаратын түтіктерді балшықтан, тастардан және қардан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салындылардан болған деформациялық жіктерінің су қайтаратын науаларын тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабаттарды ашық типті деформациялық жіктерге алмастыруға арналған ойықтарды балшықтан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ашық типті деформациялық жіктердің күрделі құрылыстарының механизмдерін тазалау және майлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуарларды балшықтан, қардан, қоқыстан және бөтен заттардан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      суды жіберуге арналған тротуарлар блоктарындағы терезелерді тазарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірдің тротуарлар мен жүру бөлігінің арасындағы тосқауыл қоршауларының қисық сызықты білеуінің астындағы кеңістікті балшықтан, қардан және мұздан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сүйеніш, тосқауыл қоршауларын, жол белгілерін кір мен қардан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арқалықтардың үстін кірден, үйілген топырақтан, өсімдіктерден тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арқалықтардың тірек тораптарын жуу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тірек бөліктерін қардан, кірден тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тірек бөліктерінің жұмыс істейтін үстіне графитті композицияны жағу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      темір тірек бөліктері бекіткіштерінің бұрандамаларын тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіректердің бастарын және фермалық алаңдарды қоқыс пен кірден, қар мен мұздан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      конустар мен еңіс бекіністерін кірден, шөптен және бұталардан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіректерде және мұзкескіштерде мұзды кесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сең жүру және тасқын суларды өткізуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байқау құралдарын (баспалдақтар, арбашалар) тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпір құрылыстарын ағымдағы және кезеңді тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоқысты және кесілген материалды утилизацияға тиеу, шығару және беру арқылы көпір аймақтарынан арақашықтығы 15-25 метрдегі, ағыны бойынша жоғары және төмен бұталы өсімдіктерді жою және ағаштарды шабу, көпір астындағы аймақтарды санитарлық тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="161"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      темір-бетон құбырларының аралықтарын лай мен балшықтан тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шағын көпірлер мен құбырлардың аралықтарын күзде жабу және көктемде ашу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыстардың жеке элементтерін (тірек бөліктері, сүйеніштер, тосқауыл қоршаулары, төсеніштер, діңгектер, тіреуіштер, дуал қабырғалары, құрғату құрылғылары және тағы басқа) қондыру, ауыстыру және жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірлердің темір элементтерін жергілікті сырлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірлердің, жол өткізгіштердің жүру бөлігіндегі төсемін шұңқырлы жөндеу, төсемдегі жарықшақтарды бітеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деформациялық жіктерді ұсақ жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деформациялық жіктерді ескі шайырдан алдын ала тазалай отырып шайыр құю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деформациялық жіктердің аймағындағы немесе жіктің үстіндегі төсемді алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуарлардың асфальт-бетон жабынындағы жарықшақтар мен еңістерді бітеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуарлардың асфальт-бетон жабынындағы жарықшақтар мен еңістерді бітеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйінділердің шайылған жергілікті жерлерін және реттеу құрылыстарын жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйінді мен көпірдің жанасқан жерлеріндегі шайылуларды себу, осы жерлердегі суды бір уақытта жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіректердегі шайылу шұңқырларын бітеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қысқы күтіп ұстау қосымша жұмыстарына жататындары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тайғаққа қарсы материалдарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тайғаққа қарсы материалдарды дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшелерді патрулдік қардан тазалау, жолдарды қарлы борасындардан аршу, жолдардың жүру бөлігін қарлы жамылғыдан тазалау, жиектерден, еңістерден және резервтерден қарлы дуалдарды жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүру бөлігін фрикциялық, химиялық және басқа да тайғаққа қарсы материалдармен өндеу және оларды кейіннен жүру бөлігінен қажетті уақыттан кейін тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автобус аялдамаларын, павильондарды, демалыс алаңдарын және жол қызметі объектілерін қар мен мұздан жүйелі түрде тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұз басумен күрес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тайғақ жамылғысы бар учаскелерде қысқа уақыт әрекет ететін жол белгілерін орнату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауыр ауа-райы жағдайларында жол-жөндеу қызметі жұмысшыларының қатарынан және жол техникасын тәулік бойы күзетуді ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Көше жолдарын көгалдандыру қарлы және құмды борасындардан, мүжілуден қорғау және сәулеттік-көркемдік безендіру үшін орындалады. Көгалдандыру өндірістік базалардағы орман ағаштарын, жасыл өсімдіктерді, көлік айрықтарындағы гүлзарларды, гүл бақшаларын, газондарды күтуді, оларды жасау, қалпына келтіру және сәнді безендіруді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Ағаш отырғызуды күтуге мынадай жұмыстар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер қыртысын күту (трактормен культиваторлау, қатарлардағы жер қыртысын қопсыту, арам шөптермен химиялық күрес);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше бойындағы өсімдіктердегі зиянкестермен және аурулармен күресу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндірістік базаларда жаңа өсімдіктер отырғызу, қазіргі жасыл өсімдіктерді суару және күту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ағаш отырғызу, қалпына келтіру және сәнді безендіруге мынадай жұмыстар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаш отырғызуға, питомниктерге жер қыртысын дайындау, сәнді безендіру және көшеттерді өсіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орман алқаптарын салу және соның ішінде өндіріс базаларын сәнді безендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орман алқаптарын толықтыру мен отырғызу және сәнді безендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құдықтарды, ұңғымаларды, суаратын су құбырларын және құрғату орларын салу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Айрықтардағы гүлзарларды, гүл бақшаларды, газондарды және сәнді өсімдіктерді күтуге мынадай жұмыстар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер қыртысын дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшеттерді өсіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отырғызу, суару және отау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арам шөптерді жинау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күзде біржылдық өсімдіктерді жинау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Өзге жұмыстарға жататындары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшелер мен ондағы құрылыстарды күзеттік, оның ішінде мамандандырылған және өрт күзеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшелердің жай-күйін және жол жүруді анықтау мақсатында көше жолдарын патрульдеу, ұсақ жұмыстарды орындау (жол белгілерін түзету, жүру бөлігі мен жиектерден жол қозғалысының қауіпсіздігіне қауіп төндіретін бөтен заттарды жинау), жолдарда зардап шеккендерге алғашқы медициналық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше бойы жолақтарында карантиндік өсімдіктермен және зиянкестермен химиялық және механикалық күрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Көшелер мен ондағы құрылыстарды ағымдағы жөндеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Көшелер ағымдағы жөндеу - маршруттық тәсілмен орындалатын, бұзылған учаскелерді жөндеу жөніндегі іс-шараларды қоса алғанда, бүкіл жыл бойы жүргізілетін, көше жолдарында авариялық жағдайлар, ақаулар туындауының алдын алу, сондай-ақ көше жолын шұғыл қалпына келтіру тәртібімен орындалатын жұмыстар кешенін қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржыландыру нормативтеріне сәйкес ағымдағы жөндеуге бөлінген қаржы шегінде ақаулықтар ведомость бойынша көше жолдарды тексеру нәтижелері негізінде жоспарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстарды маршруттық тәсілмен орындау кезінде жұмыстарды сметалық есептер негізінде орындауға жол беріледі. Мүмкін болатын үдеудің және олардың аса маңызды бұзылуларға айналуының алдын алу мақсатында ағымдағы жөндеу шеңберінде ақаулықтар мен бұзылуларды жою жұмыстарын толығымен орындамауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Көшелер мен ондағы құрылыстарды ағымдағы жөндеу кезінде мынадай жұмыстар орындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер төсемі және су қайтарғыш бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дымқыл және қар борайтын жерлердің жер төсемінің ұзақтығы бойынша учаскелерін көтеру және кеңейту, иірім учаскелерді жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы су бұрғыш жыраларды тазалау, қоқыс тастайтын жерге қоқыстарды тиеу және шығару, жаңа жыраларды қазу, үйінділер мен қуыстар жиектерінің бұзылуларын түзету және құламаларын азайту, құрғату, қорғау және бекіту құрылғыларын, су бұрғыш құрылғыларды және көпірлер мен құбырлардың бұру арналарын түзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты шымды жабынды құру бойынша қажетті агротехникалық іс-шараларды жүргізу арқылы жер төсемі мен резервтердің жиектерін шөппен себу, опырылған, мүжілген жерлерді, сең шығарындыларын тазалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиектерді себу, кесу, жоспарлау және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жасанды құрылыстар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуарлардағы ақаулық жіктерді алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйінділер мен жанасқан шеткі тротуарлық тақталарды алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болаттан жасалған элементтері бар ақаулық жіктердің бөлшектерін ішінара алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақаулық жіктердің астындағы су бұрғыш науаларды қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су бұрғыш түтіктерді жөндеу (түтіктерді өсіру немесе қосымша түтіктерді салу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуарға гидрооқшаулаудың жанасқан жерлеріндегі төсемнің жіктерін салу және оларды шайырмен құю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су бұрғыш түтіктердегі оқшаулануды жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуар блоктарындағы жеке сынықтар мен жарықшақтарды жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуар тақталарының сынған жерлерін жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуарларға асфальттібетон жабу немесе оқшаулау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа анкер мен сүйеніштердің тіректеріндегі бекіткіштердің тораптарын алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірлерде күрделі емес жөндеу жұмыстарын орындау (төсемелерін, арқалық торларын, жеке тораптарын және элементтерін ауыстыру, қалауын, жер жамылғысымен жанасуларды түзету және тағы басқа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірдің жүру бөлігіндегі төсемді қалпына келтіру немесе алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидрооқшаулауды жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаяу жүргіншілер жолдарын, сүйеніштерді, жиектастарды жөндеу және алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарықшақтарды беттік герметизациялау, қуыстарды, сынықтарды бітеу, көпірдің темір-бетон элементтерінің қорғау қабатын қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіреуіштер мен реттеу құрылыстарының шұңқырларын жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тойтармаларды аса төзімді бұрандамаларға алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаптау жіктерін сөгу, жарықшақтарға ерітінділерді егу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылғылардағы жарықшақтарды бiтеу, қалаңдыларды, сылақтарды жөндеу, тойтармаларды ішінара алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жыралар арқылы өтпелi және көшпелi көпiрлердi ауыстыру және түзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аспалы көпiрлердiң, паромдық өтпелердiң және айлақ құрылғыларын (тығындау, қаптаманы жөндеу, такелажды түзету және тағы сол сияқты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ашпаларға қарай өтпелi тақталардың тораптарын герметизациялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деформациялық жiктердiң ағуын бұрандамаларды тарту арқылы жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сырғанау тақталарының деформациялық жiктерiн дәнекерлеу (олар жұлынып қалған жағдайда), жетiспейтiн серiппелердi орнату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деформациялық жiктердiң механизмдерi мен құрылғыларын ұсақ жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тығындауы бар құбырлардың гидрооқшаулануын жөндеу және олардың буындары мен бөлiктерi арасындағы жiктердi бiтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тойтармаларды алмастыру, темiр аралық құрылыстар элементтерiнiң ұсақ ақаулықтарын түзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қозғалыс, байланыс, жарықтандыруды ұйымдастыру объектiлерiне жолдарды салу және жайластыру бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жол учаскелеріндегі жаяу жүргіншілер жолдарын, оның ішінде жол үстіндегі өтпелерін жөндеу және жаңаларын салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығу және кіру жолдарын, жазғы және трактор жолдарын жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сигнализацияны, жол қозғалысын ұйымдастыру объектілерін (бағдаршамдар, электронды және жол белгілері, ақпараттық таблолар), байланыс және жарықтандыру құралдарын жөндеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қауіпті ақаулықтарды және елеулі деформацияларды және жергілікті учаскелердегі жол төсемінің бұзылуларын жою кезінде негiздiң қабаты үшiн алынған материалды кейiннен пайдалану және төсемнiң жаңа қабатын салу арқылы қауiптi деформациялар мен тегіссіздіктерді жою мақсатында төсемнiң енi бойынша жергiлiктi жерлерге қайлау жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Көшелер мен ондағы құрылыстарды орташа жөндеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Орташа жөндеу жолдар мен ондағы құрылыстардың алғашқы пайдалану сапасын қалпына келтірумен байланысты жұмыстарды кезеңді орындауды көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z255" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Орташа жөндеу кезінде жол жамылғысының тозған қабатын және тегістілігін кезеңді қалпына келтіру, сондай-ақ жер төсемінің, су бұрғыштардың, жасанды, қорғау, бекіту, реттеу және басқа жол құрылыстарының бұзылуларын түзету жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z256" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Көшелер мен жол құрылыстарын орташа жөндеу кезінде мына жұмыстар орындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z257" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер төсемі және су бұрғыш бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z258" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дымқыл және қар борайтын жерлердің жер төсемінің ұзақтығы бойынша учаскелерін көтеру және кеңейту, иірім учаскелерді жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы су бұрғыш жыраларды тазалау, қоқыс тастайтын жерге қоқыстарды тиеу және шығару, жаңа жыраларды қазу, үйінділер мен қуыстар жиектерінің бұзылуларын түзету және құламаларын азайту, құрғату, қорғау және бекіту құрылғыларын, су бұрғыш құрылғыларды және көпірлер мен құбырлардың бұру арналарын түзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиектерді себу, кесу, жоспарлау және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z273" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жол жамылғылары бойынша, соның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цемент-бетонды жабындысы бар жабынды автожолдар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тозған тақталарды алмастыру, темір-бетон төсемдерінің жеке тақталарын көтеру немесе тегістеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғау қабатын салу, үлкен ұзақтықтағы темір-бетон тақталарының және цемент-бетон төсемдерінің жапсарларын жөндеу, жеке учаскелерде асфальт-бетон қабатын салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асфальт-бетонды және өтпелі жабынды автожолдар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетілдірілген қоспаларды қолданумен үстіңгі қабатты өндеу; жетілдірілген төсемнің тозған жоғарғы қабатын қалпына келтіру және қолданыстағы жол жамылғысын бөлшектеу және қажетті жағдайда қабатты тегістейтін және үстіңгі қабатқа немесе жөнделетін учаскенің барлық ұзындығына тозу қабатына өндеу жүргізу арқылы жеке және иірімді учаскелерде жол жамылғысын салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асфальт-бетон қоспасының қажетті мөлшерін қосу арқылы шорлары, сораптары, жоталары және басқа да өзгерістері мен ақаулары бар жетілдірілген төсемді қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа материалдардың қажетті мөлшерін қосу арқылы және жол жабындарының негізін салу үшін алынған материалдарды, оның үстіне асфальтты-бетон қабатын немесе тозу қабатын төсеу арқылы шорлары, сораптары, жоталары және басқа да өзгерістері мен ақаулары бар жетілдірілген төсемді қайлау және қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа материалдарды және жұмыс өндірісінің технологияларын қолдану арқылы сыналған учаскелерді салу және оларға мониторинг жүргізу; шағылтасты және қиыршықтасты төсемдердің қапталдарын, сондай-ақ материалдар қолдану арқылы топырақты жолдарды қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қиыршықтасты және топырақты жолдардың жүру бөлігін тұтқыр және шаңсыздандыратын материалдармен жақсарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вираждарды салу және қозғалыс үшін қауіпті қисық көрінулерді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөнделетін учаскелердің жүру бөлігін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолдың техникалық санатын өзгертпей, ұзақтығы 15 километрден аспайтын ұсақтасты және қиыршықтасты жабынды асфальт-бетонды жабынға ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жасанды құрылыстар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z275" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деформациялық жіктердің астындағы су бұрғыш науаны қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z276" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су бұрғыш түтіктерді жөндеу (түтіктерді өсіру немесе қосымша түтіктерді салу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z277" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуарға гидрооқшаулаудың жанасқан жерлеріндегі төсемнің жіктерін салу және оларды шайырмен құю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z278" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су бұрғыш түтіктердегі оқшаулануды жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z279" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 сантиметрден асатын отыру кезінде үйінділердің көпірмен жанасқан тораптарын жөндеу (шағылтасты себу арқылы қосымша төсемнің есебінен тегістеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z280" w:id="261"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйінділермен жанасқан шеткі тротуарлық тақталарды алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жол жамылғысын қалпына келтіру арқылы ауыспалы тақталардың жеке ығысуын жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауыспалы тақталардың астына топырақты оның жуылу кезінде тақталарды ашу кезінде себу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z282" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болаттан жасалған элементтері бар деформациялық жіктердің бөлшектерін жекелеп алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z283" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыстар жол жамылғысы деңгейінде орындалған кезде шайырлы және резеңке толтыратындары бар жабық типті ақаулық жіктерді алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z284" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуардың ақаулық жіктерін алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z285" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуардың төсемдерін тегістеу, жаңа төсемді салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z286" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуардың блоктарындағы жалпақ саңылаулардың шұңқырларын бітеу, аяқ жолдардың алдын қорғау төсемімен өндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z287" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуардардың блоктарындағы жекелеген сынықтары мен жарықшақтарын жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z288" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуардың блоктарындағы жапсарларды басу және оқшаулау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z289" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуарды қалпына келтіру, жекелеген бұзылған блоктарды күшейту немесе алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z290" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуар тақталарының сынған жерлерін жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z291" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқшаулықты салу немесе тротуарға асфальт-бетон төсеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z292" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке секцияларды жөндеу, сүйеніштердің жекелеген тіректерінің анкерлерін күшейту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z293" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық ұзындығында немесе көпір құрылысы ұзындығының бөлігінде сүйеніштерді алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z294" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық ұзындығында сүйеніштерді сырлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z295" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа анкерлері бар сүйеніштердің тіректеріндегі бекіткіштердің тораптарын алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z296" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бетон құрылымының барлық үстіңгі бетін (тақталар, арқалықтар, аркалар және басқа элементтер) гидрофобизациялау немесе сырлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z297" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диафрагмалардың жапсарларын жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z298" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірлер мен жол өткізгіштерді жартылай қайта жасау немесе жөндеу, сондай-ақ техникалық құжаттамамен бекітілген жөнделетін жол үшін белгіленген техникалық санатқа сәйкес келетін нормаларға габариттері мен есептік салмақтарын жеткізу арқылы су өткізгіш құбырларды толық немесе ішінара қайта құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z299" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірлерде жеңіл жөндеу жұмыстарын орындау (төсемелерін, арқалық торларын, жеке тораптарын және элементтерін ауыстыру, жер жамылғысымен жанасуын, қалауын түзету және тағы басқа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z300" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алдын ала-кернеулі темір-бетон және темір аралық құрылыстардың құрылыс көтермесін бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z301" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірдің жүру бөлігіндегі төсемді қалпына келтіру немесе алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z302" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротуар блоктарындағы саңлауларды басу, тротуар жолдарына төсемдер салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z303" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоршауларды жөндеу немесе қайта жаңарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z304" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалдар мен құрылымдарды алмастыру арқылы деформациялық жіктерді жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z305" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидрооқшаулауды жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z306" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаяу жүргіншілер жолдарын, сүйеніштерді, жиектастарды жөндеу және алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z307" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірдің жүру бөлігіндегі судың бұрылуын жақсарту, су бұрғыш түтіктер мен терезелерді алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z308" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      темір-бетон құрылымдарының алдыңғы бетін гидрооқшаулау, басты арқалықтардың бетін сырлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z309" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарықшақтарды беттік герметизациялау, қуыстарды, сынықтарды бітеу, көпірдің темір-бетон элементтерінің қорғау қабатын қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z310" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыстардың темір аралықтарын тегіс сырлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z311" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арқалықтардың бір-бірімен байланысуын қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z312" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрғатқыш пен су бұрғышты, көпірдің үйіндімен жанасқан жерін өтпелі тақталарды алмастыру арқылы жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z313" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер төсемі және реттеу құрылыстары жиектерінің бекіткіштерін жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z314" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіреуіштер мен реттеу құрылыстарының маңындағы шұңқырларды жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z315" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыстардағы темір аралықтардың жеке элементтерін күшейту, фермалары бар көпірлерде торлардың элементтерін түзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z316" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тойтармаларды аса төзімді бұрандамалар мен алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z317" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тірек бөліктерінің жобалық қалпын жөндеу және қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z318" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіреу алаңдарындағы ағындыларды жөндеу және қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z319" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаптау жіктерін сөгу, жарықшақтарға ерітінділерді егу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z320" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аралық құрылыстар мен тіректердің көру құрылғыларын жөндеу және қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z321" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіректердің денесін жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z322" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      темір-бетон аралық құрылыстардың шығып тұрған жерлеріндегі тірек бөліктерін күшейту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z323" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құбырлардың жекелеген буындары мен бастарын алмастыру немесе жөндеу, оқшаулануы мен жапсарларын түзету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z324" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сүйеу қабырғаларын, бекіту және реттеу құрылыстарын жөндеу, галереялар мен бастырмаларды, сондай-ақ, олардың жеке элементтерін алмастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z325" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қозғалысты ұйымдастыру, байланыс, жарықтандыру объектілеріне жолдарды салу мен жайластыру бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z326" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      елді мекендер арқылы өтетін жол учаскелеріндегі қолданыстағы тротуарлар мен жаяу жүргіншілер жолдарын жөндеу және жаңасын салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z327" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа жеке қоршауларды салу, жөнделетін учаскелерде жаңа жол белгілерін және сілтеме құрылыстарын орнату және ауыстыру (қалпына келтіру), жеке айрықтарды, демалыс алаңдарын, автокөлік тұрақтарын, көрнекті орындарды сәулеттік безендіру және абаттандыруды қоса алғанда, қоршауларды жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z328" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығу және өткел жолдарын, жазғы және трактор жолдарын жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z329" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сигнализацияны, жол қозғалысын ұйымдастыру (бағдаршамдар, электронды және жол белгілері, ақпараттық таблолар), байланыс құралдары және жарықтандыру объектілерін жөндеу және салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z330" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жол ақпараттық жүйелерін және кешендерін, жеке жобалау белгілері мен таблоларын, жол қозғалысын диспетчерлік және автоматтық басқару элементтері мен жүйелерін; ауыспалы ақпараты бар автономды және дистанциялық басқарылатын белгілер мен таблоларды, бағдаршам объектілерін қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z331" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автожолдардың (автопавильондар, тіреу қабырғалары, ақпараттық панно және басқа құрылыстар) салу элементтерін жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z332" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жолдың пайдалану жай-күйін және көлік құралдары қозғалысының қауіпсіздігін қалпына келтіруді қамтамасыз ететін жұмыстардың басқа түрлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - Қызылорда облысы әкімдігінің 25.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z333" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Көше жолдары мен ондағы құрылыстарды күрделі жөндеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z334" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Көше жолдарын күрделі жөндеу жолдың және ондағы құрылыстардың көліктік-пайдалану жай-күйін жоғарылату, атап айтқанда, қолданыстағы жолдың техникалық санатын өзгертусіз жол жамылғысы мен ондағы құрылыстардың мықтылығын ұлғайтумен байланысты кезеңдік жұмыстардың орындалуын көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z335" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Күрделі жөндеуге жататын көше учаскелері қызметтің жөндеу аралық мерзімінің негізінде және жол диагностикасының нәтижесінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z336" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Күрделі жөндеу кезінде жекелеген жолдарды жоспарда қалай болса, солай қапталды бойында жөнделіп жатқан жол учаскесінің жалпы ұзындығының ұзақтығы 25 пайызға дейін тіктетуге рұқсат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z337" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Жол пайдалану қызметінің көпірлері мен жол өтпелерін, сондай-ақ ғимараттар мен құрылыстар кешенін қызметтің жөндеу аралық мерзімінің және олардың диагностикалау нәтижелері негізінде күрделі жөндеуге бағытталуына болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z338" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күрделі жөндеу кезінде мынадай жұмыстар орындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z339" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер төсемі және субұрғыш бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z340" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер төсемін жөнделетін жол (кеңейту, көтеру, топырақты ауыстыру, көрінуді қамтамасыз ету, дөңгелету радиусын ұлғайту, бойлық еңістерін жұмсарту, тік иіндерін және жалтарыстарын құру) үшін белгіленген техникалық санатқа сәйкес нормаларға дейінгі оның геометриялық параметрлеріне жеткізумен түзету, жекелеген жол учаскелерін тіктету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z341" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер төсемінің тұрақтылығын қамтамасыз ететін шоқталған, шөккінделген және опырылған учаскелерді жою, кәріздерді, оқшаулайтын қабатшаларды құру және басқа жұмыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z342" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағыларды қалпына келтіру және қайта құру, сондай-ақ жаңа қажетті субұрғыш жабдықтарды, жағалық қорғау және эрозияға қарсы құрылыстарды салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z343" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9491 lines deleted...]
-    </w:p>
+      көшелердегі қиылыстар мен жанасуларда жер төсемі мен субұрғыш жүйесін құру, сондай-ақ аялдамалар, тұрақтар, аялдау павильондары мен тоқталу алаңдары үшін алаңдары жайластыру бойынша жұмыстарды орындау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z344" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшені күрделі жөндеу бойынша жұмыстар аймағында орналасқан жойылатын жол учаскелерін, жол бойындағы резервтерді қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z345" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су тасқыны, сел, нөсерлік және басқа табиғат апаттарының салдарын жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z346" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жол жамылғысы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z347" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жол жамылғысын бір жолақты қозғалыстан арттырмай нығайту (қалыңдату), кеңейту және регенерациялық және қолданыстағы жол жамылғыларын негіз ретінде қолдану арқылы ең жетілдірілген жол жамылғысы түрлерін жабдықтау, сондай-ақ қайта құрылып жатқан (тіктелетін) жол учаскелерінде және елді мекендердің айналма және оларға кіреберісте жаңадан жол жамылғысын құру, көліктік айырығы, инженерлік құрылғыларда, тротуарларда, өту және велосипед жолдарында, автобус аялдамаларында және аялдау алаңдарында, сондай-ақ олардың өту-жылдамдық жолағында жол жамылғысын жабдықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z348" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шағылтас пен қиыршық тас жамылғысын, сондай-ақ топырақ жолды жаңа материалдарды қосу арқылы түзету, байланыстыратын материалдармен өту бөлігін жақсарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z349" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасанды және табиғи материалдардан жасалған тозған бордюрлерді және жетілдірілген жамылғылар жиектеріндегі бекіту жолақтарын, соның ішінде негізгі жол жамылғысының түрі бойынша ауыстыру және жаңамен жабдықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z350" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жол жамылғыларының жаңа құрылымын, жұмыс өндірісі технологияларды және жаңа материалдарды қолдану арқылы тәжірибелік учаскелерді салу және оларға мониторинг жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z351" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жасанды құрылыстар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z352" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      темір көпірінің басты аралықтары мен фермасын дұрыстау және нығайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z353" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      темір аралықтары құрылымын ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z354" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірдің өтетін бөлігін ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z355" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су өткізу құбырын салу және қайта салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z356" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құбырлардың буыны мен ауызғы бетін ауыстыру және нығайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z357" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құбырлардың зақымдалған сақиналарын ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z358" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа сақина мен ауызғы беті есебінен құбырдың ұзындығын өсіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z359" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қалқымалы көпірлерді, паром өткелдерін, темір жол өткізулерін тұрақты көпірлер мен жол өтпелерімен ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z360" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіреуіш қабырғаларды, қорғаушы нығайтатын және реттейтін құрылыстарды құру және қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z361" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта салынған және жаңадан салынған көпірлерді сынау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z362" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тау жолдарындағы тоннельдердің құрастырушы элементтерін, қорғау галереялары мен қалқаларын жөндеу және ауыстыру, сондай-ақ уақытша галереялар мен қалқаларды тұрақтыларға ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z363" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көше қозғалысын, байланысын және жарықтандыруды ұйымдастыру объектілері бойынша жолды жайластыру мен орналастыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z364" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолдардың немесе олардың жекелеген учаскелерін архитектуралық безендіру және орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z365" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аялдамалық алаңдарды жайластыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z366" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өткізу қабілетін ұлғайту мақсатында көше жолдарында жолақтарды кеңейтуді қоса өткізу пунктін жабдықтау және орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z367" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоршаған ортаны қорғау (қазандықта тозаң жұту құрылғысын орнату, су көздерін ластанудан қорғау және басқа жұмыстар) бойынша шараларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10564,35 +8217,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>