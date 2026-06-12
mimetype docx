--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a16f9fa" w14:textId="a16f9fa">
+    <w:p w14:paraId="d3b3633" w14:textId="d3b3633">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қарағанды облысының Құрмет грамотасымен наградтау туралы Ережені бекіту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облыстық мәслихатының 2016 жылғы 29 қыркүйектегі IV сессиясының № 86 шешімі. Қарағанды облысының Әділет департаментінде 2016 жылғы 20 қазанда № 4007 болып тіркелді. Күші жойылды - Қарағанды облыстық мәслихатының 2026 жылғы 26 наурыздағы № 386 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қарағанды облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 386</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының 6-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -166,110 +244,108 @@
         </w:rPr>
         <w:t xml:space="preserve">ШЕШІМ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЕТТІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қарағанды облысының (қаланың, ауданның) Құрмет грамотасымен наградтау туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы шешім оның алғашқы ресми жарияланған күнiнен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -605,1076 +681,830 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IV сессиясының № 86 шешімімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарағады облысының Құрмет грамотасымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>наградтау туралы Ереже</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қарағанды облысының Құрмет грамотасымен наградтау туралы Ереже (бұдан әрі – Құрмет грамотасы) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құрмет грамотасы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...15 lines deleted...]
-      2. Құрмет грамотасы:</w:t>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) экономикадағы, әлеуметтік саладағы, ғылымдағы, мәдениеттегі, білім берудегі, спорттағы, әскери және мемлекеттік қызметтегі, құқық қорғау және қоғамдық қызметтегі елеулі жетістіктері үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...15 lines deleted...]
-      1) экономикадағы, әлеуметтік саладағы, ғылымдағы, мәдениеттегі, білім берудегі, спорттағы, әскери және мемлекеттік қызметтегі, құқық қорғау және қоғамдық қызметтегі елеулі жетістіктері үшін;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) халықтар арасындағы достық пен ынтымақтастықты және мәдени байланыстарды нығайту бойынша жемісті қызметті жүзеге асырғаны үшін марапаттау және ынталандырудың бір нысаны болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...15 lines deleted...]
-      2) халықтар арасындағы достық пен ынтымақтастықты және мәдени байланыстарды нығайту бойынша жемісті қызметті жүзеге асырғаны үшін марапаттау және ынталандырудың бір нысаны болып табылады.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құрмет грамотасымен Қарағанды облысының дамуына қомақты үлес қосқан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      3. Құрмет грамотасымен Қарағанды облысының дамуына қомақты үлес қосқан:</w:t>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтар, мекеме, кәсіпорын және ұйымдардың қызметшілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      1) азаматтар, мекеме, кәсіпорын және ұйымдардың қызметшілері;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) меншік нысанына қарамастан, еңбекте, қоғамдық-саяси қызметте жоғары көрсеткіштерге қол жеткізген шаруашылық жүргізуші субъектілер ұжымдары, ұйымдар, мекемелер, шығармашылық ұжымдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      2) меншік нысанына қарамастан, еңбекте, қоғамдық-саяси қызметте жоғары көрсеткіштерге қол жеткізген шаруашылық жүргізуші субъектілер ұжымдары, ұйымдар, мекемелер, шығармашылық ұжымдары;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азаматтығы жоқ адамдар және шет мемлекеттердің азаматтары наградталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      3) азаматтығы жоқ адамдар және шет мемлекеттердің азаматтары наградталады.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құрмет грамотасымен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      4. Құрмет грамотасымен:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наградтау сәтінде заңнамамен белгіленген тәртіпте өтелмеген немесе алып тасталмаған, сотталғандығы бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      1) наградтау сәтінде заңнамамен белгіленген тәртіпте өтелмеген немесе алып тасталмаған, сотталғандығы бар адамдар;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сот әрекетке қабiлетсiз немесе әрекет қабілеті шектеулі деп таныған адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2) сот әрекетке қабiлетсiз немесе әрекет қабілеті шектеулі деп таныған адамдар;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сот сыбайлас жемқорлық қылмыс және (немесе) сыбайлас жемқорлық құқық бұзушылық жасауда кінәлі деп таныған адамдар марапатала алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3) сот сыбайлас жемқорлық қылмыс және (немесе) сыбайлас жемқорлық құқық бұзушылық жасауда кінәлі деп таныған адамдар марапатала алмайды.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бір тұлға (ұжым, ұйым) бес жыл ішінде облыстың Құрмет грамотасымен наградталуға екі рет ұсыныла алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      5. Бір тұлға (ұжым, ұйым) бес жыл ішінде облыстың Құрмет грамотасымен наградталуға екі рет ұсыныла алмайды.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Наградтау ұлттық, мемлекеттік, кәсіби және өзге де Қазақстан Республикасының мерекелеріне орайластырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      6. Наградтау ұлттық, мемлекеттік, кәсіби және өзге де Қазақстан Республикасының мерекелеріне орайластырылады.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Құрмет грамотасымен наградтау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Құрмет грамотасымен наградтауға ұсынысты облыс әкімінің аппаратына шараның өтетін күнінен кемінде жиырма күнтізбелік күн бұрын меншік нысанына қарамастан мекемелер, ұйымдар, кәсіпорындар, жергілікті өкілі және атқарушы органдар, қоғамдық ұйымдар, шығармашылық бірлестіктер, жергілікті өзін-өзі басқару органдары жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсыныста тегі, аты, әкесінің аты, атқаратын лауазымы немесе (ұйымның, ұжымның) ресми атауы көрсетіледі, нақты еңбек және шығармашылық еңбектері, облыстың дамуына қосқан үлесі баяндалған сипаттама беріледі. Ұсынысқа басшы қол қояды және мөрмен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынысқа кандидаттың жеке куәлігінің көшірмесі не ұйымның, мекеменің немесе шығармашылық ұжымның құрылтайшылық құжаттары қоса тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Құрмет грамотасымен наградтау үшін өзінің кандидатурасын өзі ұсынған азаматтардан түскен материалдар, қаралмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Келіп түскен құжаттар алдын ала қарау және наградтау жөнінде ұсыныс әзірленуі үшін, наградтау жөніндегі облыс әкімі жанындағы комиссияға (бұдан әрі – Комиссия) жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Құрмет грамотасымен наградтау туралы шешімді облыс әкімі мен облыстық мәслихаттың хатшысы (немесе олардың міндетін атқарушы тұлғалар) Комиссияның оң қорытындысына сәйкес, бірлескен өкім шығару жолымен қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Құрмет грамотасын тапсыру салтанатты жағдайда наградталушының жеке өзіне тапсырылады. Құрмет грамотасын облыс әкімі және (немесе) облыстық мәслихат хатшысы, немесе олардың тапсырмасы бойынша өзге тұлғалар тапсырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Наградтау бойынша материалдар облыс әкімінің аппаратында сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Құрмет грамотасымен наградтау тәртібі</w:t>
-[...283 lines deleted...]
-      11. Құрмет грамотасын тапсыру салтанатты жағдайда наградталушының жеке өзіне тапсырылады. Құрмет грамотасын облыс әкімі және (немесе) облыстық мәслихат төрағасы, немесе олардың тапсырмасы бойынша өзге тұлғалар тапсырады.</w:t>
+        <w:t xml:space="preserve"> 3. Құрмет грамотасының сипаттамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...77 lines deleted...]
-      12. Наградтау бойынша материалдар облыс әкімінің аппаратында сақталады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Құрмет грамотасы папкадан және ішіне салынатын айқарма беттерден тұрады. Папка көк түстен дайындалады. Папканың бет жағында 7х7 көлемінде Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және "Құрмет грамотасы" жазуы жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Құрмет грамотасының сипаттамасы</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрмет грамотасы А3 форматында дайындалады, 1 биг, қағазы жылтыр, тегіс 250 гр., түрлі-түсті басу, мемлекеттік символика – Қазақстан Республикасының Мемлекеттік Елтаңбасын бейнелеумен екі жағынан алтын түстес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...15 lines deleted...]
-      13. Құрмет грамотасы папкадан және ішіне салынатын айқарма беттерден тұрады. Папка көк түстен дайындалады. Папканың бет жағында 7х7 көлемінде Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және "Құрмет грамотасы" жазуы жазылған.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айқарма беттің ішкі сол жағында: ортада – желбіреген Қазақстан Республикасының Мемлекеттік Туының түрлі-түсті бейнесі орналасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Айқарма беттің ішкі оң жағында: жоғарғы бөлігінің ортасында – алтынмен басылып, "Құрмет грамотасы" жазуы, жазудың астында, наградталушының тегін, аты, әкесінің аты, наградталушының еңбектерінің қысқаша сипаттамасы, "наградталады" сөзі бар, қазақ және орыс тілдеріндегі мәтін орналасады. Қазақ тіліндегі мәтін орыс тіліндегі мәтіннің үстінде орналасады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төменгі бөлігінде облыс әкімінің және облыстық мәслихат хатшысының қолдары үшін мемлекеттік тілде мәтін орналасады, қол елтаңбалық мөрлермен расталады, қолдан кейін мемлекеттік тілде марапаттау күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наградталушының тегі, аты, әкесінің аты жеке басты куәландыратын құжатына сәйкес көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
-[...15 lines deleted...]
-      Төменгі бөлігінде облыс әкімінің және облыстық мәслихат төрағасының қолдары үшін мемлекеттік тілде мәтін орналасады, қол елтаңбалық мөрлермен расталады, қолдан кейін мемлекеттік тілде марапаттау күні көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым, мекеме немесе шығармашылық ұжымның атауы құрылтайшылық құжаттарға сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      Наградталушының тегі, аты, әкесінің аты жеке басты куәландыратын құжатына сәйкес көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айқарма бет компьютермен терілген көлбеусіз қара түсті шрифтермен, принтерді пайдалана отырып толтырылады. Мұндай мүмкіндік болмаған жағдайда, айқарма бет қолмен, анық және түсінікті жазумен, түзетулерсіз қара түсті сиямен толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...100 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1996,35 +1826,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>