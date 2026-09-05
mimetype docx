--- v0 (2025-11-09)
+++ v1 (2026-09-05)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d57f5c" w14:textId="6d57f5c">
+    <w:p w14:paraId="56fb955" w14:textId="56fb955">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,126 +85,162 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сайлау учаскелерін құру туралы" Сарысу ауданы әкімінің 2014 жылғы 20 ақпандағы № 1 шешіміне өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жамбыл облысы Сарысу аудан әкімінің 2016 жылғы 27 қаңтардағы № 1 шешімі. Жамбыл облысы Әділет департаментінде 2016 жылғы 12 ақпанда № 2934 болып тіркелді</w:t>
+        <w:t>Жамбыл облысы Сарысу аудан әкімінің 2016 жылғы 27 қаңтардағы № 1 шешімі. Жамбыл облысы Әділет департаментінде 2016 жылғы 12 ақпанда № 2934 болып тіркелді. Күші жойылды - Жамбыл облысы Сарысу ауданы әкімінің 2026 жылғы 18 мамырдағы № 9 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      РҚАО-ның ескертпесі.</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Сарысу ауданы әкімінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Құжаттың мәтінінде түпнұсқаның пунктуациясы мен орфографиясы сақталған.</w:t>
+        <w:t>№ 9</w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">"Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциалық Заңының </w:t>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциалық Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -210,579 +248,624 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аудан әкімі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">1. "Сайлау учаскелерін кұру туралы" Сарысу ауданы әкімінің 2014 жылғы 20 ақпандағы </w:t>
+        <w:t xml:space="preserve">
+      1. "Сайлау учаскелерін кұру туралы" Сарысу ауданы әкімінің 2014 жылғы 20 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешіміне (нормативтік құқықтық актілерді тіркеу Тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген, 2014 жылғы 29 наурыздағы № 29-30 "Сарысу" газетінде жарияланған) келесідей өзгерістер енгізілсін:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z12" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">аталған шешімнің </w:t>
+        <w:t xml:space="preserve">
+      аталған шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+      2. Осы шешімнің орындалуын бақылау аудан әкімінің орынбасары Д.Асановаға жүктелсін.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+      3. Осы шешім әділет органдарында мемлекеттiк тiркелген күннен бастап күшiне енедi және оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
-[...9 lines deleted...]
-              <w:t>Аудан әкімі</w:t>
+              <w:t>      Аудан әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б.Жайлыбаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сарысу ауданы әкімінің 2016 жылғы 27 қаңтардағы №1 "Сайлау учаскелерін кұру туралы" Сарысу ауданы әкімінің 2014 жылғы 20 ақпандағы №1 шешіміне өзгерістер енгізу туралы" шешіміне келісім парағы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...169 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жамбыл облыстық аумақтық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сайлау комиссиясының төрағасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________М.Сарыбеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9 ақпан 2016 жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z22" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Жанатас</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -836,4056 +919,2955 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 27 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№1 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="0"/>
+    <w:bookmarkStart w:name="z26" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сарысу ауданында дауыс берудi өткiзу және дауыс санау үшiн сайлау учаскелерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="120"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="11726"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сайлау учаскесінің нөмірі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сайлау учаскесінің шекарасы</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатас қаласы, 1 шағын аудан №2, 3, 6, 7, 8, 16, 19, 20, 21, 22, 23, 24, 31, 32, 33 үйлер, №15 бала-бақша, 3 шағын аудан №1, 7, 30, 31 үйлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатас қаласы, 2 шағын аудан №6, 8, 13, 13а, 14, 17, 18, 19, 21, 22, 27, 28, 37 үйлер, 3 шағын аудан №47, 48, 52 үйлер, 4 шағын аудан №5, 7, 11, 12, 27 үйлер, В.Терешкова, А.Ыбраев, С.Аспандияров, С.Мұқанов көшесі және бұрылысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатас қаласы, 3 шағын аудан №6, 12/2, 21/1, 21/2, 22, 23/1, 23/2, 23/3, 23/5, 24, 25/1, 25/2, 25/20, 25/21, 25/22, 26, 37, 38, 49, 50, 51 үйлер, М.Әуезов, Т.Рысқұлов, А.Әйтиев көшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№366</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатас қаласы, Профсоюз көшесі, Амангелді көшесі және бұрылысы, Ә.Азаматов көшесі және бұрылысы, Ш.Әлжанұлы көшесінің №53-114 үй аралығы, Қойгелді батыр көшесінің №1-6 үй аралығы, "Строитель" саяжайы, Өндірістік аймақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№367</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатас қаласы, 5 шағын аудан №3, 9, 10, 17, 18, 19, үйлер, 6 шағын аудан №6, 8, 9, 11, 12, 13, 14, 15, 16, 22, 23, 25, 26, 27, 28, 29, 30, 34 үйлер, Б.Сұлтанғазиев, Б.Момышұлы, Т.Бокин, Т.Тоқтаров көшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатас қаласы, Ә.Молдағұлова көшесі, А.Оразбаева көшесі және бұрылысы, Ы.Дүкенұлы көшесі, Ш.Әлжанұлы көшесі №1-52 үй аралығы, С.Сейфуллин, Қ.Сәтпаев, И.Тайманұлы көшелері, №3 жолды пайдалану кәсіпорыны, 16 шағын аудан, Ж.Бижанов көшесі және бұрылысы, О.Жандосов, А.Порох, Жамбыл, Д.Нүрпейісова, Т.Бегелдинов, Т.Басенов, М.Маметова, Ғ.Мұратбаев, Құрманғазы көшесі және бұрылысы, И.Панфилов, Ә.Қастеев, Ә.Қашаубаев, М.Бәпиұлы, Шоқай Датқа көшесі және бұрылысы, В.Клочков, С.Есова, Ы.Алтынсарин, Ө.Аяпов, К.Әзербаев, Б.Серікбаев, Ә.Жангелдин көшелері және К.Байсейітова көшесінің №7 - 215 үй аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№369</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатас қаласы, "Фосфорит", "Горняк", саяжайлары, Ш.Құдайбердиев, Абай, С.Шакиров көшелері, Қ.Шағыров көшесі және бұрылысы, Ш.Уәлиханов көшесі және бұрылысы, А.Пушкин көшесі, Қойгелді батыр көшесінің №7 - 47 үй аралығы, Қажымұқан көшесі, Ш.Әлжанұлы көшесінің №115 -135 үй аралығы және К.Байсейітова көшесінің №1 - 6 үй аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Саудакент ауылы, Төле би, Құрманғазы, М.Жұмабаев, Ш.Құдайбердіұлы, Е.Тоқаев, Ш.Уәлиханов, Ы.Алтынсарин, С.Сейфуллин, Абай, Ұ.Сыздықбайұлы, Қ.Асанұлы, М.Әуезов, М.Дулатов, Н.Әбдіров, Ш.Байбатшаев, Д.Қонаев, Б.Кәріұлы, Ұ.Есенбеков, Қ.Ажақаев, Ө.Сармолдаев көшелері </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№371</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саудакент ауылы, Қазыбек би, Қ.Ысқақұлы, Б.Сұлтанғазиев, М.Мәметова, Абылайхан, Әйтеке би, І.Жансүгіров, Б.Момышұлы, Т.Рысқұлов, Қ.Сатпаев, А.Байтұрсынов, Б.Өзденбаев, Ж.Аймауытов, М.Абдуллаев, М.Күздеубаев, Ы.Қыздарбеков көшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым ауылы, Канал, Шабақты бойындағы үйлер, Саудакент ауылындағы Е.Жандыбайұлы көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаталап, Жарқұдық ауылдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіріс, Талас ауылдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Игілік ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жайылма, Ақтам ауылдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№377</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қызылдихан ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№378</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маятас ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№379</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұ.Сыздықбайұлы ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақтоғай ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шығанақ ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қамқалы ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№383</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жайлаукөл ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тоғызкент, Әбілдә, Майлыкөл ауылдары </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Досбол, Шағалалы, Көкдала ауылдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркістан, Үшбас ауылдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="120" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арыстанды, Қаратас ауылдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4898,63 +3880,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5276,35 +4280,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>