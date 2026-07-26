--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3686fdc" w14:textId="3686fdc">
+    <w:p w14:paraId="096adca" w14:textId="096adca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,146 +86,204 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шалғайдағы елді мекендерде тұратын балаларды жалпы білім беретін мектептерге тасымалдаудың схемалары мен тәртібін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жамбыл облысы Тараз қаласы әкімдігінің 2016 жылғы 12 сәуірдегі № 225 қаулысы. Жамбыл облысы Әділет департаментінде 2016 жылғы 20 мамырда № 3080 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Тараз қаласының әкімдігінің 22.09.2025 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание РЦПИ.</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>2413</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание РЦПИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В тексте документа сохранена пунктуация и орфография оригинала.</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Автомобиль көлігі туралы" Қазақстан Республикасының 2003 жылғы 4 шілдедегі Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -271,263 +331,239 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№11550</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген) сәйкес Тараз қаласының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">1. Тараз қаласының шалғайдағы елді мекендерінде тұратын балаларды жалпы білім беретін мектептерге тасымалдаудың схемалары мен тәртібі осы қаулының </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Тараз қаласының шалғайдағы елді мекендерінде тұратын балаларды жалпы білім беретін мектептерге тасымалдаудың схемалары мен тәртібі осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін. </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулының орындалуын бақылау қала әкімінің орынбасары Маржан Төреғұлқызы Қожаеваға жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулы әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және оның алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қала әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -535,71 +571,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Календеров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -665,85 +680,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 12 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№225 қаулысына 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="0"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шолдала шағын ауданынан жалпы білім беретін № 19 орта мектебіне балаларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7416800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -874,85 +892,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 12 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№225 қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="1"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Родничок алқабынан жалпы білім беретін № 50 орта мектебіне балаларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6299200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -1083,85 +1104,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 12 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№225 қаулысына 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="2"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шөлдала шағын ауданынан жалпы білім беретін № 55 орта мектебіне балаларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8737600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -1292,85 +1316,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 12 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№225 қаулысына 4 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="3"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көлтоған шағын ауданынан жалпы білім беретін № 56 орта мектебіне оқушыларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5943600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -1501,85 +1528,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 12 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№225 қаулысына 5 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="4"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жиделі алқабынан жалпы білім беретін № 57 орта мектебіне оқушыларды тасымалдау схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5791200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -1710,1822 +1740,1536 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 12 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№225 қаулысына 6 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="5"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тараз қаласының шалғайдағы елді мекендерінде тұратын балаларды жалпы білім беретін мектептерге тасымалдаудың Тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z27" w:id="6"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Тараз қаласының шалғайдағы елді мекендерінде тұратын балаларды жалпы білім беретін мектептерге тасымалдаудың осы Тәртібі (бұдан әрі – Тәртіп) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Автомобиль көлігі туралы" Қазақстан Республикасының 2003 жылғы 4 шілдедегі Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Инвестициялар және даму министрі міндетін атқарушының 2015 жылғы 26 наурыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен бекітілген "Автомобиль көлігімен жолаушылар мен багажды тасымалдау қағидаларын бекіту туралы" қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">, Қазақстан Республикасы Инвестициялар және даму министрі міндетін атқарушының 2015 жылғы 26 наурыздағы </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Тасымалдаушыға және автокөлік құралдарына тасымалдау кезінде қауіпсіздікті қамтамасыз ету бөлігінде қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Балаларды тасымалдау Қазақстан Республикасының заңнамасының талаптарына сәйкес жабдықталған автобустармен жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Балаларды тасымалдау мынандай жағдайда ұйымдастырылады, егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобиль жолдарының өткізу қабілеті автобустардың тұрақты қозғалысын жүзеге асыруға мүмкіндік берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобиль жолдарының жай-күйі және олардың жайластырылуы жол жүрісі қауіпсіздігінің талаптарына сәйкес болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Балаларды тасымалдау үшін мынадай жүргізушілерге рұқсат етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жасы жиырма бес жастан кем емес, тиiстi санаттағы жүргiзушi куәлiгi және жүргізушінің бес жылдан кем емес жұмыс өтілі бap;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) автобустың жүргізушісі ретіндегі кемінде соңғы үш жыл үздіксіз жұмыс өтілі бар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соңғы жылдары еңбек тәртібін және жол қозғалысы ережесін өрескел бұзбаған. Балаларды тасымалдауға жіберген ұйымдағы жүргізушінің еңбек өтілі үш жылдан кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыйымдылығы 41 орынды автобустармен балаларды тасымалдауға тағайындалған, сондай-ақ қалаларалық қатынастағы балаларды басқа да тасымалдаудағы жүргізушілердің автобустардағы жұмыс өтілі кемінде 5 жыл болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Автобустарда жүк бөлімінен тыс жерлерде, жүк тасымалдауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Балаларды жаппай тасымалдауды және балаларды алыс қашықтықтарға тасымалдауды тасымалдаушы, балаларды оқытушылар немесе арнайы тағайындалған ересек адамдар (15 балаға бір ересек адам) алып барған жағдайда ғана орындауы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балалардың ұйымдастырылған топтарын тасымалдауларына жеті жастан кіші емес балалар рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеті жасқа толмаған балалар білім беру мекемесі жұмысшыларының, сондай-ақ ата-анасымен және оларды ауыстыратын адамдармен жеке алып жүруі кезінде ғана жол жүруге рұқсат етілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Балалардың ұйымдастырылған топтарын тасымалдауды қамтамасыз ететін тасымалдаушы "Автомобиль көлігі туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13 бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-6) тармақшасына сәйкес автомобиль көлігі саласында басшылықты жүзеге асыратын уәкілетті органмен бекітілетін Жүргізушілердің еңбегі мен тынығуын ұйымдастыру, сондай-ақ тахографтарды қолдану қағидалары (бұдан әрі-Жүргізушілердің еңбегі мен тынығуын ұйымдастыру қағидалары) талаптарын және мынадай жағдайларды ескере отырып:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маршруттар бойынша ұзақтығы 12 сағатқа дейін бір жүргізушімен, 12 сағаттан жоғары екі жүргізушімен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маршруттар бойынша ұзақтығы 16 сағаттан артық жүргізушілердің және жолаушылардың кем дегенде 8 сағат толыққанды демалу үшін (қонақ үйлерде, кемпингілерде) жағдайларды қамтамасыз етуді ескере отырып, жүргізушілердің жұмысын ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Автомобиль көлігімен балаларды тасымалдау (экскурсиялық және туристік басқа) жолда 4 сағаттан артық болған кезінде және басқа көліктермен балаларды жеткізуді ұйымдастыру мүмкін болмаған жағдайда ғана жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тапсырыс берушiнiң талабы бойынша қала маңындағы аймаққа немесе қалааралық қатынаста балалардың бiр жолғы тасымалдауын жүзеге асыратын тасымалдаушы техникалық жай-күйiн кезектен тыс тексеру үшiн жол полициясы бөлiмшелерiне автобусты жол жүру қарсаңында көрсетедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Автокөлiк құралдарына қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Балаларды тасымалдауға Қазақстан Республикасының заңнамасына сәйкес техникалық байқаудан өткен көлiк құралдары жiберiледi. Бұл ретте автобустардың конструкциясы мен техникалық жағдайы тиiсті стандарттардың талаптарына сай болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балаларды тасымалдауға арналған автобустардың кемiнде екi есiктерiнiң және мемлекеттік санитариялық-эпидемиологиялық қадағалау объектілерінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге, гигиеналық нормативтерге және (немесе) техникалық регламенттерге сәйкестігін (сәйкес еместігін) куәландыратын құжатының болуы, сондай-ақ мыналармен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) автобустың алдында және артында орнатылуы тиiс "Балаларды тасымалдау" деген төрт бұрыш айыратын белгiмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сары түстi жылтыр шағын маягымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әрқайсысының сыйымдылығы кемiнде екi литр болатын оңай алынатын өрт сөндiргiштермен (бiреуi - жүргiзушiнiң кабинасында, басқасы – автобустың жолаушылар салонында);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) екi алғашқы көмек дәрi қобдишаларымен (автомобильдi);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) екi жылжуға қарсы тiректермен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) авариялық тоқтау белгiсiмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) колоннада жол жүргенде – автобустың алдыңғы терезесiнде қозғалыс бағытымен оң жағында орнатылатын, автобустың колоннадағы орны көрсетiлген ақпараттық кестемен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Балаларды тасымалдауға пайдаланатын автобустарда, шағын автобустарда мыналар болуы қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ешқандай кедергiсiз ашылып, жабылатын жолаушылар салонының есiктерi мен авариялық люктер. Есiктерде өткiр немесе олардың бетiнен алыс тұрған шығыңқы жерлер болмауы тиiс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жабық жай-күйде жүргiзушiнiң кабинасы мен жолаушы салонына жауын-шашынның түсуiн толық болдырмайтын төбе, авариялық люктер және терезелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берiк бекiтiлген тұтқалар және отырғыштар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолаушыларға арналған креслолардың отырғыштары мен арқалықтарының таза және жыртықсыз тыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегiс, шығыңқы жерлерi немесе бекiтiлмеген бөлшектерi жоқ баспалдақтары мен салонның еденi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салон еденiнiң жамылғысы жыртықсыз материалдан жасалуы тиiс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаңнан, кiрден, бояудан және олар арқылы көрудi төмендететiн өзге де заттардан тазартылған терезелердiң мөлдiр шынылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылдың суық мезгiлiнде жылытылатын және ыстық мезгiлiнде желдетiлетiн, құрал-сайман және қосалқы бөлшектер тиелмеген жолаушылар салоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жолаушылар мен багажды автомобильмен тұрақты тасымалдау кезiнде пайдаланылатын автобустар мен шағын автобустардың салондарын ылғалды жинау ауысымда кемiнде бiр рет және ластану шамасы бойынша жуу және дезинфекциялау құралдарын қолдана отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сыртқы кузовты жуу ауысымнан кейiн өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Балаларды тасымалдау тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Балаларды тасымалдау Қазақстан Республикасы Инвестициялар және даму министрі міндетін атқарушының 2015 жылғы 26 наурыздағы "Автомобиль көлігімен жолаушылар мен багажды тасымалдау қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№349</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен бекітілген "Автомобиль көлігімен жолаушылар мен багажды тасымалдау қағидаларын бекіту туралы" қағиданың </w:t>
-[...1099 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен бекітілген автомобиль көлігімен жолаушылар мен багажды тасымалдау қағидаларының талаптарына сәйкес жабдықталған автобустармен, шағын автобустармен және әрбiр балаға отыратын жеке орын берiле отырып жүзеге асырылады.</w:t>
       </w:r>
-      <w:r>
-[...493 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Оқу орындарына тасымалдауды ұйымдастыру кезiнде тасымалдаушы жергiлiктi атқарушы органдармен және оқу орындарының әкiмшiлiгiмен бiрлесiп маршруттарды және балаларды отырғызудың және түсiрудiң ұтымды орындарын белгiлейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Автобусты күтiп тұрған балаларға арналған алаңшалар, олардың жүрiс бөлiгiне шығуын болдырмайтындай жеткiлiктi үлкен болуы тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алаңдарда жайластырылған өту жолдары болуы және жолаушыларды және багажды автомобильмен тұрақты тасымалдау маршруттарының аялдама пункттерiнен бөлек орналасуы тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер балаларды тасымалдау тәулiктiң қараңғы мезгiлiнде жүзеге асырылса, онда алаңшалардың жасанды жарығы болуы тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күзгi-қысқы кезеңде алаңдар қардан, мұздан, кiрден тазартылуы тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Балаларды оқу орындарына тасымалдауға тапсырыс беруші балаларды отырғызу және түсіру орындарының жай-күйін тұрақты түрде (айына кемінде бір рет) тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Балалардың топтарын көрiнiм жеткiлiксiз жағдайда (тұман, қар жауған, жаңбыр және басқалар), сондай-ақ 22.00-ден бастап 06.00 сағатқа дейiн автобустармен тасымалдауға жол берілмейді. Тәулiктiң 22.00 сағатынан бастап 06.00 сағатына дейiн темiржол вокзалдарына және әуежайларға және олардан, сондай-ақ жақын арадағы демалыс орнына (қонатын жерге) дейiн жолда кiдiрiп қалған кезде балаларды тасымалдауға рұқсат етiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тасымалдау қауiпсiздiгiне қатер төндiретiн жол және метеорологиялық жағдайлардың қолайсыз өзгеруi кезiнде, автобустардың қозғалысын уақытша тоқтату туралы қолданыстағы нормативтiк құжаттарда көзделген жағдайда тасымалдаушы рейстi алып тастауға және бұл туралы тапсырыс берушiге дереу хабарлауға тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Автобустардың қозғалыс кестесiн тасымалдаушы мен тапсырыс берушi келiседi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жол жағдайларының қолайсыз өзгеруi кезiнде, басқа жағдайлар кезiнде (қозғалысқа шек қою, уақытша кедергiлердiң көрiнуi, бұл жағдайда жүргiзушi кестеге сәйкес жылдамдықты жоғарылатпай жүре алмайды), кесте жылдамдықты төмендету жағына (қозғалыс уақыттарының артуына) түзетiлген болуы тиiс. Кестенiң өзгеруi туралы тасымалдаушы тапсырыс берушiге хабарлауы тиiс, ол балаларды дер кезiнде хабарландыру бойынша шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Балаларды жаппай тасымалдауға және алыс жерлерге балаларды тасымалдауға дайындық кезiнде тасымалдаушы тапсырыс берушiмен бiрлесiп балалардың жиналу пунктiнде және келу пунктiнде автобустардың аялдауы үшiн алаңшалардың болуын; отырғызу алаңшаларының болуын тексередi. Отырғызу және түсiру орындары автобус тұрағынан кемiнде 30 метр қашықтықта орналасуы тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тапсырыс берушi балаларды тасымалдайтын әрбiр автобусқа балалармен оларды жеткiзу орнына дейiн алып жүретiн, тапсырыс берушi-ұйым қызметкерлерiнiң немесе ата-аналарының iшiнен жауаптыларды белгiлейдi (мектепке, өзге бiлiм беру ұйымдарына балаларды тұрақты тасымалдауды жүзеге асырған кезде жауапты ретiнде ерiп жүрушiлер үшiн арнайы нұсқама алған жоғары сынып оқушыларын белгiлеуге жол берiледi).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Балаларды тасымалдау кезiнде автобустың жүргiзушiсiне рұқсат етілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сағатына 60 километр артық жылдамдықпен жүруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүру маршрутын өзгертуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) балалар бар автобус салонында қол жүгi мен балалардың жеке заттарынан басқа кез келген жүктi, багажды немесе мүкәммалды тасымалдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) автобуста балалар болған кезiнде, соның iшiнде балаларды отырғызу және түсiру кезiнде автобус салонынан шығуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) автомобиль легiнде жүру кезiнде алда жүрген автобусты басып озуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) автобуспен артқа қарай қозғалысты жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) егер ол көлiк құралының өздiгiнен қозғалуын немесе оны жүргiзушi жоқ болғанда пайдалануын болдырмау шараларын қолданбаса, өз орнын тастап кетуге немесе көлiк құралын қалдыруға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3847,35 +3591,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId9"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>