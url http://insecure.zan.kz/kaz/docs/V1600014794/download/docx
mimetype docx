--- v0 (2025-10-01)
+++ v1 (2026-06-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fbbaf67" w14:textId="fbbaf67">
+    <w:p w14:paraId="8b0c71d" w14:textId="8b0c71d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1642,160 +1642,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтандыру (қайта сақтандыру) ұйымы мен сақтандыру тобы үшін нормативтік мәндер Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес белгіленеді және "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасы Кодексінің </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> 65-2) тармақшасына сәйкес Қазақстан Республикасының Ұлттық Банкі қабылдайтын есептілік негізінде есептеледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес белгіленеді және Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінің екінші абзацының 48) тармақшасына сәйкес Қазақстан Республикасының Ұлттық Банкі қабылдайтын есептілік негізінде есептеледі "Қазақстан Республикасы Ұлттық Банкінің ережесі мен құрылымын бекіту туралы"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.02.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2650,51 +2590,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген өлшемшарттарға сәйкес келетін рейтингтік агенттіктердің (бұдан әрі – басқа рейтингтік агенттіктер) рейтингтік бағаларын таниды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A.M. Best (Эй.Эм.Бест) агенттігінің рейтингтік бағалары қайта сақтандырушының рейтингтік бағасын тану мақсатында ғана пайдаланылады.</w:t>
+      A.M. Best (Эй.Эм.Бест) агенттігінің рейтингтік бағалары қайта сақтандырушының рейтингтік бағасын тану және сақтандыру ұйымының өзінің ақша ұстап қалуын есептеу мақсатында ғана пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Morningstar (Морнинстар) рейтингтік агенттігінің рейтингтік бағалары Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange traded commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайларын бағалау мақсатында ғана пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2734,51 +2674,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z485" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3537,54 +3497,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) есептеу өткен қаржы жылында сақтандыру (қайта сақтандыру) шарттары бойынша қабылданған жиынтық сақтандыру сыйлықақыларының немесе өткен қаржы жылындағы жиынтық еңбек сіңірілген сақтандыру сыйлықақыларының сомасын негізге алып жүзеге асырылады, олардан есептеу үшін ең жоғары шама алынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z498" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтандыру (қайта сақтандыру) ұйымының "көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру" сыныбы бойынша қабылданған жиынтық сақтандыру сыйлықақыларының (жиынтық еңбек сіңірілген сыйлықақыларының) сомасы 50 (елу) пайызға ұлғаюға тиіс;</w:t>
+      2) сақтандыру (қайта сақтандыру) ұйымы "көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру" (бұдан әрі – КҚИ АҚЖМС) сыныбы бойынша қабылдаған жиынтық сақтандыру сыйлықақыларының (жиынтық еңбек сіңірілген сыйлықақыларының) сомасы 50 (елу) пайызға ұлғаюға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандыру (қайта сақтандыру) ұйымы КҚИ АҚЖМС сыныбы бойынша: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КҚИ АҚЖМС сыныбы бойынша лицензиясы бар 80 (сексен) пайыз және одан да астам сақтандыру ұйымдарының қатысуымен сақтандыру пулының шеңберінде қабылдаған жиынтық сақтандыру сыйлықақыларының (жиынтық еңбек сіңірілген сыйлықақыларының) сомасы ұлғайтуға жатпайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КҚИ АҚЖМС сыныбы бойынша кемінде 50 (елу) және 80 (сексен) пайыздан аспайтын сақтандыру ұйымының қатысуымен сақтандыру пулының шеңберінде қабылдаған жиынтық сақтандыру сыйлықақыларының (жиынтық еңбек сіңірілген сыйлықақыларының) сомасы 25 (жиырма бес) пайызға ұлғаюға тиіс;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z499" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы тармақтың 1), 2) тармақшаларына сәйкес есептелген жиынтық сақтандыру сыйлықақыларының (жиынтық еңбек сіңірілген сыйлықақыларының) сомасы сақтандыру қызметі бойынша комиссиялық сыйақы төлемінің шығыстар сомасына, сондай-ақ корпоративтік табыс салығының сомасына азаяды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z500" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3682,51 +3696,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 21.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4092,185 +4126,223 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Төлем қабілеттілігі маржасының ең төмен мөлшері мынадай сомаларға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағының 13), 14), 15-1) және 16) тармақшаларында көрсетілген сақтандырудың ерікті нысанындағы сыныптар бойынша сақтандыру (қайта сақтандыру) шарттары бойынша – есепті кезең соңында сақтандырудың осы сыныптары бойынша қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру сыйлықақыларынан 10 (он) пайызға; </w:t>
+      Заңның 6-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13), 14), 15-1) және 16) тармақшаларында көрсетілген сақтандырудың ерікті нысанындағы сыныптар бойынша сақтандыру (қайта сақтандыру) шарттары бойынша – есепті кезең соңында сақтандырудың осы сыныптары бойынша қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру сыйлықақыларынан 10 (он) пайызға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      сақтандыру объектісі сақтанушы, сақтандырылған немесе үшінші тұлға арасында жасалған шарт бойынша сақтанушы (сақтандырылған) өз міндеттемелерін орындамау (тиісінше орындамау) нәтижесінде шығындарды өтеумен байланысты сақтанушының немесе пайда алушының мүліктік мүдделері болып табылатын Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағының 12) тармақшасында көрсетілген сақтандырудың ерікті нысанындағы сыныбы бойынша сақтандыру (қайта сақтандыру) шарттары бойынша – есепті кезең соңында сақтандырудың осы сыныбы бойынша қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру сыйлықақыларынан 10 (он) пайызға;</w:t>
+      сақтандыру объектісі сақтанушы, сақтандырылушы немесе үшінші тұлға арасында жасалған шарт бойынша сақтанушы (сақтандырылушы) өз міндеттемелерін орындамау (тиісінше орындамау) нәтижесінде шығындарды өтеумен байланысты сақтанушының немесе пайда алушының мүліктік мүдделері болып табылатын Заңның 6-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) тармақшасында көрсетілген сақтандырудың ерікті нысанындағы сыныбы бойынша сақтандыру (қайта сақтандыру) шарттары бойынша – есепті кезең соңында сақтандырудың осы сыныбы бойынша қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру сыйлықақыларынан 10 (он) пайызға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағының 13), 14) 15-1) және 16) тармақшаларында көрсетілген сақтандырудың ерікті нысанындағы сыныптар шеңберінде сақтандыру (қайта сақтандыру) ұйымымен ерекше қатынастармен байланысты тұлғалардың қаржы шығындарын өтеуді көздейтін сақтандыру (қайта сақтандыру) шарттары бойынша – есепті кезеңнің соңында қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру сыйлықақыларынан 10 (он) пайызға қосымша ұлғаяды.</w:t>
+      Заңның 6-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13), 14) 15-1) және 16) тармақшаларында көрсетілген сақтандырудың ерікті нысанындағы сыныптар шеңберінде сақтандыру (қайта сақтандыру) ұйымымен ерекше қатынастармен байланысты тұлғалардың қаржы шығындарын өтеуді көздейтін сақтандыру (қайта сақтандыру) шарттары бойынша – есепті кезеңнің соңында қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру сыйлықақыларынан 10 (он) пайызға қосымша ұлғаяды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың екінші абзацында көрсетілген талап кемінде 5 сақтандыру ұйымы қатысатын сақтандыру пулы шеңберінде Заңның 6-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13), 14), 15-1) және 16) тармақшаларында көрсетілген сақтандырудың ерікті нысандағы сыныптары бойынша сақтандыру (қайта сақтандыру) шарттарын жасау жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.01.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 12</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5053,100 +5125,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 2023 жылғы 1 қаңтарға дейін жасалған зейнетақы аннуитеті шарттары бойынша төлем қабілеттілігі маржасының ең төмен мөлшері өткен қаржы жылының соңында сақтандыру резервтеріндегі қайта сақтандырушының үлесін шегергенде қалыптастырылған сақтандыру резервтері сомасының өткен қаржы жылының соңында қалыптастырылған сақтандыру резервтерінің жалпы сомасына қатынасы ретінде есептелген сақтандыру резервтері мен түзету коэффициенті сомасының 6 (алты) пайызының көбейтіндісіне тең. Егер түзету коэффициентін есептеу нәтижесінде алынған шама 0,85-тен (нөл бүтін жүзден сексен бестен) аз болса, онда есептеу үшін 0,85 (нөл бүтін жүзден сексен бес) қабылданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z506" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 2023 жылғы 1 қаңтардан кейін дейін жасалған зейнетақы аннуитеті шарттары бойынша төлем қабілеттілігі маржасының ең төмен мөлшері өткен қаржы жылының соңында сақтандыру резервтеріндегі қайта сақтандырушының үлесін шегергенде қалыптастырылған сақтандыру резервтері сомасының өткен қаржы жылының соңында қалыптастырылған сақтандыру резервтерінің жалпы сомасына қатынасы ретінде есептелген сақтандыру резервтері мен түзету коэффициенті сомасының 8 (сегіз) пайызының көбейтіндісіне тең. Егер түзету коэффициентін есептеу нәтижесінде алынған шама 0,85-тен (нөл бүтін жүзден сексен бестен) аз болса, онда есептеу үшін 0,85 (нөл бүтін жүзден сексен бес) қабылданады.</w:t>
+      2) 2023 жылғы 1 қаңтардан кейін алдыңғы қаржы жылының соңындағы сақтандыру резервтеріндегі қайта сақтандырушының үлесін шегергендегі қалыптастырылған сақтандыру резервтері сомасының алдыңғы қаржы жылының соңындағы қалыптастырылған сақтандыру резервтерінің жалпы сомасына қатынасы ретінде есептелген сақтандыру резервтері мен түзету коэффициенті сомасының 4 (төрт) пайызының көбейтіндісіне тең. Егер түзету коэффициентін есептеу нәтижесінде алынған шама 0,85-тен (нөл бүтін жүзден сексен бестен) аз болса, онда есептеу үшін 0,85 (нөл бүтін жүзден сексен бес) қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 21.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -6939,72 +7031,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасының талаптарына сәйкес келетін бейрезидент банктерде орналастырылған салымдар – Нормативтерге 4-қосымшаға сәйкес Сапасы мен өтімділігі бойынша жіктелуі ескерілген сақтандыру (қайта сақтандыру) ұйымының активтері кестесінде көрсетілген көлемде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 8), 9), 10), 11), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21), 22), 23), 24), 25), 26), 27) және 29) тармақшаларында көрсетілген қаржы құралдары – Нормативтерге 4-қосымшаға сәйкес Сапасы мен өтімділігі бойынша жіктелуі ескерілген сақтандыру (қайта сақтандыру) ұйымының активтері кестесінде көрсетілген көлемде;</w:t>
+        <w:t>
+      5) Нормативтердің 38-тармағының 8), 9), 10), 11), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21), 22), 23), 24), 25), 26), 27), 28) және 30) тармақшаларында көрсетілген қаржы құралдары – Нормативтерге 4-қосымшаға сәйкес Сапасы мен өтімділігі бойынша жіктелуі ескерілген сақтандыру (қайта сақтандыру) ұйымының активтері кестесінде көрсетілген көлемде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "өмірді сақтандыру" саласындағы қызметті жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымының сақтанушыларына беретін қарыздар – негізгі борыш сомасының 100 (бір жүз) пайызы көлемінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7350,51 +7422,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7830,51 +7922,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының екінші деңгейдегі банктерінде орналастырылған, мынадай талаптардың біріне сәйкес келетін салымдар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      акциялары қор биржасының ресми тізімінің "Негізгі" алаңының "акциялар" секторының "премиум" санатына енгізілген немесе қор биржасы индексінің өкілдік тізіміндегі эмитенттер болып табылады;</w:t>
+      акциялары қор биржасының ресми тізімінің "Негізгі" алаңының "акциялар секторының "премиум" санатына енгізілген немесе қор биржасы индексінің өкілдік тізіміндегі эмитенттер болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzBB-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша ұқсас деңгейдегі рейтингі бар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7905,290 +7997,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) халықаралық қаржы ұйымдарында орналастырылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар салымдар, Еуразия Даму Банкінде Қазақстан Республикасының ұлттық валютасында орналастырылған салымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкала бойынша "ВВВ-" төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-банктерде орналастырылған салымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының Қаржы министрлігі және Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары (оның ішінде басқа мемлекеттердің заңнамаларына сәйкес эмиссияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z37" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының жергілікті атқарушы органдары шығарған, қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z38" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жеке тұлғалардың кәсіпкерлік қызметпен байланысты емес ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі заңды тұлға шығарған борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z39" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "Қазақстанның Даму Банкі", "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары және Еуразиялық даму банкі Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарған борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z40" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген мемлекеттік емес борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z41" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасы заңды тұлғаларының "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасындағы жария сауда-саттыққа жіберілген мемлекеттік емес борыштық бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z532" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzBB-" төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкала бойынша осыған ұқсас деңгейдегі рейтингі бар (эмитентте бар) мемлекеттік емес борыштық бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z43" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес халықаралық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған мемлекеттік емес борыштық бағалы қағаздар, сондай-ақ Еуразиялық даму банкі шығарған борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z44" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z45" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) шетелдік эмитенттердің Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің рейтингі бар (эмитентінде бар) мемлекеттік емес борыштық бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z46" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасы заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z47" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) заңды тұлғалардың Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) Қазақстан Республикасының резидент-заңды тұлғаларының "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасындағы жария сауда-саттыққа жіберілген акциялары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8196,225 +8264,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) инвестициялық қорлардың қызметін Қазақстан Республикасының аумағында жүзеге асыратын немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген бағалы қағаздары;</w:t>
+      22) мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе олардың пайлары бойынша баға белгілеу негізгі қор индекстеріне байланыстырылған Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс) пайлары;</w:t>
+      қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылымды әзірлеуді, іске асыруды, қолдауды жүзеге асыратын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) Mornіngstar (Морнинстар) рейтингтік агенттігінің "3 жұлдыздан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodіtіes (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="95"/>
+      жасанды интеллект, блокчейн және басқа да инновациялық технологияларды пайдалана отырып, қаржылық қызметтер көрсету мүмкіндігін ұсыну бойынша қызметтер көрсететін заңды тұлғалардың (Қазақстан Республикасының резиденттері мен бейрезиденттерінің) акциялары;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) Қазақстан Республикасы заңды тұлғаларының Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzBB-" төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар исламдық қаржыландыру құралдары;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="96"/>
+      23) Қазақстан Республикасының аумағында қызметін жүзеге асыратын немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген инвестициялық қорлардың бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) бас ұйымдарының Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған исламдық қаржыландыру құралдары;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="97"/>
+      24) активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе пайлары бойынша баға белгілеу негізгі қор индекстеріне байланысты болатын Exchange Traded Funds (ETF) (Exchange Traded Funds) пайлары;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      25) Morningstar (Морнинстар) рейтингтік агенттігінің "3 жұлдызынан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzBB-"-тен төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар (эмитентте бар), Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      27) тазартылған бағалы металдар және металл шоттар;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z533" w:id="98"/>
+      27) бас ұйымдары Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) бағалы қағаздардың эмитенттеріне бағалы қағаздардың номиналдық құны бойынша қойылатын, бағалы қағаздар шығарылымының проспектісінде көзделген олардың айналыс мерзімінің (бағалы қағаздар шығарылымы проспектісінің талаптары бойынша мерзімі өтпеген) аяқталуына байланысты туындаған талаптар;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z534" w:id="99"/>
+      28) тазартылған бағалы металдар және металл шоттар;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+        <w:t>
+      29) бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымының проспектісінде көзделген олардың айналыс мерзімінің өтуіне байланысты туындаған бағалы қағаздардың номиналды құнын төлеу жөніндегі талаптар (бағалы қағаздар шығарылымы проспектісінің шарттары бойынша мерзімі өтпеген);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нормативтердің мақсаттары үшін негізгі қор индекстері ретінде мынадай есептік көрсеткіштер (индекстер) түсініледі:</w:t>
+      30) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілер шығарған, қор биржасының ресми тізімінің "Негізгі" не "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізілген және "ДАМУ" кәсіпкерлікті дамыту қоры" акционерлік қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамның кепілдігі бар, сомасы мемлекеттік емес борыштық бағалы қағаздардың номиналды құнының кемінде 50 (елу) пайызын өтейтін осы мемлекеттік емес борыштық бағалы қағаздар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативтердің мақсаттары үшін негізгі қор индекстері деп мынадай есептік көрсеткіштер (индекстер) түсініледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       САС 40 (Compagnie des Agents de Change 40 Index) (Компани дэ Эжон дэ Шанж 40 Индекс);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8622,217 +8714,197 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       NASDAQ-100 (Nasdaq-100 Index) (Насдак-100 Индекс).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақта көрсетілген қаржы құралдары Нормативтерге 5-қосымшаға сәйкес Сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтерінің кестесінде көрсетілген көлемде өтімділігі жоғары активтердің есебіне енгізіледі.</w:t>
+      Осы тармақта көрсетілген қаржы құралдары Нормативтерге 5-қосымшаға сәйкес Сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтерінің кестесінде көрсетілген көлемдерде өтімділігі жоғары активтердің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.06.2023 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 92</w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39. Нормативтердің мақсаты үшін халықаралық қаржы ұйымдары ретінде мына ұйымдар түсініледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азиялық даму банкі (Asian Development Bank);</w:t>
+      Азия Даму банкі (Asian Development Bank);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Америкааралық даму банкі (Inter-American Development Bank);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Африкалық даму банкі (African Development Bank);</w:t>
+      Африка Даму банкі (African Development Bank);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуразия даму банкі (Eurasian Development Bank);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9040,155 +9112,191 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қайта құру және даму банкі (International Bank for Reconstruction and Development);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықаралық қаржы корпорациясы (International Finance Corporation).</w:t>
+      Халықаралық қаржы корпорациясы (International Finance Corporation);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаратеңіз сауда және даму банкі (The Black Sea Trade and Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азия инфрақұрылымдық инвестициялар банкі (Asian Infrastructure Investment Bank).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 10.09.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 151</w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="101"/>
+    <w:bookmarkStart w:name="z126" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Сақтандыру (қайта сақтандыру) ұйымының сапасы мен өтімділігі бойынша активтерінің және сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтерінің сомасын есептеу үшін мыналар есепке алынбайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z439" w:id="102"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z439" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру (қайта сақтандыру) ұйымының міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) сақтандыру (қайта сақтандыру) ұйымының меншік құқығы шектелген активтер (РЕПО операцияларын қоспағанда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кері РЕПО" операциясының мәні болып табылатын бағалы қағаздар (орталық контрагенттің қатысуымен жасалған "кері РЕПО" операциясының нысанасы болып табылатын бағалы қағаздарды қоспағанда) олардың сапасы мен өтімділігі бойынша жіктелуін ескере отырып, сақтандыру (қайта сақтандыру) ұйымының активтері құнының есебіне Нормативтерге 4-қосымшаға сәйкес Сапасы мен өтімділігі бойынша жіктелуі ескерілген сақтандыру (қайта сақтандыру) ұйымының активтері кестесінде көрсетілген көлемде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9199,90 +9307,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кері РЕПО" операциясының мәні болып табылатын бағалы қағаздар сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтерінің есебіне Нормативтерге 5-қосымшаға сәйкес Сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтерінің кестесінде көрсетілген көлемде енгізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық контрагенттің қатысуымен жасалған "кері РЕПО" операциясының нысанасы болып табылатын бағалы қағаздар сақтандыру (қайта сақтандыру) ұйымы активтерінің сапасы мен өтімділігі бойынша жіктелуін және сақтандыру (қайта сақтандыру) ұйымының жоғары өтімді активтерін ескере отырып, олардың құнының есебіне толық көлемде енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z440" w:id="103"/>
+    <w:bookmarkStart w:name="z440" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші деңгейдегі банктерде Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұқсас деңгейдегі рейтингі және Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzA+" төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша ұқсас деңгейдегі рейтингі болатын жағдайларды қоспағанда, Заңға сәйкес сақтандыру (қайта сақтандыру) ұйымының ірі қатысушылары немесе сақтандыру холдингтері болып табылатын немесе оларда сақтандыру (қайта сақтандыру) ұйымы ірі қатысушысы немесе сақтандыру холдингі болып табылатын екінші деңгейдегі банктердегі салымдар және ағымдағы шоттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z441" w:id="104"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z441" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандыру (қайта сақтандыру) ұйымымен ерекше қатынастармен байланысты тұлғалар болып табылатын заңды тұлғалар шығарған бағалы қағаздар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9355,70 +9463,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z487" w:id="105"/>
+    <w:bookmarkStart w:name="z487" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-1. Сақтандыру (қайта сақтандыру) ұйымының 2022 жылғы 28 ақпан – 1 қыркүйек аралығындағы кезеңде өтімділігі жоғары активтерінің жеткіліктілігі нормативін орындамауы, егер мұндай орындамау мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теңгенің шетел валюталарына қатысты биржалық бағамының өзгеруіне байланысты сақтандыру (қайта сақтандыру) ұйымының активтері мен міндеттемелерінің құнын күнтізбелік 30 (отыз) күн ішінде 10%-дан астам қайта бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9509,70 +9617,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="106"/>
+    <w:bookmarkStart w:name="z488" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-2. Сақтандыру (қайта сақтандыру) ұйымы Нормативтердің 41-1-тармағына сәйкес өтімділігі жоғары активтердің жеткіліктілігі нормативін орындамау фактісі анықталған күннен бастап 5 (бес) жұмыс күні ішінде көрсетілген бұзушылық анықталған күннен бастап 6 (алты) айға дейін мерзімде нормативтерді белгіленген ең төмен мәннен кем емес деңгейге дейін арттыру жөніндегі іс-шаралар жоспарын уәкілетті органға келісуге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтімділігі жоғары активтердің жеткіліктілігі нормативін іс-шаралар жоспарында белгіленген мерзімдерде орындамау бұзушылық болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9609,642 +9717,742 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkStart w:name="z532" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      41-3. Пруденциялық нормативтердің және сақталуы міндетті өзге де сақтандыру (қайта сақтандыру) ұйымының нормалары мен лимиттерінің көрсеткіштерін есептеу үшін есепті күнге Нормативтерге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қосымша мәліметтер қалыптастырылады, олар Қазақстан Республикасының Ұлттық Банкіне ай сайын есепті айдан кейінгі айдың 6 (алтыншы) жұмыс күнінен кешіктірілмей электрондық форматта ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      42. Сақтандыру (қайта сақтандыру) ұйымы активтерді әртараптандырудың мынадай нормативтерін сақтайды:</w:t>
-[...452 lines deleted...]
-      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген активтерді әртараптандыру нормативтерін есептеу кезінде екінші деңгейдегі банктің және оның үлестес тұлғаларының активтеріне жиынтық орналастыру үлестес тұлғалардың осы тобына активтерді орналастырудың барынша рұқсат етілген лимитіне байланысты нормативтердің біреуінде көрінеді.</w:t>
+      Қосымша мәліметтердегі деректердің толықтығы мен дұрыстығын ұйым басшысы немесе қосымша мәліметтерге қол қою функциясы жүктелген тұлға қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 22.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 95</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 41-3-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="109"/>
+    <w:bookmarkStart w:name="z132" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Активтерді әртараптандыру нормативтері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z133" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42. Сақтандыру (қайта сақтандыру) ұйымы активтерді әртараптандырудың мынадай нормативтерін сақтайды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Қазақстан Республикасының бейрезидент-бас банкінің Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен емес шетел валютасында ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент-еншілес банкі болып табылатын екінші деңгейдегі бір банктегі және осы банктің үлестес тұлғаларындағы, Қазақстанның Даму Банкіндегі және оның үлестес тұлғаларындағы бағалы қағаздарға ("кері репо" операцияларын есептегенде) инвестициялардың жиынтық баланстық құны, салымдар мен ақша мыналарды құрайды: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2023 жылғы 1 қаңтардан бастап - жалпы сақтандыру резервтері сомасының 30 (отыз) пайызынан аспайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2024 жылғы 1 қаңтардан бастап - жалпы сақтандыру резервтері сомасының 20 (жиырма) пайызынан аспайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкала бойынша "В"-тан "В+"-ке дейінгі ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік рейтингтердің бірінің осыған ұқсас деңгейдегі рейтингі бар екінші деңгейдегі бір банктегі және осы банктің үлестес тұлғаларындағы бағалы қағаздарға ("кері репо" операцияларын есептегенде) инвестициялардың жиынтық баланстық құны, салымдар мен ақша мыналарды құрайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2023 жылғы 1 қаңтардан бастап - жалпы сақтандыру резервтері сомасының 20 (жиырма) пайызынан аспайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2024 жылғы 1 қаңтардан бастап - жалпы сақтандыру резервтері сомасының 15 (он бес) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкала бойынша "В-" ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар екінші деңгейдегі бір банктегі және осы банктің үлестес тұлғаларындағы бағалы қағаздарға ("кері репо" операцияларын есептегенде) инвестициялардың жиынтық баланстық құны, салымдар мен ақша мыналарды құрайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2023 жылғы 1 қаңтардан бастап - жалпы сақтандыру резервтері сомасының 20 (жиырма) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2024 жылғы 1 қаңтардан бастап - жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстанның Даму Банкін қоспағанда, екінші деңгейдегі банк болып табылмайтын бір заңды тұлғадағы және осы заңды тұлғаның үлестес тұлғаларындағы бағалы қағаздарға ("кері репо" операцияларын есептегенде) инвестициялардың жиынтық баланстық құны және ақша мыналарды құрайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2023 жылғы 1 қаңтардан бастап - жалпы сақтандыру резервтері сомасының 20 (жиырма) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2024 жылғы 1 қаңтардан бастап - жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық компаниялар тізбесіне кіретін және Standard &amp; Poor's (Стандард энд Пурс) рейтингтік агенттігінің халықаралық шкаласы бойынша "BBB-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бір заңды тұлғадағы және осы заңды тұлғаның үлестес тұлғаларындағы бағалы қағаздарға ("кері репо" операцияларын есептегенде) инвестициялардың жиынтық баланстық құны және ақша жалпы сақтандыру резервтері сомасының 20 (жиырма) пайызынан аспайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тазартылған бағалы металдар мен металл шоттарға жиынтық орналастыру жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "өмірді сақтандыру" саласы бойынша қызметті жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымының сақтанушыларына қарыздардың жиынтық мөлшері жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Standard &amp; Poor's (Стандард энд Пурс) рейтингтік агенттігінің халықаралық шкаласы бойынша "А-"-тан төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттің орталық үкіметі шығарған, мемлекеттік мәртебесі бар бағалы қағаздарға ("кері репо" операцияларын есептегенде) инвестициялардың жиынтық баланстық құны жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Standard &amp; Poor's (Стандард энд Пурс) рейтингтік агенттігінің халықаралық шкаласы бойынша "А-"-тен төмен рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттің орталық үкіметі шығарған, мемлекеттік мәртебесі бар бағалы қағаздарға ("кері репо" операцияларын есептегенде) инвестициялардың жиынтық баланстық құны жалпы сақтандыру резервтері сомасының 5 (бес) пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Нормативтердің 39-тармағында белгіленген тізбеге кіретін халықаралық қаржы ұйымының бағалы қағаздарына ("кері репо" операцияларын есептегенде) инвестициялардың жиынтық баланстық құны жалпы сақтандыру резервтері сомасының 20 (жиырма) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Нормативтердің 38-тармағының 24) және 25) тармақшаларының талаптарына сәйкес келетін пайларға инвестициялардың жиынтық баланстық құны құнсыздануға арналған резервті шегергенде жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ашық және аралық инвестициялық пай қорларының пайларына инвестициялардың жиынтық баланстық құны құнсыздануға арналған резервті шегергенде жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының жергілікті атқарушы органдары шығарған борыштық бағалы қағаздарға инвестициялардың негізгі борыш пен есептелген сыйақы сомаларын есептегендегі жиынтық баланстық құны құнсыздануға арналған резервті шегергенде жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Нормативтердің 38-тармағының 26) және 27) тармақшаларының талаптарына сәйкес келетін исламдық қаржыландыру құралдарына инвестициялардың жиынтық баланстық құны құнсыздануға арналған резервті шегергенде жалпы сақтандыру резервтері сомасының 10 (он) пайызынан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру (қайта сақтандыру) ұйымының борыштық бағалы қағаздарға инвестициялары Қазақстан Республикасының екінші деңгейдегі банкінің бір эмиссиядағы облигацияларының жалпы көлемінің 25 (жиырма бес) пайызынан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген активтерді әртараптандыру нормативтерін есептеу кезінде екінші деңгейдегі банктің және оның үлестес тұлғаларының активтеріне жиынтық орналастыру осы үлестес тұлғалардың тобында активтерді орналастырудың барынша жол берілетін лимитіне қарай нормативтердің бірінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген әртараптандыру нормативтері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық Банкінің, кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі заңды тұлғаның, Қазақстан Республикасы Қаржы министрлігінің және ұлттық басқарушы холдингтерінің бағалы қағаздарына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10335,90 +10543,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="110"/>
+    <w:bookmarkStart w:name="z150" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Есепті күндегі қайта сақтандыру активтерін шегергенде, сақтандыру сақтандыру (қайта сақтандыру) ұйымы активтерінің ұлттық валюта бағамының өзгеруіне байланысты алдыңғы есепті күндегі қайта сақтандыру активтерін шегергенде сақтандыру (қайта сақтандыру) ұйымы активтерінің құнынан 20 (жиырма) және одан көп пайызға өзгерген кезде сақтандыру (қайта сақтандыру) ұйымы осы активтердің әртараптандыру нормативтерінің артуы күнінен бастап 3 (үш) ай ішінде активтердің әртараптандыру нормативтерін Нормативтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші деңгейдегі банктің рейтингі әртараптандырудың тиісті нормативі үшін Нормативтердің 42-тармағының 1), 2) және 3) тармақшаларында көзделген деңгейден төмен деңгейге төмендеген кезде сақтандыру (қайта сақтандыру) ұйымы осы активтердің әртараптандыру нормативтерінің артуы күнінен бастап 1 (бір) ай ішінде активтердің әртараптандыру нормативтерін Нормативтердің 42-тармағы 1), 2) және 3) тармақшаларының талаптарына сәйкес келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10529,70 +10737,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z489" w:id="111"/>
+    <w:bookmarkStart w:name="z489" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-1. Сақтандыру (қайта сақтандыру) ұйымының 2022 жылғы 28 ақпан – 1 қыркүйек аралығындағы кезеңде активтерді әртараптандыру нормативтерін орындамауы, егер мұндай орындамау мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теңгенің шетел валюталарына қатысты биржалық бағамының өзгеруіне байланысты сақтандыру (қайта сақтандыру) ұйымының активтері мен міндеттемелерінің құнын күнтізбелік 30 (отыз) күн ішінде 10%-дан астам қайта бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10719,116 +10927,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="112"/>
+    <w:bookmarkStart w:name="z151" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Сақтандыру (қайта сақтандыру) ұйымдары үшін өзге сақталуға мiндеттi нормалары мен лимиттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z152" w:id="113"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z152" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Сақтандыру (қайта сақтандыру) ұйымдары үшін өзге сақталуға мiндеттi нормалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z153" w:id="114"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z153" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45. Сақтандыру (қайта сақтандыру) ұйымдары сақталуға міндетті мынадай өзге нормаларды сақтайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру (қайта сақтандыру) ұйымдары Қазақстан Республикасының резиденттері-сақтандыру (қайта сақтандыру) ұйымдарына олар төлем қабілеттілігі маржасының жеткіліктілік нормативін сақтаған жағдайда ғана қайта сақтандыруға сақтандыру тәуекелдерін береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10901,70 +11109,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z369" w:id="115"/>
+    <w:bookmarkStart w:name="z369" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45-1. Қазақстан Республикасының азаматтық заңнамасына сәйкес қаржы құралдары немесе қаржы активтері болып табылмайтын және кімнен болмасын талап ету құқығы жоқ криптография және (немесе) компьютерлік есептеу құралдарын қолдана отырып орталықтандырылмаған ақпараттық жүйеде құрылатын және есепке алынатын шамалармен байланысты тәуекелдерді сақтандыру жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10983,126 +11191,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="116"/>
+    <w:bookmarkStart w:name="z156" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Сақтандыру, қайта сақтандыру, ортақ сақтандыру (бірлескен қайта сақтандыру) шарты (шарттары) бойынша сақтандыру (қайта сақтандыру) ұйымының өзіндік ұстап қалуының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграфтың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="117"/>
+    <w:bookmarkStart w:name="z157" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Сақтандыру, қайта сақтандыру, ортақ сақтандыру (бірлескен қайта сақтандыру) шарты (шарттары) бойынша сақтандыру (қайта сақтандыру) ұйымының өзіндік ұстап қалуының мөлшерін актуарий сақтандыру (қайта сақтандыру) ұйымының директорлар кеңесі бекіткен қайта сақтандыру саясатына сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру (қайта сақтандыру) шартын жасау және оған (міндеттемелер көлемі бөлігінде) өзгерістер енгізу күні жеке сақтандыру шарты бойынша сақтандыру (қайта сақтандыру) ұйымының өзіндік ұстап қалуының ең жоғары мөлшері сақтандыру (қайта сақтандыруға кіретін) шарттары бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11229,106 +11437,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="118"/>
+    <w:bookmarkStart w:name="z158" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қосымша пруденциялық нормативтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z159" w:id="119"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z159" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Күтілмеген тәуекелдер резерві</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z160" w:id="120"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z160" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Күтілмеген тәуекелдер резерві (бұдан әрі - КТР) - сақтандыру төлемдерінің және сақтандыру шығындарын реттеу бойынша шығыстардың орнын толтыру үшін Сақтандыру резервтерін қалыптастыруға, есептеу әдiстемесiне және олардың құрылымына қойылатын талаптарға сәйкес есептелетін еңбек сіңірілмеген сыйлықақы резерві (бұдан әрі - ЕСР) жеткіліксіз болған кезде ықтимал болашақ тәуекелдер бойынша қалыптастырылатын резерв.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11347,512 +11555,592 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="121"/>
+    <w:bookmarkStart w:name="z161" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48. КТР есептеу сақтандырудың әрбір сыныбы бойынша жеке жүргізіледі. КТР жалпы шамасы сақтандырудың барлық сыныбы бойынша есептелген КТР қосу арқылы анықталады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="122"/>
+      48. КТР есептеу өмірді сақтандыру сыныбы мен сақтандырудың жинақтаушы түрлерін қоспағанда, сақтандырудың әрбір сыныбы бойынша жеке жүргізіледі. КТР-дің жалпы шамасы өмірді сақтандыру сыныбы мен сақтандырудың жинақтаушы түрлерін қоспағанда, сақтандырудың барлық сыныбы бойынша есептелген КТР-ді жинақтау жолымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. КТР бір мезгілде мынадай талаптар сақталған жағдайда ай сайын есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      таза сақтандыру төлемдерінің, сақтандыру зияндарын реттеу бойынша шығыстардың және зияндар резервінің (қайта сақтандырушының үлесін есепке алмағанда) өзгеруі сомасының таза сақтандыру сыйлықақыларының және ЕСР (қайта сақтандырушының үлесін есепке алмағанда) өзгеруінің айырмасына қатынасы сақтандыру сыныбы бойынша 105 (бір жүз бес) пайыздан артық болса;</w:t>
+      таза сақтандыру төлемдері, сақтандыру зиянын реттеу шығыстары мен зиян резервінің (қайта сақтандырушының үлесін есептемегенде) өзгерісі сомасының таза сақтандыру сыйлықақыларының және КТР (қайта сақтандырушының үлесін есептегенде) өзгерісінің айырмасына қатынасы сақтандыру сыныбы бойынша 105 (бір жүз бес) пайыздан асатын болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сақтандыру сыныбы бойынша қолданыстағы сақтандыру шарттары бойынша таза сақтандыру сыйлықақыларының көлемі есепті кезеңдегі қолданыстағы сақтандыру шарттары бойынша таза сақтандыру сыйлықақыларының жалпы көлемінен 5 (бес) пайыздан асатын болса.</w:t>
+      сақтандыру сыныбы бойынша қолданыстағы сақтандыру шарттары бойынша таза сақтандыру сыйлықақыларының көлемі есепті кезеңдегі жағдай бойынша қолданыстағы сақтандыру шарттары бойынша таза сақтандыру сыйлықақыларының жалпы көлемінің 5 (бес) пайызынан асатын болса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте таза сақтандыру сыйлықақыларының жалпы көлемі өмірді сақтандыру сыныптары мен сақтандырудың жинақтаушы түрлерін қоспағанда, сақтандырудың барлық сыныбы бойынша есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КТР төмендегідей есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4660900" cy="533400"/>
+            <wp:extent cx="3784600" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4660900" cy="533400"/>
+                      <a:ext cx="3784600" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      КТР – күтілмеген тәуекелдер резерві;</w:t>
+      КТР – күтпеген тәуекелдер резерві;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т – таза сақтандыру төлемдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ш – сақтандыру шығындарын реттеу бойынша шығыстар;</w:t>
+      Ш – сақтандыру шығынын реттеу шығыстары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ШР – шығындар резервінің (қайта сақтандырушының үлесі ескерілмеген) өзгеруі;</w:t>
+      ШР – шығын резервінің (қайта сақтандырушының үлесі есептелмегенде) өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ТҚ – қайта сақтандыруға берілген сақтандыру сыйлықақыларын шегергенде, алуға есептелген сақтандыру сыйлықақылары;</w:t>
+      ТҚ – қайта сақтандыруға берілген сақтандыру сыйлықақыларын шегергенде және сақтандыру шарттарын бұзуға байланысты шығыстарды есептегендегі есептелген сақтандыру сыйлықақылары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕСР – қайта сақтандырушының үлесі ескерілмеген ЕСР өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      ЕСР – есептеу күнгі жағдай бойынша қайта сақтандырушының үлесі ескерілмеген ЕСР; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ЕСР – есептеу күніне қайта сақтандырушының үлесі ескерілмеген ЕСР.</w:t>
-[...17 lines deleted...]
-      Т, Ш, ∆ШР, ТҚ, ∆ЕСР өлшемдері есепті күннің алдындағы соңғы 12 (он екі) айға есептеледі.</w:t>
+      Т, Ш, ШР, ТҚ, ЕСР өлшемдері есепті күннің алдындағы соңғы 12 (он екі) айға есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.02.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="123"/>
+    <w:bookmarkStart w:name="z163" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Тұрақтандыру резерві</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z164" w:id="124"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z164" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Тұрақтандыру резерві сақтандыру (қайта сақтандыру) ұйымының болашақ сақтандыру төлемдерін жүзеге асыруға байланысты міндеттемелерін бағалау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақтандыру резерві есептеу аяқталған қаржы жылының нәтижесі бойынша сақтандырудың әрбір сыныбы бойынша жеке жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="125"/>
+    <w:bookmarkStart w:name="z165" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51.Тұрақтандыру резерві есептілік кезеңі үшін қайта сақтандырушының үлесі ескерілмеген шығындылық коэффициенттің орташа квадраттық ауытқуы (Sk) есептілік кезеңі үшін қайта сақтандырушының үлесі ескерілмеген шығындылық коэффиценттің орташа мәнінен (K) 10 (он) пайыздан артық болған жағдайда сақтандыру сыныбы бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12143,90 +12431,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       M - қаржы жылдарының саны; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       K(i) - i-ші қаржы жылына есептілік кезеңі үшін қайта сақтандырушының үлесі ескерілмеген шығындылық коэффициенттің шамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="126"/>
+    <w:bookmarkStart w:name="z166" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Қайта сақтандырушының үлесі ескерілмеген сақтандыру ұйымының шығындылық коэффициенті Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13056 болып тіркелген "Сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының шығындылықты (шығындылық коэффициенті, шығындар коэффициенті, аралас коэффициент) сипаттайтын коэффициенттерін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 19 желтоқсандағы № 240 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер қайта сақтандырушының үлесі ескерілмеген есепті кезеңдегі шығындылық коэффициентінің орташа мәні М қаржы жылдары үшін </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12299,70 +12587,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.10.2021 бастап қолданысқа енгiзiледi) қаулысымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="127"/>
+    <w:bookmarkStart w:name="z167" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Сақтандыру сыныбы бойынша тұрақтандыру резерві есепті кезең үшін еңбек сіңірілген таза сақтандыру сыйлықақысының сомасы шегерілгенде есепті күн үшін қайта сақтандырушының үлесі ескерілмеген шығындылық коэффициентінің (</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="228600" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -12735,146 +13023,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="128"/>
+    <w:bookmarkStart w:name="z168" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Сақтандыру сыныбы бойынша тұрақтандыру резерві есепті күндегі сақтандыру бойынша қайта сақтандырушының үлесі ескерілмеген сақтандыру резервінің сомасынан 10 (он) пайыздан аспайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті күндегі тұрақтандыру резерві &lt;10% x ТЕЕС, мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТЕСС - есепті күндегі сақтандыру сыныбы бойынша қайта сақтандырушының үлесі ескерілмеген сақтандыру резервінің сомасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="129"/>
+    <w:bookmarkStart w:name="z169" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Егер сақтандыру (қайта сақтандыру) ұйымы 2 (екі) жыл ішінде сақтандыру сыныбы бойынша сақтандыру шартын жасамаса, мұндай сақтандыру сыныбы бойынша тұрақтандыру резервінің шамасы 0 (нөлге) тең болып алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z170" w:id="130"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z170" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. "Жазатайым оқиғалардан сақтандыру", "ауырған жағдайда сақтандыру", "туристі міндетті сақтандыру", "өмірді сақтандыру", "аннуитеттік сақтандыру" сыныптары бойынша тұрақтандыру резерві 0 (нөлге) тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12893,188 +13181,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="131"/>
+    <w:bookmarkStart w:name="z171" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Тұрақтандыру резервінің жалпы шамасы сақтандырудың барлық сыныптары бойынша тұрақтандыру резервін қосу арқылы анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z172" w:id="132"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z172" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Ағымдағы қаржы жылының басында қалыптастырылған тұрақтандыру резерві ағымдағы қаржы жылы аяқталғанға дейін өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z173" w:id="133"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z173" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Сақтандыру тобының төлем қабілеттілігі маржасының жеткіліктілігі нормативі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z174" w:id="134"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z174" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Сақтандыру тобының төлем қабілеттілігі маржасының жеткіліктілігі нормативін есептеу мақсаттары үшін сақтандыру тобының қатысушылары деп Заңның 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру тобына жататын заңды тұлғалар танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z175" w:id="135"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z175" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Сақтандыру тобының төлем қабілеттілігі маржасының нормативін есептеу мақсаттары үшін сақтандыру тобының қатысушысы тұрған елінің уәкілетті органы пруденциялық реттеу мақсатында пайдаланатын қаржылық және (немесе) реттеушілік есептілігінің стандарттарына сәйкес жасалған сақтандыру тобы қатысушыларының шоғырландырылмаған қаржылық есептілігі пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z176" w:id="136"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z176" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Сақтандыру тобының төлем қабілеттілігі маржасының жеткіліктілігі нормативі мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НТҚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13178,128 +13466,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТМЕ - сақтандыру тобының төлем қабілеттілігі маржасының ең төмен мөлшері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру тобының төлем қабілеттілігі маржасының жеткіліктілігі нормативі 1 (бірден) кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="137"/>
+    <w:bookmarkStart w:name="z177" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Сақтандыру тобының нақты төлем қабілеттілігі маржасы сақтандыру тобы бас ұйымының нақты төлем қабілеттілігі маржасының (меншікті капиталының) және сақтандыру тобының басқа қатысушыларының нақты төлем қабілеттілігі маржасының (меншікті капиталының) сомасын білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру тобының нақты төлем қабілеттілігінің маржасын есептеу мақсаттары үшін сақтандыру тобы қатысушысының нақты төлем қабілеттілігі маржасынан (меншікті капиталынан) заңды тұлғалардың жарғылық капиталына инвестициялар, заңды тұлғалардың реттелген борышы, сондай-ақ заңды тұлғалардың меншікті капиталына өзге салымдар алып тасталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="138"/>
+    <w:bookmarkStart w:name="z178" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Сақтандыру тобының төлем қабілеттілігі маржасының ең төмен мөлшері сақтандыру тобы бас ұйымының төлем қабілеттілігі маржасының (меншікті капиталының) ең төмен мөлшерінің және сақтандыру тобының басқа қатысушыларының төлем қабілеттілігі маржасының (меншікті капиталының) ең төмен мөлшерлерінің сомасын білдіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z179" w:id="139"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z179" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Қаржы ұйымы болып табылатын, бірақ сақтандыру (қайта сақтандыру) ұйымы болып табылмайтын сақтандыру тобы қатысушысының нақты төлем қабілеттілігі маржасын және төлем қабілеттілігі маржасының (меншікті капиталының) ең төмен мөлшерлерін есептеу сақтандыру тобының мұндай қатысушысының пруденциялық нормативтерін есептеуге сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қаржы ұйымы болып табылатын сақтандыру тобы қатысушысы үшін уәкілетті органның нормативтік құқықтық актілерінде салымдардың кредиттік тәуекелінің дәрежесі бойынша мөлшерленген активтерді және (немесе) шартты және ықтимал міндеттемелерді есептеу тәртібі белгіленбесе, онда төлем қабілеттілігі маржасының (меншікті капиталының) ең төмен мөлшері уәкілетті органның нормативтік құқықтық актілерінде белгіленген төлем қабілеттілігі маржасының (меншікті капиталының) жеткіліктілігі нормативін (коэффициентін) орындау үшін қажетті төлем қабілеттілігі маржасының (меншікті капиталының) ең төмен мөлшерінің мәніне тең болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13538,70 +13826,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="140"/>
+    <w:bookmarkStart w:name="z180" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Қазақстан Республикасының резиденті емес болып табылатын сақтандыру тобы қатысушысының нақты төлем қабілеттілігі маржасының мөлшерлері және төлем қабілеттілігі маржасының (меншікті капиталының) ең төмен мөлшері ол орналасқан елде оның қызметін реттейтін тиісті мемлекеттің уәкілетті органының нормативтік құқықтық актісінде анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасының резиденті емес болып табылатын сақтандыру тобының қатысушысына қатысты нақты төлем қабілеттілігі маржасының мөлшерлерін және төлем қабілеттілігі маржасының (меншікті капиталының) ең төмен мөлшерлерін есептеу тәртібі ол орналасқан елде белгіленбесе, онда нақты төлем қабілеттілігі маржасының мөлшерлері және төлем қабілеттілігі маржасының (меншікті капиталының) ең төмен мөлшерлері Нормативтердің 64-тармағының төртінші бөлігіне сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -13750,68 +14038,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәндері және оларды есептеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="141"/>
+    <w:bookmarkStart w:name="z182" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымының жарғылық капиталының ең төмен мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14755,68 +15043,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәндері және оларды есептеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="142"/>
+    <w:bookmarkStart w:name="z184" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұзақ мерзімді рейтингтердің салыстырмалы кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18146,124 +18434,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z507" w:id="143"/>
+    <w:bookmarkStart w:name="z507" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлем қабілеттілігі маржасының ең төмен мөлшерінің қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақыларынан ұлғаю кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Әдістеме 3-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 21.10.2024 </w:t>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 83</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -18351,88 +18639,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қолданыстағы қайта сақтандыру шарттары бойынша қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақыларының сомасы, барлығы </w:t>
+              <w:t>
+Қолданыстағы қайта сақтандыру шарттары бойынша қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақыларының сомасы, барлығы (мың теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қолданыстағы қайта сақтандыру шарттары бойынша қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақылары сомасынан пайызы </w:t>
+              <w:t>
+Қолданыстағы қайта сақтандыру шарттары бойынша қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақылары сомасынан пайызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18671,51 +18959,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Еуразиялық экономикалық одақ туралы шартты ратификациялау туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ратификацияланған Еуразиялық экономикалық одақ туралы шартқа (бұдан әрі – ЕАЭО туралы шарт) қатысушы елдердің қайта сақтандырушыларын қоспағанда, Қазақстан Республикасының бейрезидент-қайта сақтандырушыларымен жасалған қайта сақтандыру шарттары </w:t>
+              <w:t xml:space="preserve"> ратификацияланған Еуразиялық экономикалық одақ туралы шартқа (бұдан әрі – ЕАЭО туралы шарт) қатысушы елдердің қайта сақтандырушыларын қоспағанда, Қазақстан Республикасының бейрезидент-қайта сақтандырушыларымен жасалған қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19774,52 +20062,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасының бейрезидент - қайта сақтандырушыларымен, "Астана" Халықаралық қаржы орталығының қайтар сақтандырушы-қатысушыларымен жасалған қайта сақтандыру шарттары </w:t>
+              <w:t>
+Қазақстан Республикасының бейрезидент-қайта сақтандырушыларымен, "Астана" Халықаралық қаржы орталығының қайтар сақтандырушы-қатысушыларымен жасалған қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21233,128 +21521,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЕАЭО туралы шартқа қатысушы елдер - қайта сақтандырушылармен жасалған қайта сақтандыру шарттары</w:t>
+Кемінде сегіз (кемінде 8) Қазақстан Республикасының резидент-сақтандыру ұйымдары құрған "қызметкерді еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру" сыныбы бойынша қайта сақтандыру пулына қатысу шеңберінде жасалған қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15-топ</w:t>
+14-1-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ВВВ+" – "ВВВ-" аралығы</w:t>
+&gt;= 1,0 немесе жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21451,87 +21739,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16-топ</w:t>
+14-2-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ВВ+" – "ВВ-" аралығы</w:t>
+&lt; 1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21555,337 +21843,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2%</w:t>
+5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...166 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕАЭО туралы шартқа қатысушы елдердің қайта сақтандырушыларымен жасалған қайта сақтандыру шарттары</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18-топ</w:t>
+15-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"В-"-тен төмен немесе жоқ</w:t>
+"ВВВ+" "ВВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21909,51 +22062,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22%</w:t>
+0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21982,84 +22135,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жиынтығы:</w:t>
+16-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ВВ+" "ВВ-" аралығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22073,207 +22230,346 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17-топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"В+" "В-" аралығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19-топ</w:t>
+18-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"ВВВ+" – "ВВВ-" аралығы</w:t>
+              <w:t xml:space="preserve">
+"В-"-тен төмен немесе жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22297,51 +22593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0%</w:t>
+22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22370,88 +22666,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-топ</w:t>
+Жиынтығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22465,346 +22757,207 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...166 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әр түрлі мемлекеттерде (елдерде) тіркелген Қазақстан Республикасының бейрезиденті кемінде үш сақтандыру ұйымы құрған сақтандыру (қайта сақтандыру) пулына қатысу шеңберінде жасалған қайта сақтандыру шарттары</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22-топ</w:t>
+19-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"В-"-тен төмен немесе жоқ</w:t>
+"ВВВ+" "ВВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22828,51 +22981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22%</w:t>
+0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22901,84 +23054,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жиынтығы:</w:t>
+20-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ВВ+" "ВВ-" аралығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22992,207 +23149,346 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21-топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"В+" "В-" аралығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23-топ</w:t>
+22-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"В" немесе "kzBB" төмен емес</w:t>
+"В-"-тен төмен немесе жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23216,51 +23512,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0%</w:t>
+22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23289,88 +23585,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24-топ</w:t>
+Жиынтығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23384,169 +23676,561 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астана" халықаралық қаржы орталығының қатысушы-қайта сақтандырушыларымен жасалған қайта сақтандыру шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+23-топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"В" немесе "kzBB" төмен емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24-топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"В-", "kzBB-", "kzB+"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 25-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"В-", "kzBB-", "kzB+"-тен т-мен немесе жоқ</w:t>
+"В-", "kzBB-", "kzB+"-тен төмен немесе жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24036,94 +24720,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z508" w:id="144"/>
+    <w:bookmarkStart w:name="z508" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сапасы мен өтімділігі бойынша жіктелуі ескерілген сақтандыру (қайта сақтандыру) ұйымының активтері кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 92</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -24135,246 +24819,249 @@
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...87 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынатын көлем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25641,52 +26328,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық даму банкіндегі салымдар </w:t>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық даму банкіндегі салым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25755,51 +26442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-банктердегі салымдар</w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-банктердегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25868,51 +26555,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Борыштық бағалы қағаздар (орталық контрагенттің қатысуымен жасалған "кері РЕПО" операциясының мәні болып табылатын борыштық бағалы қағаздарды қоспағанда) – барлығы, оның ішінде:</w:t>
+Борыштық бағалы қағаздар (орталық контрагенттің қатысуымен жасалған "кері РЕПО" операциясының мәні болып табылатын борыштық бағалы қағаздарды қоспағанда) – барлығы, оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26089,52 +26776,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасының жергілікті атқарушы органдары шығарған, Қазақстан Республикасының аумағында қызметін жүзеге асыратын қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар </w:t>
+              <w:t>
+Қазақстан Республикасының жергілікті атқарушы органдары шығарған, Қазақстан Республикасының аумағында қызметін жүзеге асыратын қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26542,51 +27229,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілер шығарған, қор биржасының ресми тізімінің "Негізгі" не "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізілген және сомасы осы мемлекеттік емес борыштық бағалы қағаздардың номиналдық құнының кемінде 50 (елу) пайызын өтейтін, "ДАМУ" кәсіпкерлікті дамыту қоры" акционерлік қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының кепілдігі бар мемлекеттік емес борыштық бағалы қағаздар </w:t>
+Қазақстан Республикасының Кәсіпкерлік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілер шығарған, қор биржасының ресми тізімінің "Негізгі" не "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізілген және сомасы осы мемлекеттік емес борыштық бағалы қағаздардың номиналдық құнының кемінде 50 (елу) пайызын өтейтін, "ДАМУ" кәсіпкерлікті дамыту қоры" акционерлік қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының кепілдігі бар мемлекеттік емес борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27893,52 +28600,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар </w:t>
+              <w:t>
+негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28649,1322 +29356,1358 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғалардың (Қазақстан Республикасының резиденттері мен бейрезиденттерінің) акциялары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылымды әзірлеуді, іске асыруды, қолдауды жүзеге асыратын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасанды интеллект, блокчейн және басқа да инновациялық технологияларды пайдалана отырып, қаржылық қызметтер көрсету мүмкіндігін ұсыну бойынша қызметтер көрсететін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.1</w:t>
-[...72 lines deleted...]
-            </w:r>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де бағалы қағаздар – барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.2</w:t>
-[...71 lines deleted...]
-90%</w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағында қызметін жүзеге асыратын қор биржасының ресми тізіміне енгізілген немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін инвестициялық қорлардың бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.3</w:t>
-[...71 lines deleted...]
-80%</w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе олардың пайлар бойынша баға белгілеулері негізгі қор индексіне байланысты болатын Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.4</w:t>
-[...71 lines deleted...]
-100%</w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Mornіngstar (Морнинстар) рейтингтік агенттігінің "3 жұлдыздан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodіtіes (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.5</w:t>
-[...71 lines deleted...]
-90%</w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингті немесе Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzAAA"-дан төмен емес рейтингті немесе ұлттық шкала бойынша басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.6</w:t>
-[...71 lines deleted...]
-80%</w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "BB+"-тен "ВВ-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzAA+"-тен "kzA-"-ке дейін рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.7</w:t>
-[...71 lines deleted...]
-90%</w:t>
+5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының (эмитентінде) Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "B+"-тен "В-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzВВ-"-ке дейін рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.8</w:t>
-[...71 lines deleted...]
-100%</w:t>
+5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, бас ұйымдарының Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "BВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы бар исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық контрагенттің қатысуымен жасалған "кері Репо" операциясының мәні болып табылатын бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.1</w:t>
-[...72 lines deleted...]
-            </w:r>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзге де активтер – барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.2</w:t>
-[...35 lines deleted...]
-"өмірді сақтандыру" саласы бойынша қызметті жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымының сақтанушыларына негізгі борыш сомасының 100 (жүз) пайызы көлеміндегі қарыздар</w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тазартылған бағалы металдар және металл шоттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29997,87 +30740,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.3</w:t>
-[...35 lines deleted...]
-сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтері сомасының 5 (бес) пайызынан аспайтын сомадағы жылжымайтын мүлік түріндегі негізгі құрал-жабдықтар </w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"өмірді сақтандыру" саласы бойынша қызметті жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымының сақтанушыларына негізгі борыш сомасының 100 (жүз) пайызы көлеміндегі қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30110,87 +30853,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.4</w:t>
-[...35 lines deleted...]
-Нормативтердің 34-тармағының 10) тармақшасында көрсетілген заңды тұлғалардан алынуға тиіс сақтандыру сыйлықақыларын қоспағанда, сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтері сомасының 10 (он) пайызынан аспайтын сомадағы қайта сақтандырушылардан алынуға тиіс сома, сақтанушылардан (қайта сақтанушылардан) және делдалдардан алынуға тиіс сақтандыру сыйлықақылары</w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтері сомасының 5 (бес) пайызынан аспайтын сомадағы жылжымайтын мүлік түріндегі негізгі құрал-жабдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30223,87 +30966,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.5</w:t>
-[...35 lines deleted...]
-бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымының проспектісінде көзделген бағалы қағаздардың айналыс мерзімінің аяқталуына байланысты туындайтын олардың номиналды құнын төлеуге қойылатын талаптар (бағалы қағаздар шығарылымы проспектісінің талаптары бойынша мерзімі өтпеген)</w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативтердің 34-тармағының 10) тармақшасында көрсетілген заңды тұлғалардан алынуға тиіс сақтандыру сыйлықақыларын қоспағанда, сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтері сомасының 10 (он) пайызынан аспайтын сомадағы қайта сақтандырушылардан алынуға тиіс сома, сақтанушылардан (қайта сақтанушылардан) және делдалдардан алынуға тиіс сақтандыру сыйлықақылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30336,87 +31079,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымының проспектісінде көзделген бағалы қағаздардың айналыс мерзімінің аяқталуына байланысты туындайтын олардың номиналды құнын төлеуге қойылатын талаптар (бағалы қағаздар шығарылымы проспектісінің талаптары бойынша мерзімі өтпеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-сақтанушы: дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) 50 (елу) пайыздан астамы тікелей немесе жанама түрде ұлттық басқарушы холдингке тиесілі заңды тұлға не; Standard &amp; Poor's (Стандард энд Пурс) рейтингтік агенттігінің немесе басқа рейтингтік агенттіктердің "ВВ+"-тен төмен емес рейтингі бар заңды тұлға не: өнімді сатудан (қызмет көрсетуден) түскен түсім соңғы 2 (екі) жылда жыл сайын кемінде 50 (елу) миллиард теңгені құрайтын; салық аударымдары соңғы 2 (екі) жылда жыл сайын кемінде 3 (үш) миллиард теңгені құрайтын өлшемшарттарға сәйкес келетін ірі жүйе құраушы кәсіпорын болып табылатын сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтері сомасының 15 (он бес) пайызынан аспайтын сомада алынуға тиіс сақтандыру сыйлықақылары </w:t>
+              <w:t>
+сақтанушы: дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) 50 (елу) пайыздан астамы тікелей немесе жанама түрде ұлттық басқарушы холдингке тиесілі заңды тұлға не; Standard &amp; Poor's (Стандард энд Пурс) рейтингтік агенттігінің немесе басқа рейтингтік агенттіктердің "ВВ+"-тен төмен емес рейтингі бар заңды тұлға не: өнімді сатудан (қызмет көрсетуден) түскен түсім соңғы 2 (екі) жылда жыл сайын кемінде 50 (елу) миллиард теңгені құрайтын; салық аударымдары соңғы 2 (екі) жылда жыл сайын кемінде 3 (үш) миллиард теңгені құрайтын өлшемшарттарға сәйкес келетін ірі жүйе құраушы кәсіпорын болып табылатын сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтері сомасының 15 (он бес) пайызынан аспайтын сомада алынуға тиіс сақтандыру сыйлықақылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30588,94 +31444,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәндерін және оларды есептеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемелеріне 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z509" w:id="145"/>
+    <w:bookmarkStart w:name="z509" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 92</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -30687,246 +31543,249 @@
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...87 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынатын көлем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30959,51 +31818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақша - барлығы, оның ішінде:</w:t>
+Ақша-барлығы, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32080,52 +32939,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық даму банкіндегі салымдар </w:t>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық даму банкіндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32981,51 +33840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілер шығарған, қор биржасының ресми тізімінің "Негізгі" не "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізілген және сомасы осы мемлекеттік емес борыштық бағалы қағаздардың номиналдық құнының кемінде 50 (елу) пайызын өтейтін, "ДАМУ" кәсіпкерлікті дамыту қоры" акционерлік қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының кепілдігі бар мемлекеттік емес борыштық бағалы қағаздар</w:t>
+Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілер шығарған, қор биржасының ресми тізімінің "Негізгі" не "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізілген және сомасы осы мемлекеттік емес борыштық бағалы қағаздардың номиналдық құнының кемінде 50 (елу) пайызын өтейтін, "ДАМУ" кәсіпкерлікті дамыту қоры"акционерлік қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының кепілдігі бар мемлекеттік емес борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33206,52 +34065,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентінің) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzA-"-тен төмен емес рейтингі немесе ұлттық шкала бойынша басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар мемлекеттік емес бағалы қағаздары </w:t>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентінің) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша ""ВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzA-"-тен төмен емес рейтингі немесе ұлттық шкала бойынша басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар мемлекеттік емес бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33319,52 +34178,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентінің) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "B+"-тен "B-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzBB-"-ке дейінгі рейтингі немесе ұлттық шкала бойынша басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар мемлекеттік емес борыштық бағалы қағаздары </w:t>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентінің) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "B+"-тен "B-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzBB-"-ке дейінгі рейтингі немесе ұлттық шкала бойынша басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар мемлекеттік емес борыштық бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33432,52 +34291,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес рейтингтің бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған мемлекеттік емес борыштық бағалы қағаздар, сондай-ақ Еуразиялық даму банкі шығарған борыштық бағалы қағаздар </w:t>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес рейтингтің бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған мемлекеттік емес борыштық бағалы қағаздар, сондай-ақ Еуразиялық даму банкі шығарған борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33545,52 +34404,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары </w:t>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33771,52 +34630,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-шет мемлекеттердің Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар борыштық бағалы қағаздары </w:t>
+              <w:t>
+шет мемлекеттердің Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар борыштық бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34110,52 +34969,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-шетелдік эмитенттердің (эмитентте) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар мемлекеттік емес борыштық бағалы қағаздары </w:t>
+              <w:t>
+шетелдік эмитенттердің (эмитентте) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар мемлекеттік емес борыштық бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34332,52 +35191,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасы заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар </w:t>
+              <w:t>
+негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасы заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34445,52 +35304,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заңды тұлғалардың қор биржасының ресми тізіміне енгізілген, қор биржасының ресми тізіміне "Негізгі" алаңының "акциялар" секторы "премиум" санатының талаптарына сәйкес келетін акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар </w:t>
+              <w:t>
+заңды тұлғалардың қор биржасының ресми тізіміне енгізілген, қор биржасының ресми тізіміне "Негізгі" алаңының "акциялар" секторы "премиум" санатының талаптарына сәйкес келетін акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34559,51 +35418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының резидент-заңды тұлғаларының қор биржасының ресми тізімінің "Негізгі" алаңы "акциялар" секторының "стандарт" санатына енгізілген акциялары немесе осы қосымшаның 4.4-жолында көрсетілген акциялар және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттарды қоспағанда, Қазақстан Республикасының резидент-заңды тұлғаларының "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген, жария сауда-саттыққа жіберілген акциялары және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+Қазақстан Республикасының резидент-заңды тұлғаларының қор биржасының ресми тізімінің ""Негізгі" алаңы "акциялар" секторының "стандарт" санатына енгізілген акциялары немесе осы қосымшаның 4.4-жолында көрсетілген акциялар және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттарды қоспағанда, Қазақстан Республикасының резидент-заңды тұлғаларының "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген, жария сауда-саттыққа жіберілген акциялары және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34671,52 +35530,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасы заңды тұлғаларының қор биржасының ресми тізімінің "Балама" алаңының "акциялар" секторына енгізілген акциялары немесе Қазақстан Республикасының заңды тұлғаларының "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының "Аймақтық акциялар нарығының сегменті" ресми тізімінің кіші бөліміне енгізілген, жария сауда-саттыққа жіберілген акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар </w:t>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының қор биржасының ресми тізімінің "Балама" алаңының "акциялар" секторына енгізілген акциялары немесе Қазақстан Республикасының заңды тұлғаларының "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының "Аймақтық акциялар нарығының сегменті" ресми тізімінің кіші бөліміне енгізілген, жария сауда-саттыққа жіберілген акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35088,1322 +35947,1471 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғалардың (Қазақстан Республикасының резиденттері мен бейрезидентінің) акциялары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтамасыз етуді әзірлеуді, іске асыруды, қолдауды жүзеге асыратын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасанды интеллект, блокчейн және басқа да инновациялық технологияларды пайдалана отырып, қаржылық қызметтер көрсету мүмкіндігін ұсыну бойынша қызметтер көрсететін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.1</w:t>
-[...72 lines deleted...]
-            </w:r>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге бағалы қағаздар – барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.2</w:t>
-[...71 lines deleted...]
-90%</w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағында қызметін жүзеге асыратын қор биржасының ресми тізіміне енгізілген немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін инвестициялық қорлардың бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.3</w:t>
-[...71 lines deleted...]
-80%</w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе олардың пайлар бойынша баға белгілеулері негізгі қор индексіне байланысты болатын Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.4</w:t>
-[...71 lines deleted...]
-100%</w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Morningstar (Морнинстар) рейтингтік агенттігінің "3 жұлдыздан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.5</w:t>
-[...71 lines deleted...]
-90%</w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингті немесе Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzAAA"-дан төмен емес рейтингті немесе ұлттық шкала бойынша басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.6</w:t>
-[...71 lines deleted...]
-80%</w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "BB+"-тен "ВВ-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzAA+"-тен "kzA-"-ке дейін рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.7</w:t>
-[...71 lines deleted...]
-90%</w:t>
+5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының (эмитентінде) Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "B+"-тен "В-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzВВ-"-ке дейін рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.8</w:t>
-[...71 lines deleted...]
-100%</w:t>
+5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, бас ұйымдарының Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "BВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы бар исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық контрагенттің қатысуымен жасалған "кері РЕПО" операциясының мәні болып табылатын бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.1</w:t>
-[...72 lines deleted...]
-            </w:r>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де активтер – барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тазартылған бағалы металдар және металл шоттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымының проспектісінде көзделген бағалы қағаздардың айналыс мерзімінің аяқталуына байланысты туындайтын олардың номиналды құнын төлеуге қойылатын талаптар (бағалы қағаздар шығарылымы проспектісінің шарттары бойынша мерзімі өтпеген) </w:t>
+              <w:t>
+бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымының проспектісінде көзделген бағалы қағаздардың айналыс мерзімінің аяқталуына байланысты туындайтын олардың номиналды құнын төлеуге қойылатын талаптар (бағалы қағаздар шығарылымы проспектісінің шарттары бойынша мерзімі өтпеген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36478,151 +37486,15853 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Ұлттық</w:t>
-[...38 lines deleted...]
-              <w:t>қаулысына 2-қосымша</w:t>
+              <w:t>Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемелеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдарының және сақтандыру топтарының пруденциялық нормативтердің орындалуы туралы есептілігінің тізбесі, нысандары, табыс ету мерзімдері</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+        <w:t xml:space="preserve"> 20 ___ жылғы "___" __________ жағдай бойынша сақтандыру (қайта сақтандыру) ұйымының пруденциялық нормативтері және сақталуға міндетті өзге де нормалары мен лимиттерінің көрсеткіштерін есептеуге арналған қосымша мәліметтер</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша алып тасталды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      Ескерту. Нормалар мен лимиттер 6-қосымшамен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 214</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мың теңге)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруденциялық нормативтерді ескере отырып қалыптастырылған активтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(реттеуші активтер), оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшалай қаражат және ақшалай қаражаттың баламалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналастырылған салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзгерістері пайда немесе шығын құрамында көрсетілетін әділ құны бойынша бағаланатын бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да жиынтық кіріс арқылы әділ құны бойынша бағаланатын бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кері репо" операциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аффинирленген қымбат металдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туынды қаржы құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек сіңірілмеген сыйлықақы бойынша қайта сақтандыру активтері (құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орын алған, бірақ мәлімделмеген шығын бойынша қайта сақтандыру активтері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірді сақтандыру (қайта сақтандыру) шарттары бойынша орын алмаған шығын бойынша қайта сақтандыру активтері (құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аннуитет шарттары бойынша орын алмаған шығын бойынша қайта сақтандыру активтері (құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлімделген, бірақ реттелмеген шығын бойынша қайта сақтандыру активтері (құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтанушылардан (қайта сақтанушылардан) және делдалдардан алынатын сақтандыру сыйлықақылары (құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруденциялық нормативтерге қойылатын талаптарды ескере отырып қайта сақтандыру бойынша есептелген комиссиялық кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру және қайта сақтандыру бойынша дебиторлық берешек (құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да дебиторлық берешек (құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтанушыларға берілген қарыздар (құнсыздануға арналған резервтерді шегергенде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Болашақ кезеңдердің шығыстары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы салық активі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кейінге қалдырылған салық активі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амортизацияланған құн бойынша бағаланатын бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа заңды тұлғалардың капиталына инвестициялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қорлар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Негізгі құрал-жабдықтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалану құқығы нысанындағы активтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық мүлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатуға арналған ұзақ мерзімді активтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да реттеуші активтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруденциялық нормативтерді ескере отырып қалыптастырылған міндеттемелер (реттеуші міндеттемелер), оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек сіңірілмеген сыйлықақы резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірді сақтандыру (қайта сақтандыру) шарттары бойынша орын алмаған шығын резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аннуитет шарттары бойынша орын алмаған шығын резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орын алған, бірақ мәлімделмеген шығын резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлімделген, бірақ реттелмеген шығын резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынған қарыздар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта сақтандырушылармен есеп айырысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру (қайта сақтандыру) қызметі бойынша делдалдармен есеп айырысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Дивидендтер бойынша акционерлермен есеп айырысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру (қайта сақтандыру) шарттары бойынша төлеуге берілетін шоттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да кредиторлық берешек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бағалау міндеттемелері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалдау бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Репо операциялары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туынды қаржы құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығарылған облигациялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болашақ кезеңдердің кірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтар және бюджетке төленетін басқа да міндетті төлемдер бойынша міндеттеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кейінге қалдырылған салық міндеттемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Басқа да реттеуші міндеттемелер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруденциялық нормативтерді ескере отырып қалыптастырылған капитал (реттеуші капитал), оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарғылық капитал (құрылтайшылардың жарналары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынған капитал (құрылтайшылардың жарналары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервтік капитал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосымша төленген капитал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күтпеген тәуекелдердің реттеуші резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақтандыру реттеуші резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да жиынтық кіріс арқылы әділ құны бойынша бағаланатын бағалы қағаздарды қайта бағалау резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да жиынтық кіріс арқылы әділ құны бойынша бағаланатын бағалы қағаздардың құнсыздану резерві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да реттеуші резервтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру резервтерін ескере отырып бөлінбеген пайда (өтелмеген шығын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алдыңғы жылдардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есепті кезеңнің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруденциялық нормативтерді ескере отырып есептелген кіріс (реттеуші кіріс), оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру қызметінен түсетін кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сақтандыру шарттары бойынша қабылданған сақтандыру сыйлықақылары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қайта сақтандыру шарттары бойынша қабылданған сақтандыру сыйлықақылары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қайта сақтандыруға берілген сақтандыру сыйлықақылары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру сыйлықақыларының таза сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек сіңірілмеген сыйлықақы резервін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек сіңірілмеген сыйлықақы бойынша қайта сақтандырудың реттеуші активтерін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек сіңірілген сақтандыру сыйлықақыларының таза сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруденциялық реттеу талаптарын ескере отырып есептелетін сақтандыру қызметі бойынша комиссиялық сыйақы түріндегі кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру қызметінен түсетін басқа да реттеуші кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық қызметтен түсетін кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыйақы алуға байланысты кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағалы қағаздар бойынша сыйақы түріндегі кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+412.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орналастырылған салымдар бойынша сыйақы түріндегі кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+412.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерімен операциялар бойынша кіріс (шығыс) (нетто)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағалы қағаздарды сатып алу-сатудан түсетін кіріс (шығыс) (нетто)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+413.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+репо операцияларынан түсетін кіріс (шығыс) (нетто)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+413.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аффинирленген қымбат металдармен жасалатын операциялардан түсетін кіріс (шығыс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+413.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+туынды қаржы құралдарымен жасалатын операциялардан түсетін кіріс (шығыс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+413.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта бағалаудан түсетін кіріс (шығыс) (нетто)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзгерістері пайда немесе шығын құрамында көрсетілетін әділ құны бойынша бағаланатын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағалы қағаздар құнының өзгеруінен түсетін кіріс (шығыс) (нетто)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+414.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шетел валютасын қайта бағалаудан түсетін кіріс (шығыс) (нетто)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+414.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аффинирленген қымбат металдарды қайта бағалаудан түсетін кіріс (шығыс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+414.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+туынды қаржы құралдарын қайта бағалаудан түсетін кіріс (шығыс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+414.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа заңды тұлғалардың капиталына қатысудан түсетін кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық қызметтен түсетін басқа да кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де қызметтен түсетін кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+417</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Активтерді сатудан және активтерді алудан (беруден) түсетін кіріс (шығыс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де қызметтен түсетін басқа да кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да реттеуші кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруденциялық нормативтерді ескере отырып есептелген шығыс (реттеуші шығыс), оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру шарттары бойынша сақтандыру төлемдерін жүзеге асыру бойынша реттеуші шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта сақтандыруға қабылданған шарттар бойынша сақтандыру төлемдерін жүзеге асыру бойынша реттеуші шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта сақтандыруға берілген тәуекелдер бойынша реттеуші шығысты өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регрессиялық талап бойынша өтемақы (нетто)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру төлемдерін жүзеге асыру бойынша таза реттеуші шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру шығынын реттеу бойынша реттеуші шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірді сақтандыру (қайта сақтандыру) шарттары бойынша орын алмаған шығын резервін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+507</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірді сақтандыру (қайта сақтандыру) шарттары бойынша орын алмаған шығын бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қайта сақтандырудың реттеуші активтерін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аннуитет шарттары бойынша орын алмаған шығын резервін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аннуитет шарттары бойынша орын алмаған шығын бойынша қайта сақтандырудың реттеуші активтерін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орын алған, бірақ мәлімделмеген шығын резервін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орын алған, бірақ мәлімделмеген шығын бойынша қайта сақтандырудың реттеуші активтерін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлімделген, бірақ реттелмеген шығын резервін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлімделген, бірақ реттелмеген шығын бойынша қайта сақтандырудың реттеуші активтерін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру қызметі бойынша комиссиялық сыйақы төлеу бойынша реттеуші шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+515</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру (қайта сақтандыру) шартын бұзуға байланысты шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыйақы төлеуге байланысты шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағалы қағаздар бойынша сыйлықақы түріндегі шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+517.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалдау міндеттемелері бойынша пайыздық шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+518</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құнсыздану бойынша резервтерге арналған шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+519</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құнсыздану бойынша резервтерді қалпына келтіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құнсыздану бойынша резервтерге арналған таза шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы және әкімшілік шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+еңбекақы төлеуге және іссапарға арналған шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+корпоративтік табыс салығын қоспағанда, ағымдағы салықтар және бюджетке төленетін басқа да міндетті төлемдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ағымдағы жалдау бойынша шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жарнамаға арналған шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үшінші тұлғалар көрсететін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудиторлық, консультациялық қызметтерге және ақпараттық шығысқа арналған шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+амортизациялық аударымдар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да реттеуші шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезең ішіндегі пайда (шығын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+524</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоқтатылған қызметтен пайда (шығын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корпоративтік табыс салығын төлегенге дейінгі таза пайда (шығын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+526</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корпоративтік табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+негізгі қызметтен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+527.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+өзге де қызметтен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+527.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салық төлегеннен кейінгі таза пайда (шығын) жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36695,90 +53405,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жылғы 26 желтоқсандағы № 304</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысына 3-қосымша</w:t>
+              <w:t>қаулысына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="147"/>
+    <w:bookmarkStart w:name="z186" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдарының және сақтандыру топтарының пруденциялық нормативтердің орындалуы туралы есептілігін табыс ету қағидалары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
+        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдарының және сақтандыру топтарының пруденциялық нормативтердің орындалуы туралы есептілігінің тізбесі, нысандары, табыс ету мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша алып тасталды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      Ескерту. 2-қосымша алып тасталды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -36873,366 +53583,110 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жылғы 26 желтоқсандағы № 304</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысына 4-қосымша</w:t>
+              <w:t>қаулысына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="148"/>
+    <w:bookmarkStart w:name="z299" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптар</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z309" w:id="149"/>
+        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдарының және сақтандыру топтарының пруденциялық нормативтердің орындалуы туралы есептілігін табыс ету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптар (бұдан әрі – Талаптар) "Сақтандыру қызметі туралы" Қазақстан Республикасының </w:t>
-[...38 lines deleted...]
-</w:t>
+      Ескерту. 3-қосымша алып тасталды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 21.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 83</w:t>
+        <w:t>№ 214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...205 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -37268,396 +53722,405 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қазақстан Республикасы Ұлттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкі Басқармасының</w:t>
+              <w:t>Банкі Басқармасының 2016</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2016 жылғы 26 желтоқсандағы</w:t>
+              <w:t>жылғы 26 желтоқсандағы № 304</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 304 қаулысына</w:t>
-[...12 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>қаулысына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="151"/>
+    <w:bookmarkStart w:name="z308" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру холдингтері сатып алатын халықаралық қаржы ұйымдары облигацияларының тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z309" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптар (бұдан әрі – Талаптар) "Сақтандыру қызметі туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Тізбе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 21.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 92</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z310" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары заңды тұлғалардың сатып алатын акциялары (жарғылық капиталдағы қатысу үлестері) мынадай талаптарға сәйкес келген кезде заңды тұлғалардың акцияларын (жарғылық капиталдағы қатысу үлестерін) сатып алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әділ құнын бағалау үшін қажет белсенді нарықтың баға белгілеуі бар Қазақстан Республикасының бейрезиденттері заңды тұлғалардың акциялары және осы акциялар базалық активтерi болып табылатын депозитарлық қолхаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының резиденттері заңды тұлғалардың қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген акциялары және осы акциялар базалық активi болып табылатын депозитарлық қолхаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының резиденттері заңды тұлғалардың "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында жария сауда-саттыққа жіберілген акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің негізі қор индекстерінің құрамына енгізілген акциялары және осы акциялар базалық активi болып табылатын депозитарлық қолхаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының акциялары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 48-бабы 4-тармағының 1) тармақшасына сәйкес сақтандыру холдингтеріне мынадай халықаралық қаржы ұйымдары шығарған облигацияларды сатып алуға рұқсат етіледі:</w:t>
-[...215 lines deleted...]
-      Халықаралық қаржы корпорациясы (International Finance Corporation).</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -37693,373 +54156,398 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Ұлттық</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банкі Басқармасының 2016</w:t>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жылғы 26 желтоқсандағы № 304</w:t>
+              <w:t>2016 жылғы 26 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысына 6-қосымша</w:t>
+              <w:t>№ 304 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="152"/>
+    <w:bookmarkStart w:name="z316" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру холдингтері сатып алатын облигациялар үшін талап етілетін ең төмен рейтингі және рейтингтік агенттіктердің тізбесі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="153"/>
+        <w:t xml:space="preserve"> Сақтандыру холдингтері сатып алатын халықаралық қаржы ұйымдары облигацияларының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сақтандыру холдингтері талап етілетін мынадай ең төменгі рейтингі бар облигация облигацияларды сатып алады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="154"/>
+      "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 48-бабы 4-тармағының 1) тармақшасына сәйкес сақтандыру холдингтеріне мынадай халықаралық қаржы ұйымдары шығарған облигацияларды сатып алуға рұқсат етіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік мәртебесі бар, шет мемлекеттердің орталық үкіметтері немесе Қазақстан Республикасының Қаржы министрлігі шығарған облигациялар бойынша Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВВ-" төмен емес рейтингтік бағасы немесе Moody's Investors Service, Fitch рейтингтік агенттіктерінің, сондай-ақ олардың еншілес рейтингтік ұйымдарының халықаралық шәкілі бойынша осыған ұқсас деңгейдегі рейтингтік бағасы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z321" w:id="155"/>
+      Азия даму банкi (Asian Development Bank);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шетелдік ұйымдар шығарған облигациялар бойынша Standard &amp; Poor's рейтингтік агенттігінің халықаралық шәкілі бойынша "ВВВ-" төмен емес рейтингтік бағасы немесе Moody's Investors Service, Fitch рейтингтік агенттіктерінің, сондай-ақ олардың еншілес рейтингтік ұйымдарының халықаралық шәкілі бойынша осыған ұқсас деңгейдегі рейтингтік бағасы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="156"/>
+      Азия инфрақұрылымдық инвестициялар банкі (the Asian Infrastructure Investment Bank);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған облигациялар бойынша Standard &amp; Poor's рейтингтік агенттігінің халықаралық шкаласы бойынша "В-" төмен емес немесе ұлттық шкаласы бойынша "kzBВ-" рейтингтік бағасы немесе Moody's Investors Service, Fitch рейтингтік агенттіктерінің, сондай-ақ олардың еншілес рейтингтік ұйымдарының осыған ұқсас деңгейдегі рейтингтік бағасы.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+      Америкааралық даму банкi (Inter-American Development Bank);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      Африка даму банкi (African Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z323" w:id="157"/>
+      Еуразиялық даму банкi (Eurasian Development Bank);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сақтандыру холдингтері сатып алатын облигацияларда талап етілетін ең төменгі рейтингі бар мынадай рейтингтік агенттігтердің тізбесі белгіленсін:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z324" w:id="158"/>
+      Еуропа инвестициялық банкi (European Investment Bank);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Standard &amp; Poor’s;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="159"/>
+      Еуропа қайта құру және даму банкi (European Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Moody's Investors Service;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="160"/>
+      Жекеменшік секторды дамыту жөніндегі исламдық корпорациясы (the Islamic Corporation for the Development of the Private Sector);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Fitch;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z327" w:id="161"/>
+      Ислам даму банкi (Islamic Development Bank);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген рейтингтік агенттіктердің еншілес рейтингтік ұйымдары.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
+      Халықаралық есеп айырысу банкi (Bank for International Settlements);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қайта құру және даму банкi (International Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қаржы корпорациясы (International Finance Corporation).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38093,982 +54581,373 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қазақстан Республикасы Ұлттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкі Басқармасының</w:t>
+              <w:t>Банкі Басқармасының 2016</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2016 жылғы 26 желтоқсандағы</w:t>
+              <w:t>жылғы 26 желтоқсандағы № 304</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 304 қаулысына</w:t>
-[...12 lines deleted...]
-              <w:t>7-қосымша</w:t>
+              <w:t>қаулысына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="162"/>
+    <w:bookmarkStart w:name="z318" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталына қатысу үлестерін қоспағанда) тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
+        <w:t xml:space="preserve"> Сақтандыру холдингтері сатып алатын облигациялар үшін талап етілетін ең төмен рейтингі және рейтингтік агенттіктердің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z319" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру холдингтері талап етілетін мынадай ең төменгі рейтингі бар облигация облигацияларды сатып алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z320" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мәртебесі бар, шет мемлекеттердің орталық үкіметтері немесе Қазақстан Республикасының Қаржы министрлігі шығарған облигациялар бойынша Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВВ-" төмен емес рейтингтік бағасы немесе Moody's Investors Service, Fitch рейтингтік агенттіктерінің, сондай-ақ олардың еншілес рейтингтік ұйымдарының халықаралық шәкілі бойынша осыған ұқсас деңгейдегі рейтингтік бағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z321" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдік ұйымдар шығарған облигациялар бойынша Standard &amp; Poor's рейтингтік агенттігінің халықаралық шәкілі бойынша "ВВВ-" төмен емес рейтингтік бағасы немесе Moody's Investors Service, Fitch рейтингтік агенттіктерінің, сондай-ақ олардың еншілес рейтингтік ұйымдарының халықаралық шәкілі бойынша осыған ұқсас деңгейдегі рейтингтік бағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z322" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған облигациялар бойынша Standard &amp; Poor's рейтингтік агенттігінің халықаралық шкаласы бойынша "В-" төмен емес немесе ұлттық шкаласы бойынша "kzBВ-" рейтингтік бағасы немесе Moody's Investors Service, Fitch рейтингтік агенттіктерінің, сондай-ақ олардың еншілес рейтингтік ұйымдарының осыған ұқсас деңгейдегі рейтингтік бағасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандыру холдингтері тәекелдерді хеджирлеу мақсатында осы тармақтың бірінші бөлігінде көрсетілген талап етілетін ең төменгі рейтингі бар облигациялар базалық активі болып табылатын туынды қаржы құралдарын да сатып алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Тізбе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 92</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z510" w:id="163"/>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 48-бабы 4-тармағының 2) тармақшасына сәйкес сақтандыру (қайта сақтандыру) ұйымдарына мынадай қаржы құралдарын (акцияларды және жарғылық капиталға қатысу үлестерін қоспағанда) сатып алуға рұқсат етіледі:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z511" w:id="164"/>
+      2. Сақтандыру холдингтері сатып алатын облигацияларда талап етілетін ең төменгі рейтингі бар мынадай рейтингтік агенттігтердің тізбесі белгіленсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z324" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мынадай талаптардың біріне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
+      1) Standard &amp; Poor’s;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z325" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      банктер акциялары қор биржасының ресми тізімінің "Негізгі" алаңының "акциялары" секторының "премиум" санатына енгізілген немесе қор биржасы индексінің өкілдік тізімінде тұрған эмитенттер болып табылады;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) Moody's Investors Service;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z326" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      банктердің Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzBВ-" төмен емес рейтингтік бағасы немесе Moody's Іnvestors Servіce (Мудис Инвесторс Сервис), Fіtch (Фич) агенттіктерінің, олардың еншілес рейтингтік ұйымдарының және Нормативтердің 10-1-тармағында белгіленген талап сақталған жағдайда, Нормативтердің 10-2-тармағында белгіленген өлшемшарттарға сәйкес келетін рейтингтік агенттіктердің (бұдан әрі – басқа рейтингтік агенттіктер) осыған ұқсас деңгейдегі рейтингі бар;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3) Fitch;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z327" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      банктер Қазақстан Республикасының бейрезиденті-бас банкінде Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резиденттері-еншілес банктер болып табылады;</w:t>
-[...725 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+      4) осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген рейтингтік агенттіктердің еншілес рейтингтік ұйымдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39102,554 +54981,1563 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Ұлттық</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банкі Басқармасының 2016</w:t>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жылғы 26 желтоқсандағы № 304</w:t>
+              <w:t>2016 жылғы 26 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысына 8-қосымша</w:t>
+              <w:t>№ 304 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="185"/>
+    <w:bookmarkStart w:name="z329" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталына қатысу үлестерін қоспағанда) тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z510" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 48-бабы 4-тармағының 2) тармақшасына сәйкес сақтандыру (қайта сақтандыру) ұйымдарына мынадай қаржы құралдарын (акцияларды және жарғылық капиталға қатысу үлестерін қоспағанда) сатып алуға рұқсат етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z511" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мынадай талаптардың біріне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктер акциялары қор биржасының ресми тізімінің "Негізгі" алаңының "акциялары" секторының "премиум" санатына енгізілген немесе қор биржасы индексінің өкілдік тізімінде тұрған эмитенттер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктердің Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzBВ-" төмен емес рейтингтік бағасы немесе Moody's Іnvestors Servіce (Мудис Инвесторс Сервис), Fіtch (Фич) агенттіктерінің, олардың еншілес рейтингтік ұйымдарының және Нормативтердің 10-1-тармағында белгіленген талап сақталған жағдайда, Нормативтердің 10-2-тармағында белгіленген өлшемшарттарға сәйкес келетін рейтингтік агенттіктердің (бұдан әрі – басқа рейтингтік агенттіктер) осыған ұқсас деңгейдегі рейтингі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктер Қазақстан Республикасының бейрезиденті-бас банкінде Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резиденттері-еншілес банктер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z512" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) халықаралық қаржы ұйымдарында орналастырылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар салымдар, Еуразиялық даму банкінде орналастырылған салымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z513" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бейрезиденттер-банктерде орналастырылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар салымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z514" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) басқа мемлекеттердің заңнамаларына сәйкес эмиссияланғандарды қоса алғанда, Қазақстан Республикасының Қаржы министрлігі және Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z515" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының жергілікті атқарушы органдары шығарған, қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z516" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі заңды тұлға шығарған борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z517" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "Қазақстанның Даму Банкі", "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары және Еуразиялық даму банкі Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарған борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z518" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z519" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңды тұлғаларының қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген мемлекеттік емес борыштық бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z520" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңды тұлғаларының "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасындағы жария сауда-саттыққа жіберілген мемлекеттік емес борыштық бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z521" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мынадай халықаралық қаржы ұйымдары шығарған борыштық бағалы қағаздар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азия даму банкі (Asian Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азия инфрақұрылымдық инвестициялар банкі (the Asian Infrastructure Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Америкааралық даму банкі (Inter-American Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Африка даму банкі (African Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық даму банкі (Eurasian Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа қайта құру және даму банкі (the European Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа инвестициялық банкі (European Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа Кеңесінің Даму Банкі (the Council of Europe Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке секторды дамыту жөніндегі исламдық корпорация (the Islamic Corporation for the Development of the Private Sector);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ислам даму банкі (Islamic Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жан-жақты инвестицияларға кепілдік беру агенттігі (the Multilateral Investment Guarantee Agency);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Скандинавия инвестициялық банкі (the Nordic Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық валюта қоры (the International Monetary Fund);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық даму қауымдастығы (the International Development Association);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық есеп айырысу банкі (the Bank for International Settlements);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық дауларды реттеу жөніндегі халықаралық орталық (the International Centre for Settlement of Investment Disputes);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қайта құру және даму банкі (the International Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қаржы корпорациясы (the International Finance Corporation);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z522" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z523" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттер шығарған мемлекеттік емес борыштық қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z524" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тазартылған бағалы қағаздар мен металл шоттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z525" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) қызметін Қазақстан Республикасының аумағында жүзеге асыратын жүзеге асыратын немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін, қор биржасының ресми тізіміне енген инвестициялық қорлардың бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z526" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе пайлары бойынша баға белгілеу негізгі қор индекстеріне байланысты, Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс) пайлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z527" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Morningstar (Морнинстар) рейтингтік агенттігінің "3 жұлдыздан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z528" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша бағалы қағаздың және (немесе) эмитенттің "В-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар исламдық қаржыландыру құралдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z529" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) бас ұйымдарының Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасының заңды тұлғаларын исламдық қаржыландыру құралдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z530" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сақтандыру (қайта сақтандыру) ұйымдары тәуекелдерді хеджирлеу мақсатында осы Тізбеге және осы қаулыда белгіленген заңды тұлғалардың сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының еншілес ұйымдары немесе сақтандыру холдингтері сатып алатын акцияларына (жарғылық капиталға қатысу үлестеріне) қойылатын талаптарға сәйкес сақтандыру (қайта сақтандыру) ұйымдарының сатып алуына рұқсат етілген қаржы құралдары, сондай-ақ сақтандыру (қайта сақтандыру) ұйымдарының, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "АА-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің валютасы және "евро" валютасы базалық активі болып табылатын туынды қаржы құралдарын сатып алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z531" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сақтандыру (қайта сақтандыру) ұйымдары уәкілетті орган немесе бағалы қағаздар нарығына кәсіби қатысушыларды тіркеген елдің уәкілетті органы берген брокерлік және (немесе) дилерлік қызметті немесе инвестициялық портфельді басқару қызметін жүзеге асыруға лицензиялары бар бағалы қағаздар нарығына кәсіби қатысушылардың қызметтерін пайдалана отырып, осы Тізбеде және Сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптарда көрсетілген заңды тұлғалардың қаржы құралдарын (Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдарды қоспағанда) сатып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банкі Басқармасының 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы 26 желтоқсандағы № 304</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысына 8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z347" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Күші жойылады деп танылатын Қазақстан Республикасының нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z348" w:id="186"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z348" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жарғылық капиталдың, кепілдік беру қорының, төлем қабілеттілігі маржасының ең төмен мөлшерiн қоса алғанда, сақтандыру (қайта сақтандыру) ұйымы және сақтандыру тобы үшiн пруденциалдық нормативтердi және өзге де сақталуға мiндеттi нормалар мен лимиттердi белгiлеу және пруденциалдық нормативтерді орындау туралы есептерді ұсыну мерзімдері жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2008 жылғы 22 тамыздағы № 131 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5331 тіркелген, 2008 жылғы 15 қарашада Қазақстан Республикасының Орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында № 11 жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z349" w:id="187"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z349" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Сақтандыру (қайта сақтандыру) ұйымының пруденциалдық нормативтер есебінің нормативтік мәні мен әдістемесі, пруденциалдық нормативтердің орындалғандығы жөніндегі есепті беру нысандары мен мерзімі туралы Нұсқаулықты бекіту туралы" 2008 жылғы 22 тамыздағы № 131 қаулысына толықтырулар мен өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқарамасының 2008 жылғы 29 желтоқсандағы № 250 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5536 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z350" w:id="188"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z350" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Сақтандыру (қайта сақтандыру) ұйымының пруденциалдық нормативтер есебінің нормативтік мәні мен әдістемесі, пруденциалдық нормативтердің орындалғандығы жөніндегі есепті беру нысандары мен мерзімі туралы Нұсқаулықты бекіту туралы" 2008 жылғы 22 тамыздағы № 131 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 28 тамыздағы № 198 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5812 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z351" w:id="189"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z351" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының Сақтандыру (қайта сақтандыру) ұйымының пруденциалдық нормативтер есебінің нормативтік мәні мен әдістемесі, пруденциалдық нормативтердің орындалғандығы жөніндегі есепті беру нысандары мен мерзімі туралы Нұсқаулықты бекіту туралы 2008 жылғы 22 тамыздағы № 131 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 30 қарашадағы № 238 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5990 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z352" w:id="190"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z352" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзара сақтандыру қоғамдары қызметінің мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 1 наурыздағы № 22 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6158 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z353" w:id="191"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z353" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Сақтандыру (қайта сақтандыру) ұйымының пруденциалдық нормативтер есебінің нормативтік мәні мен әдістемесі, пруденциалдық нормативтердің орындалғандығы жөніндегі есепті беру нысандары мен мерзімі туралы Нұсқаулықты бекіту туралы" 2008 жылғы 22 тамыздағы № 131 қаулысына толықтырулар мен өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 3 қыркүйектегі № 146 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6560 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z354" w:id="192"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z354" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 29 қарашадағы № 174 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6717 тіркелген) бекітілген Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің өзгерістер мен толықтырулар енгізіліп отырған нормативтік құқықтық актілерінің тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z355" w:id="193"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z355" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттiгi Басқармасының "Сақтандыру (қайта сақтандыру) ұйымының пруденциалдық нормативтер есебiнiң нормативтiк мәнi мен әдiстемесi, сақтандыру тобының төлем қабiлеттiлiгi маржасының жеткiлiктiлiгi нормативi, пруденциалдық нормативтердiң орындалғандығы жөнiндегi есептi беру нысандары мен мерзiмi туралы Нұсқаулықты бекiту туралы" 2008 жылғы 22 тамыздағы № 131 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 30 қаңтардағы № 19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7462 тіркелген, 2012 жылғы 12 мамырда "Егемен Қазақстан" газетінде № 231-235 (27309) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z356" w:id="194"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z356" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын акцияларға (жарғылық капиталға қатысу үлестеріне) қойылатын талаптарды, сондай-ақ сақтандыру холдингтері мен сақтандыру (қайта сақтандыру) ұйымдары сатып алатын халықаралық қаржы ұйымдары облигацияларының және қаржы құралдарының (акцияларды және жарғылық капиталға қатысу үлестерін қоспағанда) тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 98 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7550 тіркелген, 2012 жылғы 4 тамызда "Егемен Қазақстан" газетінде № 464-470 (27543) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z357" w:id="195"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z357" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 374 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8271 тіркелген, 2013 жылғы 4 мамырда "Егемен Қазақстан" газетінде № 121 (28060) жарияланған) бекітілген Қазақстан Республикасының өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z358" w:id="196"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z358" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Сақтандыру (қайта сақтандыру) ұйымының пруденциалдық нормативтер есебінің нормативтік мәні мен әдістемесі, сақтандыру тобының төлем қабілеттілігі маржасының жеткіліктілігі нормативі, пруденциалдық нормативтердің орындалғандығы жөніндегі есепті беру нысандары мен мерзімі туралы нұсқаулықты бекіту туралы" 2008 жылғы 22 тамыздағы № 131 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 6 мамырдағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9607 тіркелген, 2014 жылғы 6 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z359" w:id="197"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z359" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қор биржасы бағалы қағаздарының ресми тізімі мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 24 желтоқсандағы № 244 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10339 тіркелген, 2015 жылғы 18 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген Қор биржасы бағалы қағаздарының ресми тізімі мәселелері бойынша Қазақстан Республикасының өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39664,91 +56552,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z360" w:id="198"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z360" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасының қаржы нарығы және қаржы ұйымдары мәселелері бойынша кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 12 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13308 тіркелген, 2016 жылғы 14 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген Қазақстан Республикасының өзгерістер мен толықтырулар енгізілетін қаржы нарығы және қаржы ұйымдары мәселелері жөніндегі нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -40128,31 +57016,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>