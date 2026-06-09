--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="622a818" w14:textId="622a818">
+    <w:p w14:paraId="8d9c176" w14:textId="8d9c176">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1027,771 +1027,297 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 Күші жойылды – ҚР Ұлттық Банкі Басқармасының 31.12.2019 </w:t>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 31.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...97 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақта</w:t>
-[...307 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">5. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 27.03.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="27"/>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Банк холдингінің, сондай-ақ банктің ірі қатысушысының банктің және банк конгломератының меншікті капиталы жеткіліктілігінің коэффициенттерін қолдау шаралары туралы нұсқаулықты бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 128 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7624 тіркелген, 2012 жылғы 15 тамызда "Егемен Қазақстан" газетінде № 510-515 (27588) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z156" w:id="28"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z156" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банк холдингінің, сондай-ақ банктің ірі қатысушысының банктің және банк конгломератының меншікті капиталы жеткіліктілігінің коэффициенттерін қолдау шаралары туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нұсқаулықта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1804,170 +1330,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="29"/>
+    <w:bookmarkStart w:name="z158" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Банк холдингі, сондай-ақ банктің ірі қатысушысы Нұсқаулықта көзделген, банктің және банк конгломератының меншікті капиталының жеткіліктілігі коэффициенттерін қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 7601 тіркелген "Банк конгломератына арналған нормативтік мәндерін және пруденциалдық нормативтер мен өзге де міндетті лимиттерді есептеу әдістемелерін, сондай-ақ есептілікті ұсыну нысандары мен мерзімдерін белгілеу туралы" 2012 жылғы 24 ақпандағы № 92 (бұдан әрі – № 92 қаулы) және Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 13919 тіркелген "Пруденциялық нормативтердің және сақталуға міндетті өзге де нормалар мен белгілі бір күнге банк капиталының мөлшері лимиттерінің нормативтік мәндерін және есептеу әдістемесін және Банктің ашық валюталық позициясын есептеу қағидаларын және лимиттерін белгілеу туралы" 2016 жылғы 30 мамырдағы № 147 (бұдан әрі – № 147 қаулы) Қазақстан Республикасы Ұлттық Банкі Басқармасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулыларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгілеген деңгейде қолдау бойынша шаралар қабылдайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z159" w:id="30"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z159" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2) тармақшасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z160" w:id="31"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z160" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2) банк холдингі және (немесе) банктің ірі қатысушылары бар банкте тәуекелдерді басқару жүйелерінің және ішкі бақылаудың, оның ішінде көрсетілген жүйелердің Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9322 тіркелген "Екінші деңгейдегі банктерге арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылы 26 ақпандағы № 29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкестігін бағалаудың болуын жыл сайын бақылауды;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2000,190 +1526,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="32"/>
+    <w:bookmarkStart w:name="z162" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "9. Банктің және банк конгломератының меншікті капиталы жеткіліктілігінің коэффициенттері № 92 және № 147 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулыларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген ең төмен нормативтік мәндерден төмендеген жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z163" w:id="33"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z163" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банк холдингі, сондай-ақ банктің ірі қатысушысы – банктің және банк конгломератының меншікті капиталының жеткіліктілігі коэффициенттерінің төмендеу фактісі анықталған күннен бастап 30 (отыз) жұмыс күні ішінде банк акционерлерінің жалпы жиналысының орындалуға міндетті, оның ішінде Нұсқаулықта белгіленген банктің және банк конгломератының меншікті капиталы жеткіліктілігінің коэффициенттерін жедел қамтамасыз ету шараларын қамтитын Іс-шаралар жоспарын (бұдан әрі – Іс-шаралар жоспары) қабылдауының бастамашысы болады және Іс-шаралар жоспары қабылданғаннан кейін 7 (жеті) жұмыс күні ішінде оны уәкілетті органға ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z164" w:id="34"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z164" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банк холдингі не банкті бақылайтын немесе шарттың күшіне орай немесе өзге тәсілмен банктің шешімдеріне ықпал етуге мүмкіндігі бар банктің ірі қатысушысы банктің және банк конгломераты меншікті капиталының жеткіліктілігі коэффициентінің төмендеу фактісі анықталған күннен бастап 7 (жеті) жұмыс күні ішінде уәкілетті органға Нұсқаулықта белгіленген банктің және банк конгломератының меншікті капиталы жеткіліктілігінің коэффициенттерін жедел қамтамасыз ету шараларын қамтитын Іс-шаралар жоспарын келісу үшін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z165" w:id="35"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z165" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банкте біреуден артық банк холдингі не банктің ірі қатысушылары болған жағдайда осы банк холдингтері және (немесе) банктің ірі қатысушылары - жеке тұлғалар осы тармақтың 2) тармақшасында көрсетілген іс-әрекеттерді бірлесіп жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z166" w:id="36"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z166" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уәкілетті органмен келісілген Іс-шаралар жоспарында банк холдингінің не банктің ірі қатысушысының меншікті капиталының жеткіліктілігі коэффициентін қолдау жөніндегі шараларды орындау мерзімдері және олардың орындалуы жөніндегі ақпаратты уәкілетті органға ұсыну мерзімдері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z167" w:id="37"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z167" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк холдингінің не банктің ірі қатысушысының Іс-шаралар жоспарында айқындалған іс-шараларды орындауы туралы ақпараты оны растайтын құжаттармен қоса беріледі. Іс-шаралар жоспарының кез келген талабы орындалмаған жағдайда банк холдингі не банктің ірі қатысушысы орындамау себептері туралы уәкілетті органды хабардар етеді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2290,160 +1816,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="38"/>
+    <w:bookmarkStart w:name="z186" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Кастодиандық үлгі шарттар нысандарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 23 сәуірдегі № 67 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9487 тіркелген, 2014 жылғы 16 маусымда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z187" w:id="39"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z187" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z188" w:id="40"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z188" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кастодиандық үлгілік шарттар нысандарын бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2456,370 +1982,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1-тармақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="41"/>
+    <w:bookmarkStart w:name="z190" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z191" w:id="42"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z191" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоса беріліп отырған Кастодиан банк және арнайы қаржы компаниясы, сондай-ақ инвестициялық портфельді басқарушының арасында жасалатын кастодиандық үлгілік шарттың нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z192" w:id="43"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z192" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоса беріліп отырған Кастодиан банк пен арнайы қаржы компаниясының арасында жасалатын кастодиандық үлгілік шарттың нысаны бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z193" w:id="44"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z193" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Кастодиан банк және арнайы қаржы компаниясы, сондай-ақ инвестициялық портфельді басқарушының арасында жасалатын кастодиандық үлгі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шартында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z194" w:id="45"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z194" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z195" w:id="46"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z195" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кастодиан банк және арнайы қаржы компаниясы, сондай-ақ инвестициялық портфельді басқарушының арасында жасалатын кастодиандық үлгілік шарт";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z196" w:id="47"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z196" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z197" w:id="48"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z197" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24) егер мәміле оның сауда жүйесінде жасалған болса, қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органға, Компанияға, Басқарушыға, сондай-ақ қор биржасына жасалған мәміленің Қазақстан Республикасының заңнамасына сәйкес келмейтіні туралы дереу хабарлауға міндетті.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z198" w:id="49"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z198" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілген қаулымен бекітілген Кастодиан банк және арнайы қаржы компаниясы арасында жасалатын кастодиандық үлгі шарт нысанында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z199" w:id="50"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z199" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z200" w:id="51"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z200" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кастодиан банк және арнайы қаржы компаниясы арасында жасалатын кастодиандық үлгілік шарт";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z201" w:id="52"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z201" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z202" w:id="53"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z202" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16) егер мәміле оның сауда жүйесінде жасалған болса, қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органға, Компанияға, сондай-ақ қор биржасына жасалған мәміленің Қазақстан Республикасының заңнамасына сәйкес келмейтіні туралы дереу хабарлауға міндетті.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3892,55 +3418,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>