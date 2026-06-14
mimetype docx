--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc97fbf" w14:textId="fc97fbf">
+    <w:p w14:paraId="9f3dfe2" w14:textId="9f3dfe2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,3157 +94,4861 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Халықтың көші-қонының негізгі көрсеткіштерін есептеу әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті Төрағасының 2016 жылғы 28 қарашадағы № 276 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 26 желтоқсанда № 14567 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті Төрағасының 2016 жылғы 28 қарашадағы № 276 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 26 желтоқсанда № 14567 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      «Мемлекеттік статистика туралы» Қазақстан Республикасының 2010 жылғы 19 наурыздағы Заңының </w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5) тармақшасына және Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 </w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 5) тармақшасына, Қазақстан Республикасы Президентінің 2020 жылғы 5 қазандағы № 427 Жарлығымен бекітілген Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі төрағасының 2020 жылғы 23 қазандағы № 9-нқ бұйрығымен бекітілген Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Халықтың көші-қонының негізгі көрсеткіштерін есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитетінің Әлеуметтік және демографиялық статистика басқармасы Заң басқармасымен бірлесіп заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялануға жіберілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықтың көшірмелерін мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде қағаз және электрондық түрде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитетінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитетінің Әлеуметтік және демографиялық статистика басқармасы осы бұйрықты Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитетінің құрылымдық бөлімшелеріне және аумақтық органдарына жұмыс бабында басшылыққа алу және пайдалану үшін жеткізсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті төрағасының орынбасарына (Қ.К. Орынханов) жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық экономика министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистика комитетінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төрағасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н. Айдапкелов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық экономика министрлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Статистика комитеті төрағасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 28 қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 276 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...305 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Халықтың көші-қонының негізгі көрсеткіштерін есептеу әдістемесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы   </w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Халықтың көші-қонының негізгі көрсеткіштерін есептеу әдістемесі (бұдан әрі – Әдістеме) халықаралық стандарттарға сәйкес қалыптастырылатын және "Мемлекеттік статистика туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес бекітілетін статистикалық әдіснамаға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әдістеме әкімшілік, балама деректерді және халық санағының деректерін қолдану негізінде халықтың көші-қонын статистикалық есепке алу жүйесінің негізгі аспектілерін және қағидаттарын айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Әдістеме статистикалық қызметте Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросының (бұдан әрі – Бюро) қызметкерлері мен оның аумақтық бөлімшелерінің пайдалануына арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Ұлттық экономика министрлігі </w:t>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+      4. Осы Әдістемеде Заңда, сонымен қатар "Халықтың көші-қоны туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анықталған мәндердегі ұғымдар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Халықтың көші-қоны туралы мәліметтер мемлекеттің демографиялық статистикасының құрамдас бөлігі болып табылады және ресми статистикалық ақпарат шеңберінде қалыптастырылады. Халықтың көші-қоны халық санының серпініне ықпал етеді, оның демографиялық сипаттамаларын және ұлттық құрамын өзгертеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Халықтың көші-қонын статистикалық есепке алудың мақсаты орын ауыстырулардың салдарын болжау үшін қажетті азаматтардың орнын ауыстыру жөніндегі толық, анық, жедел және өзекті ақпаратты қалыптастыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+        <w:t xml:space="preserve"> 2-тарау. Халықтың көші-қоны статистикасын қалыптастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Белгілі бір уақыт кезеңінде белгілі бір ауданға келетін немесе кететін адамдардың саны, жынысы және жасы жөніндегі ақпарат, сол уақыт кезеңінің басында осы ауданда тіркелген адамдардың саны жөніндегі мәліметтер халықтың санын және құрылымын бағалау үшін пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасында халықтың көші-қоны статистикасы Қазақстан Республикасының заңнамасына сәйкес адамдардың тұрақты тұру мақсатында қоныс аударуларын есепке алуға негізделеді. Көші-қон статистикасында бір елді мекен (қала, кент немесе ауыл) шегінде халықтың қоныс аударулары есепке алынбайды. Аудандық бөлінісі бар қалаларда қала аудандары арасындағы қоныс аударулар есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Халықтың көші-қоны бойынша ағымдағы статистикалық ақпаратты қалыптастыру үшін әкімшілік және баламалы деректер, ұлттық халық санағын жүргізу қорытындылары бойынша алынған деректер пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Халықтың көші-қоны туралы әкімшілік және балама деректерде бар мәліметтерді өңдеу аумақтық және әлеуметтік-демографиялық бірқатар белгілері бойынша топтастырылған келгендер мен кеткендер жөнінде деректерді алуға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Халықтың көші-қоны туралы ресми статистикалық ақпаратты Бюро ай сайынғы, тоқсандық және жыл сайынғы негізде қалыптастырады және есепті айдан кейінгі қырықыншы күннен кешіктірмей Бюроның ресми интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Халықтың көші-қонын сипаттайтын негізгі статистикалық жарияланымдарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ай сайынғы негізде шығарылатын Қазақстан Республикасындағы демографиялық жағдай туралы жедел ақпараттар және баспасөз хабарламалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тоқсан сайынғы және жыл сайынғы негізінде шығарылатын халықтың көші-қоны туралы статистикалық бюллетендер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тиісті жыл бойынша "Қазақстанның демографиялық жылнамалық" статистикалық жинағы жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...447 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="8"/>
+        <w:t xml:space="preserve"> 3-тарау. Халықтың көші-қонының негізгі көрсеткіштерін есептеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекет, өңір немесе елді-мекен деңгейінде көші-қоны жағдайын талдау үшін қолданылатын халықтың көші-қонының абсолютті және салыстырмалы көрсеткіштері аумақ халқының қозғалмалылығының жалпы деңгейін, сол немесе өзге уақыт кезеңі үшін көші-қон ағынының масштабын, құрылымын, бағыттарын және нәтижелілігін сипаттайды.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көші-қоны процесстерінің сандық сипаттамасы үшін келесі абсолюттік көрсеткіштер қолданылады:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келгендер (келулер) саны;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кеткендер (кетулер) саны;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көші-қоны айырымы немесе көші-қоны өсуі (жылыстауы);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көші-қоны көлемі немесе көші-қоны ағыны.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көші-қоны айырымы немесе көші-қоны өсуі (жылыстауы) халықтың аумақтық орын ауыстыруының нәтижелерін көрсетеді. Көші-қонының әртүрлі: белгілі бір аумақ үшін ішкі және сыртқы көші-қоны, қала және ауыл елді мекендері арасындағы ағындар үшін есептеледі. Келу және кету абсолюттік көрсеткіштерінің айырмашылығы ретінде анықталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1206500" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1206500" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="9"/>
-[...29 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="279400" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– көші-қоны айырымы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– келгендер (келулер) саны;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– кеткендер (кетулер) саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Кеткендер саны келгендер санынан асып кеткен кезде көші-қоны айырымы теріс шама болып табылады және халықтың көші-қоны жылыстауын көрсетеді.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Белгілі бір уақытта сол немесе өзге де әкімшілік-аумақтық деңгейі шеңберіндегі көшірулердің жиынтығы келу және кету абсолюттік көрсеткіштерінің сомасы белгіленетін жалпы көші-қоны немесе көші-қоны айналымын (брутто-көші-қоны) білдіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1066800" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1066800" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="10"/>
-[...29 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="152400" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– жалпы көші-қоны;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– келгендер (келулер) саны;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– кеткендер (кетулер) саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Көші-қоны процесстеріне талдау жүргізу үшін көші-қонының құрылымын, қарқындылығын және нәтижелілігін сипаттайтын салыстырмалы көрсеткіштер қатары пайдаланылады. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көші-қонының қарқындылығы белгілі бір кезеңі үшін халықтың жиынтығында көші-қоны оқиғаларының жиілігін сипаттайтын көрсеткіштердің қатарын білдіреді. Көші-қонының қарқындылығын сипаттау негізінде келу бойынша қарқындылық коэффициенті, кету бойынша қарқындылық коэффициенті, көші-қоны айналымының қарқындылық коэффициенті және көші-қоны өсімінің коэффициенті қолданылады.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Келу бойынша қарқындылық коэффициенті мына формуламен есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...15 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1587500" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1587500" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Kp – келу бойынша қарқындылық коэффициенті;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р – келгендер (келулер) саны;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н – халықтың жылдық орташа саны.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Кету бойынша қарқындылық коэффициенті мына формуламен есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1587500" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1587500" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="266700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="266700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– кету бойынша қарқындылық коэффициенті;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– кеткендер (кетулер) саны;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Н – халықтың жылдық орташа саны.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Көші-қоны айналымының қарқындылық коэффициенті мына формуламен есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1930400" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1930400" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="266700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="266700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – көші-қоны айналымының қарқындылық коэффициенті;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– келгендер (келулер) саны;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– кеткендер (кетулер) саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Н – халықтың жылдық орташа саны.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Көші-қоны өсімінің коэффициенті мына формуламен есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1854200" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1854200" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="11"/>
-[...29 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="419100" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="419100" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>көші-қоны өсімінің коэффициенті;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="292100" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="292100" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– көші-қоны айырымы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="177800" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="177800" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– халықтың жылдық орташа саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       19. Көші-қоны қарқындылығын сипаттайтын коэффициенттер халықтың немесе оның әртүрлі топтарының белгілі бар аумақтағы жылдар қатары бойынша көші-қоны қозғалмалылығының айырмашылығын көрсетеді және жеке аумақтар мен тең емес уақыт кезеңдері бойынша көші-қоны процестерін салғастыруға мүмкіндік береді.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Халықтың көші-қоны нәтижелілігінің коэффициенті сол немесе өзге аумақтан кеткендер саны мен оған әр мың келгендер арасындағы қатынасты білдіреді. Бұл көрсеткіш кеткендер саны 1000 келгендерге есептелуімен көрсетіледі және келесі формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1612900" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1612900" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="12"/>
-[...29 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="317500" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="317500" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>- көші-қоны нәтижелілігінің коэффициенті;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– кеткендер (кетулер) саны;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="139700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="139700" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– келгендер (келулер) саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       21. Коші-қоны қарқындылығының коэффициенттері белгілі аумақтың барлық халқы үшін және оның әртүрлі құрылымдық элементтері үшін де есептеледі:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) келген және кеткен мигранттар ағынының, сонымен қатар көші-қоны өсімінің аумақтық құрылымы әр елден немесе өңірден келгендер, кеткендер немесе көші-қоны өсімінің абсолюттік санының келгендер, кеткендер немесе көші-қоны өсімінің жалпы санына қатынасы ретінде анықталады және 100% көбейтіледі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) келген және кеткен мигранттар ағынының, сонымен қатар көші-қоны өсімінің жас құрылымы әр жас тобы бойынша келгендер, кеткендер немесе көші-қоны өсімінің абсолюттік санының келгендер, кеткендер немесе көші-қоны өсімінің жалпы санына қатынасы ретінде анықталады және 100% көбейтіледі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) келген және кеткен мигранттар ағынының, сонымен қатар көші-қоны өсімінің жынысы құрылымы келген, кеткен ерлер мен әйелдер және көші-қоны өсімінің абсолюттік санының келгендер, кеткендер немесе көші-қоны өсімінің жалпы санына қатынасы ретінде анықталады және 100% көбейтіледі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) келген мигранттар және кеткен мигранттар ағынының, сонымен қатар көші-қоны өсімінің білім құрылымы әр білім тобы бойынша келгендер, кеткендер немесе көші-қоны өсімінің абсолюттік санының келгендер, кеткендер немесе көші-қоны өсімінің жалпы санына қатынасы ретінде анықталады және 100% көбейтіледі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтығы бойынша келген және кеткен мигранттар ағыны, сонымен қатар көші-қоны өсімінің құрылымы азаматтығы бойынша әр топтың келгендер, кеткендер немесе көші-қоны өсімінің абсолюттік санының келгендер, кеткендер немесе көші-қоны өсімінің жалпы санына қатынасы ретінде анықталады және 100% көбейтіледі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) келген және кеткен мигранттар ағынының, сонымен қатар көші-қоны өсімінің этникалық (ұлттық) құрылымы әр этникалық топтың келгендер, кеткендер немесе көші-қоны өсімінің абсолюттік санының келгендер, кеткендер немесе көші-қоны өсімінің жалпы санына қатынасы ретінде анықталады және 100% көбейтіледі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) көші-қоны себептері бойынша келген мигранттар және кеткен мигранттар құрылымы көрсетілген себеп бойынша келген немесе кеткен мигранттардың абсолюттік санының келгендер немесе кеткендердің жалпы санына қатынасы ретінде анықталады және 100% көбейтіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көші-қон тиімділігінің индексі белгілі бір аумақтағы халықтың көші-қон алмасуының тиімділік дәрежесін сипаттайды және көші-қон өсімінің көші-қон айналымына арақатынасын көрсетеді. Көші-қон тиімділігінің индексі мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2476500" cy="863600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2476500" cy="863600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Irm – көші-қон тиімділігінің индексі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      P – келгендер (келулер) саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V – кеткендер (кетулер) саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көші-қон тиімділігі индексінің мәні пайызбен көрсетіледі және минус 100-ден плюс 100-ге дейінгі аралықтағы мәндерді қабылдайды. Индекстің оң мәні халықтың көші-қоны өсімін, теріс мәні – халықтың кетуін, нөлге тең мәні – көші-қон ағындарының тепе-теңдігін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Әдістеме 22-тармақпен толықтырылды - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3566,35 +5270,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>