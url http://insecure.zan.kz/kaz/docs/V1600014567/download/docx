--- v1 (2026-06-14)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9f3dfe2" w14:textId="9f3dfe2">
+    <w:p w14:paraId="d4336a1" w14:textId="d4336a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4900,55 +4900,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>