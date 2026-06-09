--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19045ef" w14:textId="19045ef">
+    <w:p w14:paraId="088cf9f" w14:textId="088cf9f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,935 +85,1090 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу, оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушысының 2015 жылғы 24 шілдедегі № 190 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 2016 жылғы 24 қарашадағы № 265 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 21 желтоқсанда № 14548 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 2016 жылғы 24 қарашадағы № 265 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 21 желтоқсанда № 14548 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 3 наурыздағы № 78 бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
-      <w:r>
-[...182 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>      </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың күші жойылды - ҚР Ауыл шаруашылығы министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БҰЙЫРАМЫН: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі №190 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11939 болып тіркелген, 2015 жылғы 14 қыркүйекте "Әділет" ақпараттық-құқықтық жүйесінде ресми жарияланған) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мынадай мазмұндағы 2-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"2-1. Осы бұйрықтың 3-қосымшасына сәйкес жануарлар дүниесі объектілерін пайдалануға шектеу мен тыйым салынсын.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрықтың орыс тіліндегі 3-тармақтарына өзгерістер енгізіледі, қазақ тілінде мәтіні өзгерілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген бұйрықпен бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салу":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"25. Мына:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) өсімін молайту кәсіпорындарын (мемлекеттік тапсырысты орындау шеңберінде);</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) ғылыми зерттеу үшін аулауды жүзеге асыратын ғылыми ұйымдарын;</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) бекіре тұқымдас балық түрлерін аулауға квотасы болған жағдайда мемлекеттік монополия субъектісін қоспағанда, жеке және заңды тұлғаларға бекіре тұқымдас балық түрлерін аулауға, бекіре тұқымдас балықтарды және оның дериваттарын (уылдырығын) пайдалануға тыйым салу енгізілсін.";</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 3-қосымшамен толықтырылсын.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Жануарлар дүниесі және аңшылық шаруашылығы басқармасы заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) осы бұйрық мемлекеттік тіркеу күннен бастап күнтізбелік он күн ішінде оның көшірмесінің қазақ және орыс тілдеріндегі бір данасын баспа және электрондық түрде Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкіне қосу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3) осы бұйрық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберілуін; </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ауыл шаруашылығы министрлігі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Орман шаруашылығы және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жануарлар дүниесі комитеті </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төрағасының міндетін атқарушы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1367,216 +1524,250 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z26" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарлар дүниесі объектілерін пайдалануға шектеу мен тыйым салу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z27" w:id="2"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z27" w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы жануарлар дүниесі объектілерін пайдалануға шектеу мен тыйым салу (бұдан әрі – шектеу мен тыйым салу) "Қазақстан Республикасы Ауыл шаруашылығы министрлігінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі 310 Қаулысымен бектілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі туралы ереженің 17-тармағының </w:t>
+      1. Осы жануарлар дүниесі объектілерін пайдалануға шектеу мен тыйым салу (бұдан әрі – шектеу мен тыйым салу) "Қазақстан Республикасы Ауыл шаруашылығы министрлігінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі 310 Қаулысымен бектілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі туралы ереженің 17-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>378) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және жануарлар дүниесін сақтап қалу және өсімін молайту мақсатында әзірленді.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Шектеу мен тыйым салу жануарларды ғылыми мақсаттарда пайдалануға қолданылмайды.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. 16 ақпаннан бастап 14 маусымға дейінгі мерзімге аң аулауға тыйым салынсын. </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Кәсіпшілік аңшылықты қоспағанда, құстар мен терісі бағалы аңдардың әр түріне тәуліктік алып қою мөлшерін бір аңшыға бес дараққа дейін шектеу қойылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1898,35 +2089,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>