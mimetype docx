--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b892ee4" w14:textId="b892ee4">
+    <w:p w14:paraId="49b3e66" w14:textId="49b3e66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,160 +112,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2016 жылғы 20 қазандағы № 215 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 14 желтоқсанда № 14530 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Байланыс туралы" 2004 жылғы 5 шілдедегі Қазақстан Республикасы Заңының 20-бабының </w:t>
+      "Байланыс туралы" Қазақстан Республикасы Заңының 20-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына, "Пошта туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, сондай-ақ "Пошта туралы" 2016 жылғы 9 сәуірдегі Қазақстан Республикасы Заңының 8-бабының </w:t>
-[...39 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">, сондай-ақ Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>417) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 28.02.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1129,51 +1129,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 28.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1253,54 +1253,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әмбебап қызмет көрсету операторы – Қазақстан Республикасының заңнамасына сәйкес әмбебап байланыс қызметтерін көрсету міндеті жүктелген байланыс қызметтерін көрсететін байланыс операторы (бұдан әрі – Оператор);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) байланыстың әмбебап көрсетілетін қызметтері – телекоммуникациялар және пошта байланысы секторында бекітілген, уәкілетті орган әзірлейтін және Қазақстан Республикасының Үкіметі бекітетін байланыстың көрсетілетін қызметтерінің ең аз тізбесі, оларды кез келген елді мекенде байланыстың көрсетілетін қызметтерін кез келген пайдаланушыға тағайындалған мерзімде, белгіленген сапада және осы көрсетілетін қызметтердің қолжетімділігін қамтамасыз ететін баға деңгейінде көрсету әмбебап қызмет көрсету операторлары үшін міндетті болып табылады.</w:t>
+      2) байланыстың әмбебап көрсетілетін қызметтері – телекоммуникациялар және пошта байланысы секторында бекітілген, уәкілетті орган әзірлейтін және бекітетін байланыстың көрсетілетін қызметтерінің ең аз тізбесі, оларды кез келген елді мекенде байланыстың көрсетілетін қызметтерін кез келген пайдаланушыға тағайындалған мерзімде, белгіленген сапада және осы көрсетілетін қызметтердің қолжетімділігін қамтамасыз ететін баға деңгейінде көрсету әмбебап қызмет көрсету операторлары үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Байланыстың әмбебап көрсетілетін қызметтерін ұсынудың негiзгi критерийлеріне мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1391,55 +1453,75 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>қызметтеріне бағалардың шекті деңгейін реттеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      4. Ауылдық елді мекендерде субсидияланатын байланыстың әмбебап көрсетілетін қызметтеріне бағалардың шекті деңгейін уәкілетті орган реттейді.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Алып тасталды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уәкілетті орган тиісті қаржы жылына арналған "Республикалық бюджет туралы" Қазақстан Республикасының Заңында белгіленген ең төменгі күнкөріс деңгейіне байланысты ауылдық елді мекендерде байланыстың әмбебап көрсетілетін қызметтерінің әрбір түрі бойынша бағалардың шекті деңгейін реттейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
@@ -1546,281 +1628,483 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уәкілетті орган байланыс қызметтерін көрсететін қызметтер түрі және осы қызметтерді көрсету үшін пайдаланылатын кірістер мен шығыстарды бөлек есепке алу деректері бойынша Операторлар ұсынған деректер негізінде байланыстың әмбебап қызметтерінің өзіндік құнын есептеуді жүзеге асырады. Байланыстың әмбебап қызметтерінің өзіндік құнын есептеу үшін қабылданған деңгейі жөніндегі шешім уәкілетті органның бұйрығымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8-1. Байланыстың әмбебап көрсетілетін қызметтерінің өзіндік құнын есептеуді жүзеге асыру кезінде уәкілетті орган мынадай шығындарды есепке алады:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-1. Байланыстың әмбебап көрсетілетін қызметтерінің өзіндік құнын есептеуді жүзеге асыру кезінде уәкілетті орган мынадай шығындарды есепке алады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әмбебап қызметтерді көрсетуге байланысты материалдық шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбекақы төлеуге шығыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының Салық кодексінде көзделген міндетті сақтандыру түрлеріне арналған шығыстар, салықтар, алымдар және бюджетке төленетін міндетті төлемдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) негізгі құралдар мен материалдық емес активтердің амортизациялық аударымдары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) негізгі құралдар құнының өсуіне алып келмейтін жөндеу жұмыстарына арналған шығыстар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ғимараттарды күтіп ұстау бойынша шығыстар және коммуналдық шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) тармақша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) байланыстың әмбебап қызметтерін көрсетуге қатысы бар ұйымдардың өндірістік сипаттағы жұмыстары, көрсетілетін қызметтері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 8-1-тармақпен толықтырылды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 05.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 343/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-2. Уәкілетті орган байланыстың әмбебап көрсетілетін қызметтерінің өзіндік құнын есептеуді жүзеге асыру кезінде мынадай шығындарды ескермейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ластаушы заттардың нормативтен тыс шығарындылары (тастандылары) үшін (болған жағдайда) төлемдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2134,51 +2418,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Қазақстан Республикасының заңнамасында белгіленген міндетті сақтандыру төлемдерін қоспағанда, сақтандыру төлемдері (байланыс операторы өз қызметкерлерінің пайдасына жасаған жеке және мүліктік сақтандыру шарттары бойынша байланыс операторы төлейтін жарналар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) қызметкерлерге қосымша берілген демалыстарға (заңнамада көзделгеннен тыс), оның ішінде бала тәрбиелеп отырған әйелдерге ақы төлеуге, қызметкердің отбасы мүшелеріне демалысты пайдаланатын жерге бару және қайту жолына ақы төлеуге арналған;</w:t>
+      20) қызметкерлерге қосымша берілген демалыстарға, оның ішінде бала тәрбиелеп отырған әйелдерге ақы төлеуге, қызметкердің отбасы мүшелеріне демалысты пайдаланатын жерге бару және қайту жолына ақы төлеуге арналған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) байланыс операторларының қызметкерлеріне жеңілдіктер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2254,167 +2538,187 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 8-2-тармақпен толықтырылды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 05.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 343/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Субсидиялар мөлшері конкурс шарттары немесе Операторға байланыстың әмбебап көрсетілетін қызметтерін ұсыну жөніндегі міндеттерді жүктеу шарттары бойынша айқындалады, тиісті қаржы жылына республикалық бюджетте көзделген субсидиялар мөлшерінен аспауға тиіс және шығыстар мен байланыстың залалды әмбебап қызметтерін көрсетуден түскен нақты кірістердің айырмасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z26" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ауылдық елді мекендерде байланыстың әмбебап қызметтерін көрсететін Операторлардың залалдары, егер бұл конкурс шарттарында немесе байланыс операторына байланыстың әмбебап көрсетілетін қызметтерін ұсыну жөніндегі міндеттерді жүктеу шарттарында айқындалған болса, субсидиялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z27" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әмбебап қызмет көрсету операторларына субсидиялар уәкілетті орган мен әмбебап қызмет көрсету операторы арасында жасалған шарт негізінде тоқсан сайын нақты көрсетілген байланыстың әмбебап қызметтері көлемінде төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z28" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Операторлар уәкілетті органның байланыстың әмбебап көрсетілген қызметтердің нақты көлемі мен сапасы туралы деректерді келесі есептік дейінгі тоқсанның бірінші айының 15 күніне дейін тоқсан сайын ұсынады. Төртінші тоқсанның деректері тоқсанның соңғы айының болжамды деректері ескеріле отырып, есептік жылдың 10 желтоқсанына дейін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z29" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Операторларға байланыстың әмбебап қызметтерін көрсеткеніне кеткен шығындарды өтеу үшін уәкілетті орган субсидиялардың мөлшері жөнінде ведомость жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>