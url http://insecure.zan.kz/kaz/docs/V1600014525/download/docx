--- v0 (2025-10-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0efad2" w14:textId="b0efad2">
+    <w:p w14:paraId="7f61171" w14:textId="7f61171">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -419,62 +423,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы қаулы, Тізбенің 7-тармағының 2017 жылғы 1 наурыздан бастап қолданысқа енгізілетін сегізінші және тоғызыншы абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -487,51 +492,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -539,51 +544,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2295,801 +2300,185 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды – ҚР Ұлттық Банкі Басқармасының 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...680 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 3 ақпандағы № 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9249 тіркелген, 2014 жылғы 16 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z118" w:id="94"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z118" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3104,51 +2493,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3161,111 +2550,111 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Брокер және (немесе) дилердің iшкi құжаттарында бағалы қағаздардың орталық депозитарийiнiң, қор биржаның, клиринг ұйымының және (немесе) қаржы құралдарымен мәмілелер бойынша есеп айырысуды (төлемдерді) ұйымдастыруды жүзеге асыратын есеп айырысу ұйымының (бұдан әрі – есеп айырысу ұйымы) және (немесе) шетелдік есеп айырысу ұйымы электрондық құжаттармен алмасу жүйесіне кіру үшін рұқсаты (пайдаланатын парольдері) бар брокер және (немесе) дилердің қызметкерлерiнiң жауапкершiлiгi белгiленедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z121" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың мақсаттары үшін шетелдік есеп айырысу ұйымы ретінде мыналар ұғынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z122" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Standard &amp; Poor's" агенттігінің халықаралық шәкілі бойынша "ВВВ-" төмен емес ұзақмерзімді кредиттік бағасы немесе басқа рейтингілік агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар Қазақстан Республикасының бейрезиденті-банк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z123" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3280,71 +2669,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген функцияларды жүзеге асыратын, Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВВ" төмен емес ұзақмерзімді кредиттік рейтингілік бағасы немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы бар шетел ұйымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z124" w:id="99"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z124" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалы қағаздарға қызмет көрсету жөніндегі халықаралық қауымдастығының (International Securities Services Association) мүшесі болып табылатын Қазақстан Республикасының бейрезиденті-ұйым.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3357,90 +2746,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "30. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген хабарлар жазбаша түрде ресімделеді және клиентке брокер және (немесе) дилер почтамен және (немесе) қолма-қол және (немесе) электронды почтамен немесе мұндай хабарламаны жіберуге негіз туындаған күннен бастап 3 (үш) жұмыс күндері ішінде өзге де ықтимал байланыс түрлерiмен жіберіледі және (немесе) брокер және (немесе) дилердің интернет-ресурсында орналастырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3453,490 +2842,490 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">36-тармақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:bookmarkStart w:name="z128" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "36. Клиенттік тапсырыста мынадай деректемелер болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z129" w:id="102"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z129" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы клиенттік тапсырысқа сәйкес жасалуға тиісті қаржы құралдарымен мәмілелердің түрін көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z130" w:id="103"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z130" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүддесінде қаржы құралдарымен мәміле жасау болжанған клиент туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z131" w:id="104"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z131" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлға үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z132" w:id="105"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z132" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z133" w:id="106"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z133" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжаттың нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z134" w:id="107"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z134" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлға үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z135" w:id="108"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z135" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z136" w:id="109"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z136" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың немесе куәліктің күні мен нөмірі, мемлекеттік тіркеуді (қайта тіркеуді) жүзеге асырған органның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z137" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы клиенттік тапсырысқа сәйкес мәміле жасалатын эмитенттің атауы, қаржы құралының түрі, қаржы құралының коды немесе ұлттық сәйкестендіру нөмірі (шетелдік бағалы қағаздарға қатысты - халықаралық сәйкестендіру нөмірі (ISIN), айналыс мерзімі өткен және оларды өтеу бойынша міндеттемелерді эмитент орындамаған эмиссиялық бағалы қағаздар бойынша эмитенттің міндеттемелері бойынша талап ету құқықтарына қатысты - талап ету құқықтарын сәйкестендіргіш);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z138" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сатып алынуға немесе сатылуға тиісті қаржы құралдарының саны, қаржы құралдарын сатып алу немесе сату бағасы, сондай-ақ тиісінше мәміле жасау үшін қажетті мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z139" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) клиенттік тапсырыстың түріне нұсқау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z140" w:id="113"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z140" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимиттік тапсырыс - алдын ала келісілген баға бойынша қаржы құралдарын сатып алуға (сатуға);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z141" w:id="114"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z141" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нарықтық тапсырыс - нарықтық баға бойынша қаржы құралдарын сатып алуға (сатуға);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z142" w:id="115"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z142" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       буферлік тапсырыс - болашақта болатын баға бойынша қаржы құралдарын сатып алуға (сатуға);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z143" w:id="116"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z143" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брокердің және (немесе) дилердің ішкі құжаттарында көзделген клиенттік тапсырыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z144" w:id="117"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z144" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) егер клиент басқа мерзімді көрсетпесе, ағымдағы сауда сессиясының соңына дейінгі клиенттік тапсырыстың қолданылу мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z145" w:id="118"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z145" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) клиенттік тапсырыстың қабылданған күні және нақты уақыты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z146" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осы клиенттік тапсырысты қабылдаған брокер және (немесе) дилер қызметкерінің тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z147" w:id="120"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z147" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) брокердің және (немесе) дилердің қаржы құралдарымен осы клиенттік тапсырысқа сәйкес жасалуы тиіс мәмілені жасау туралы ұсынымдарының болуы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z148" w:id="121"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z148" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) брокердің және (немесе) дилердің ішкі құжаттарында белгіленген деректемелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z149" w:id="122"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z149" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер клиент брокер және (немесе) дилерге клиенттік тапсырысты брокердің және (немесе) дилердің электронды қызмет көрсетуі шегінде қамтамасыз етсе, осы тармақтың 8) және 9) тармақшаларында белгіленген деректемелер көрсетілмейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3949,70 +3338,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="123"/>
+    <w:bookmarkStart w:name="z151" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "45. Банк болып табылмайтын бiрiншi санаттағы брокер және (немесе) дилер клиенттерге тиесiлi ақшаны есепке алу және сақтау үшін банк шоттарын онымен үлестес емес банктерде және (немесе) бағалы қағаздардың орталық депозитарийінде және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында ашады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4025,70 +3414,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="124"/>
+    <w:bookmarkStart w:name="z153" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "49. Банк болып табылмайтын бірінші санатты брокердің және (немесе) дилердің тәуекелдерінің өтелуін сипаттайтын көрсеткіштер мәндерінің № 214 қаулымен белгіленген талаптарға сәйкес келген кезде брокерге және (немесе) дилерге есеп айырысу кезеңі 5 (бес) жұмыс күніне дейінгі мәмілелер жасауға рұқсат етіледі, бұл кезде мәміленің бір тарабының қаржы құралын немесе ақшаны жеткізу жөніндегі міндеттемелерін орындауы мәміле жасалған күннен бастап 4 (төрт) жұмыс күн ішінде мәміленің басқа тарабының ақшаны немесе қаржы құралын жеткізу жөніндегі қарсы міндеттемелерін орындауымен мүмкін болады. Көрсетілген мәмілелер бойынша есеп айырысулар мәміле тарабының қаржы құралдарын жеткізу жөніндегі міндеттемелерін орындауы оның өзге қаржы құралдарын алу жөніндегі қарсы талаптарын орындаусыз немесе орталық қарсы агенттің қызметтерін қолданумен мүмкін болмайтын "төлемге қарсы жеткізу" принципі бойынша шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4101,150 +3490,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">49-2-тармақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="125"/>
+    <w:bookmarkStart w:name="z155" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "49-2. Тәуекелдердің өтелуін сипаттайтын көрсеткіштердің мәндері № 214 қаулысымен белгіленген талаптарға сәйкес келмейтін брокер және (немесе) дилер есеп айырысуы мәміле жасалғаннан кейін жүзеге асырылатын бағалы қағаздармен мәмілелерді жасамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z156" w:id="126"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z156" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың талаптары көрсетілген бағалы қағаздарды сатып алу үшін пайдаланылатын ақша брокердің және (немесе) дилердің орталық депозитарийдің есепке алу жүйесіндегі банк шотына осы бағалы қағаздарды сатып алу үшін қажет толық көлемде енгізілген талаппен бастапқы нарықта және (немесе) жазылу әдісімен бағалы қағаздарды сатып алу мәмілелерін жасау жағдайларына қолданылмайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z157" w:id="127"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z157" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4) тармақшасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z158" w:id="128"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z158" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) осы қаржы құралдарымен мәмiлелер жөнiндегi есептеулер "төлемге қарсы жеткiзiлiм" принципi бойынша шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылады, сонымен қатар бір тараптың мiндеттемелерiн қаржы құралын немесе ақшаны жеткiзу жөнiндегi мәмiленi орындауы басқа тараптың ақшаны немесе қаржы құралын жеткізу жөнiндегi қарама-қарсы міндеттемелер мәмiлесiн орындамай мүмкін емес.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4257,90 +3646,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">62-тармақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="129"/>
+    <w:bookmarkStart w:name="z160" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "62. Брокер және (немесе) дилер ұйымдастырылған және ұйымдастырылмаған нарықтарда жасалған туынды қаржы құралдарымен мәмілелер тізіліміне (бұдан әрі – тізілім) қосылу үшін апта сайын есепті кезеңнен кейінгі аптаның бiрiншi жұмыс күнi Астана қаласының уақытымен 14-00-ден кешiктiрмей орталық депозитарийге Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12957 тіркелген "Орталық депозитарий қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 19 желтоқсандағы № 254 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Орталық депозитарий қызметін жүзеге асыру қағидаларының және орталық депозитарийдің ішкі құжаттарының талаптарына сәйкес ақпаратты ұсынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4373,90 +3762,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">65-тармақтар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="130"/>
+    <w:bookmarkStart w:name="z162" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "64. Бiрiншi санатты брокер және (немесе) дилерге тиесiлi қаржы құралдары мен ақша оның клиенттерiнiң қаржы құралдары мен ақшасынан бөлек есепке алынады. Осы мақсаттарда бiрiншi санатты брокер және (немесе) дилер оған және оның клиенттеріне тиесiлi қаржы құралдары мен ақшаны бөлек есеп жүргізуге және сақтауға арналған жеке шоттарды (қосалқы шоттарды) онымен үлестес емес банктерде және (немесе) бағалы қағаздардың орталық депозитарийінде және (немесе) кастодиандарда (тек шетел эмитенттерiнiң бағалы қағаздары бойынша) және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z163" w:id="131"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z163" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Клиенттерден келіп түсетін қаржы құралдары мен ақшаны бiрiншi санатты брокер және (немесе) дилер онымен үлестес емес банктерде және (немесе) бағалы қағаздардың орталық депозитарийінде және (немесе) кастодиандарда (тек шетел эмитенттерiнiң бағалы қағаздары бойынша) және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында брокер және (немесе) дилердің клиенттеріне тиесiлi қаржы құралдары мен ақшаға есеп жүргізуге және сақтауға арналған шоттарға қаржы құралдары мен ақша келіп түскен сәттен бастап үш жұмыс күні ішінде аударуға тиіс.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4469,190 +3858,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>66-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="132"/>
+    <w:bookmarkStart w:name="z165" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Инвестициялық портфельді басқару жөнiндегi қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 3 ақпандағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9248 тіркелген, 2014 жылғы 16 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z166" w:id="133"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z166" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Инвестициялық портфельді басқару жөнiндегi қызметті жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z167" w:id="134"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z167" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z168" w:id="135"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z168" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) ашық сауда-саттық әдісімен қор биржасының сауда жүйесінде жасалған мәмілелерді қоспағанда, инвестициялық портфельді басқарушы бір мезгілде өз клиентінің мүдделерін және оның клиенті болып табылмайтын үшінші тұлғаның мүдделерін білдіретін;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4665,170 +4054,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="136"/>
+    <w:bookmarkStart w:name="z170" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "36. Инвестициялық портфельді басқарушы туынды қаржы құралдарымен ұйымдастырылмаған нарықта брокердің қызметін пайдаланбастан дербес жасалған мәмілелерді жүргізуді орталық депозитарий жүзеге асыратын тізілімге (бұдан әрі – тізілім) енгізу үшін апта сайын, есепті кезеңнен кейінгі аптаның бірінші жұмыс күнінің Астана қаласының уақыты бойынша сағат 14-00-ден кешіктірмей орталық депозитарийге Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12957 тіркелген "Орталық депозитарий қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 19 желтоқсандағы № 254 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Орталық депозитарий қызметін жүзеге асыру қағидаларының талаптарына және орталық депозитарийдің ішкі құжаттарына сәйкес ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z171" w:id="137"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z171" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат ақпаратты беру күніндегі барлық қолданыстағы ұйымдастырылған және ұйымдастырылмаған нарықта туынды қаржы құралдарымен жасалған мәмілелер бойынша, сондай-ақ есепті кезеңде жасалған және орындалған мәмілелер бойынша ұсынылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z172" w:id="138"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z172" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z173" w:id="139"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z173" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) осы инвестициялық портфельді басқарушы клиенттерінің шоттары ашылған номиналды ұстаушыларға хабарлайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4857,170 +4246,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="140"/>
+    <w:bookmarkStart w:name="z226" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді-көшірмені беру және номиналды ұстаушының ақпаратты жария ету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 22 қазандағы № 210 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9876 тіркелген, 2014 жылғы 28 қарашада "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс пен толықтырулар енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z227" w:id="141"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z227" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді-көшірмені беру және номиналды ұстаушының ақпаратты жария ету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z228" w:id="142"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z228" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 11-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z229" w:id="143"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z229" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11-1. Уәкілетті органның кастодиандық қызметті және (немесе) брокерлік және (немесе) дилерлік қызметті жүзеге асыруға берілген лицензияға ие қаржы ұйымдары қайта ұйымдастырылған кезде бағалы қағаздарды ұстаушылардың жеке шотын ашу операцияларын номиналды ұстаушы орталық депозитарийдің есепке алу жүйесінен алынған тіркелген операциялар туралы есептің негізінде жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5033,351 +4422,351 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-тармақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="144"/>
+    <w:bookmarkStart w:name="z231" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27. Номиналды ұстаушы бұйрықтың орындалмау себептерін көрсете отырып, Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасына сәйкес ақпараттық жүйелерді пайдалана отырып жазбаша түрде немесе электрондық құжат нысанында бас тартуды мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z232" w:id="145"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z232" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтардағы қолтаңбалардың нотариатта куәландырылған үлгілерге сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z233" w:id="146"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z233" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) операцияны жасауға бұйрықты алған күннен бастап күнтізбелік 2 (екі) күн ішінде қарсы бұйрықты ұсынбаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z234" w:id="147"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z234" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұйрықтар деректемелерінің Қағидаларда белгіленген деректемелерге немесе жеке шоттың (қосалқы шоттың) деректемелеріне сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z235" w:id="148"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z235" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бағалы қағаздардың (эмитенттің эмиссиялық бағалы қағаздар жөніндегі міндеттемелер бойынша талап ету құқығы) және (немесе) клиенттердің шоттарында (қосалқы шоттарында) ақшаның қажетті саны болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z236" w:id="149"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z236" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мәміле мазмұны Қазақстан Республикасының заңнамасына сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z237" w:id="150"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z237" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) клиент мәмілені тіркеу үшін белгіленген мерзімде Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларда уәкілетті орган ірі қатысушы мәртебесін иеленуге берген келісімді растайтын құжатты ұсынбаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z238" w:id="151"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z238" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тиісінше мемлекеттік органдардың не соттың бағалы қағаздардың айналысқа жіберілуін тоқтата тұру және тоқтату туралы шешімі болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z239" w:id="152"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z239" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "Атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы" 2010 жылғы 2 сәуірдегі Қазақстан Республикасының Заңы (бұдан әрі – Атқарушылық iс жүргiзу туралы заң) 65-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайларды қоспағанда, бұйрықта көрсетілген бағалы қағаздар және (немесе) жеке шот (қосалқы шот) оқшауланған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z240" w:id="153"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z240" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Банктер туралы заң) сәйкес банктердің біреуіне қатысты қайта құрылымдау жүргізілген банктер біріктіру нысанында қайта ұйымдастырылған кезде тіркелген тұлғалардың жеке шоттарынан (шоттарына) (қосалқы шоттарынан (қосалқы шоттарына) бағалы қағаздарды есептен шығару (есепке жазу) операцияларын жүргізуді қоспағанда, бұйрықта көрсетілген бағалы қағаздарға (эмитенттің эмиссиялық бағалы қағаздар жөніндегі міндеттемелері бойынша талап ету құқығына) ауыртпалық салынған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z241" w:id="154"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z241" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) бұйрық қабылданған сәтте және (немесе) осы бұйрықтың қолданылу кезеңінде клиенттің жеке басын куәландыратын құжаттың қолданылу мерзімі өткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z242" w:id="155"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z242" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) номиналды ұстаушының ішкі құжатында көзделген жағдайларда рәсімдейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z243" w:id="156"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z243" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 33-1 және 33-2-тармақтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z244" w:id="157"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z244" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "33-1. Номиналды ұстаушы (номиналды ұстаушылар) бөлу немесе қосылу нысанында қайта ұйымдастырылған жағдайда мұндай қайта ұйымдастыру нәтижесінде пайда болған және қайта ұйымдастырылған номиналды ұстаушының (қайта ұйымдастырылған номиналды ұстаушылардың) лицензиясын "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңы 34-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5412,71 +4801,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпте қайта ресімдеген заңды тұлға уәкілетті органнан қайта ресімделген лицензияны алған сәттен бастап күнтізбелік 30 (отыз) күн ішінде Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12957 тіркелген "Орталық депозитарий қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 19 желтоқсандағы № 254 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – № 254 қаулы) 39-1-тармағында көрсетілген операцияларды жасауға бұйрықты орталық депозитарийге беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z245" w:id="158"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z245" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-2. Номиналды ұстаушылар біріктіру нысанында қайта ұйымдастырылған жағдайда біріктіру жүргізілген номиналды ұстаушы Ұлттық бизнес-сәйкестендіру нөмірлері тізіліміне біріктірілген номиналды ұстаушының қызметін тоқтату туралы мәліметтерді енгізген сәттен бастап күнтізбелік 30 (отыз) күн ішінде № 254 қаулының 39-1-тармағы бірінші бөлігінің 2) тармақшасында көрсетілген операцияларды жасауға бұйрықты орталық депозитарийге беруді жүзеге асырады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5810,1444 +5199,1509 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 60 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="159"/>
+    <w:bookmarkStart w:name="z273" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акционерлік және инвестициялық пай қорларының активтерінің құрамына кіруі мүмкін қаржы құралдары тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z274" w:id="160"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z274" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z275" w:id="161"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z275" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Басқарушы компания инвестициялайтын қаржы құралдарының тізбесі, әрбір жеке ашылған не аралық инвестициялық пай қорларының инвестициялық басқарудағы активтері және оларға қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-        <w:gridCol w:w="11859"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы құралдарының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Қаржы министрлігі және Қазақстан Республикасы Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздар (оның ішінде шет мемлекеттің заңнамасына сәйкес эмитеттеген), сондай-ақ Қазақстан Республикасы Үкіметінің кепілдігімен шығарылған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қор биржасының ресми тізіміне енгізілген Қазақстан Республикасының жергілікті атқарушы органдары шығарған облигациялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Самұрық-Қазына" ұлттық әл-ауқат қоры" Акционерлік қоғамы және оның еншілес ұйымдары шығарған борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мына талаптардың біріне сәйкес келгенде Қазақстан Республикасының екінші деңгейдегі банктеріне салымдар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша ұзақ мерзімді кредиттік рейтингісі "В-" төмен емес немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы немесе Standard &amp; Poor's ұлттық шәкілі бойынша "kzB" төмен емес рейтингілік бағасы немесе басқа рейтингілік агенттіктерінің бірінің ұлттық шәкілі бойынша ұқсас деңгейдегі рейтингі бар банктер; банктер резидент емес бас банкі Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша ұзақ мерзімді кредиттік рейтингісі "А-" төмен емес немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы немесе Standard &amp; Poor's ұлттық шәкілі бойынша "kzB" төмен емес рейтингілік бағасы бар резидент емес еншілес банктер болып табылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының немесе шет мемлекеттердің заңнамасына сәйкес Қазақстан Республикасының ұйымдары шығарған мемлекеттік емес бағалы қағаздары:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "В-" төмен емес рейтингісі немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы немесе Standard &amp; Poor's ұлттық шәкілі бойынша "kzB" төмен емес рейтингілік бағасы немесе басқа рейтингілік агенттіктерінің бірінің ұлттық шәкілі бойынша ұқсас деңгейдегі рейтингі бар эмитенттердің акциялары және (немесе) қор биржасының ресми тізіміне енгізілген, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9871 тіркелген Қазақстан Республикасының Ұлттық Банкі Басқармасының "Эмитенттерге және олардың қор биржасында айналысқа жіберілетін (жіберілген) бағалы қағаздарына, сондай-ақ қор биржасы тізімінің жекелеген санаттарына қойылатын талаптарды бекіту туралы" 2014 жылғы 22 қазандағы № 189 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі - №189 қаулы) көзделген "акция" секторының талаптарына сәйкес акциялар; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша рейтингісі "В-" төмен емес немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы немесе Standard &amp; Poor's ұлттық шәкілі бойынша "kzB" төмен емес рейтингілік бағасы немесе басқа рейтингілік агенттіктерінің бірінің ұлттық шәкілі бойынша ұқсас деңгейдегі рейтингі бар борыштық бағалы қағаздар немесе қор биржасының ресми тізіміне енгізілген, 189 қаулымен көзделген "рейтингілік бағасы жоқ борыштық бағалы қағаздар" борыштық бағалы қағаздар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қор биржасының ресми тізіміне енгізілген Қазақстан Республикасы ұйымының инфрақұрылымды облигациялары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 басқарушы компаниясы Қазақстан Республикасының заңнамасына сәйкес құрылған заңды тұлға болып табылатын аралық инвестициялық пай қорларының (басқарушы компаниясы активтері есебінен осы пайлар сатып алынатын инвестициялық пай қорларының басқарушы компаниясы болып табылатын инвестициялық пай қорларын қоспағанда), қор биржасының ресми тізіміне енгізілген пайлары; осы эмитенттің бұрын шығарылған бағалы қағаздарына не өзге міндеттемелеріне айырбастау мақсатында эмитент міндеттемелерін қайта құрылымдау шеңберінде шығарылған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's principal stability fund ratings "BBm-" төмен емес не Standard &amp; Poor's Fund credit quality ratings "BBf-" төмен емес халықаралық рейтингілік бағасы бар инвестициялық қорлардың бағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Базалық активі Тізбенің 1-тармағының кестесінің 5, 12, 13 жолдарында көрсетілген акциялар болып табылатын не базалық активі Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша рейтингісі "В-" төмен емес немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы бар эмитенттердің бағалы қағаздары болып табылатын депозитарлы қолхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВВ" төмен емес тәуелсіз рейтингісі немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингісі бар шетелдердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВВ" төмен емес тәуелсіз рейтингісі немесе басқа рейтинг агенттіктердің бірінің осындай деңгейдегі рейтингісі бар елдердің шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лондон қымбат металдар нарығының қауымдастығы (London bullion market association) қабылдаған халықаралық сапа стандартына сәйкес келетiн және осы қауымдастықтың құжаттарында Лондондық сапалы жеткiзiлiм (London good delivery) стандарты ретiнде белгiленген тазартылған қымбат металдар мен он екі айдан аспайтын мерзiмi бар металл депозиттері, оның iшiнде Standard &amp; Рооr's агенттiгiнiң халықаралық шәкiлi бойынша "А-"-дан төмен емес рейтингілік бағасы бар немесе басқа рейтинг агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингтiк бағасы бар Қазақстан Республикасының резидент емес банктерiндегi металл депозиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынадай халықаралық қаржы ұйымдары шығарған бағалы қағаздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азия даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Америкааралық даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Африка даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еуропа Даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еуропа инвестициялық банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еуропа Қайта құру және даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ислам даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық есеп айырысу банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық Қайта құру және даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық қаржы корпорациясы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетел ұйымдары шығарған мемлекеттік емес бағалы қағаздар, Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВ-"-тен төмен емес рейтингілік бағасы немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар борыштық бағалы қағаздар және (немесе) Қазақстан Республикасының аумағында жұмыс істейтін қор биржасы танитын шетел аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВ-"-тен төмен емес рейтингілік бағасы немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар шетел ұйымдары шығарған акциялар және (немесе) Қазақстан Республикасының аумағында жұмыс істейтін қор биржасы танитын шетел аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген акциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7264,1953 +6718,2058 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-тармағына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес танитын шетел ұйымы шығарған, Қазақстан Республикасының аумағында жұмыс істейтін қор биржасы танитын шетел аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген мемлекеттік емес бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "А-"-тен төмен емес рейтингілік бағасы немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар ұйымдар шығарған Principal protected notes, ол мына талаптардың біріне сәйкес келеді:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 айналыс мерзімі бес жылдан аспайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 principal protected notes шығарылым талаптарымен қандай да бір мемлекеттің, эмитенттің өз міндеттемелері бойынша дефолт жағдайы көзделмеген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "А-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар резидент емес банктердегі салымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Базалық активі Ашық және аралық инвестициялық пай қорлары активтерінің құрамына кіретін қаржы құралдары, шетел валютасы, сондай-ақ мынадай есепті көрсеткіштер (индекстер) болып табылатын, хеджирлеу мақсатында жасалған туынды қаржы құралдары (фьючерстер, опциондар, своптар, форвардтар):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 CAC 40 (Compagnie des Agents de Change 40 Index)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 DAX (Deutscher Aktienindex)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 DJIA (Dow Jones Industrial Average)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ENXT 100 (Euronext 100)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 FTSE 100 (Financial Times Stock Exchange 100 Index)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 KASE (Kazakhstan Stock Exchange)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 MICEX (Moscow Interbank Currency Exchange Index)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 MSCI World Index (Morgan Stanley Capital International</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 World Index)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 NIKKEI - 225 (NIKKEI - 225 Index)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 RTSI (Russian Trade System Index)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S&amp;P 500 (Standard and Poor's 500 Index)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 TOPIX (Tokyo Price Index)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 HSI (Hang Seng Index)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жауапкершілігі шектеулі серіктестікке қатысу үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВ" төмен емес тәуелсіз рейтингілік бағасы немесе басқа рейтингілік агенттіктердің бірінің осыған ұқсас деңгейдегі тәуелсіз рейтингілік бағасы бар шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында саудаланатын Exchange Traded Fund пайлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="162"/>
+    <w:bookmarkStart w:name="z295" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2. Басқарушы компания инвестициялайтын қаржы құралдарының тізбесі, жылжымайтын мүлік әрбір жеке қорының инвестициялық басқарудағы активтері және оларға қойылатын талаптар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-        <w:gridCol w:w="11859"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы құралдарының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Қаржы министрлігі және Қазақстан Республикасы Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздар (оның ішінде басқа мемлекеттің заңнамасына сәйкес эмитеттеген), сондай-ақ Қазақстан Республикасы Үкіметінің кепілдігімен шығарылған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қор биржасының ресми тізіміне енгізілген Қазақстан Республикасының жергілікті атқарушы органдары шығарған облигациялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Самұрық-Қазына" ұлттық әл-ауқат қоры" Акционерлік қоғамы және оның еншілес ұйымдары шығарған борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мына талаптардың біріне сәйкес келгенде Қазақстан Республикасының екінші деңгейдегі банктерге салымдар: Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша ұзақ мерзімді кредиттік рейтингісі "В-" төмен емес немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы немесе Standard &amp; Poor's ұлттық шәкілі бойынша "kzB" төмен емес рейтингілік бағасы немесе басқа рейтингілік агенттіктерінің бірінің ұлттық шәкілі бойынша ұқсас деңгейдегі рейтингі бар банктер; банктер резидент емес бас банкі Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша ұзақ мерзімді кредиттік рейтингісі "А-" төмен емес немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы бар резидент емес еншілес банктер болып табылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәміле жасау күніне олардың Қазақстан Республикасының аумағында жұмыс істейтін қор биржасы индексінің өкілдік тізімінде болған жағдайдағы акциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының немесе шет мемлекеттердің заңнамасына сәйкес Қазақстан Республикасының ұйымдары шығарған Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВ-" төмен емес рейтингісі немесе басқа рейтингілік агенттіктердің бірінің осындай деңгейдегі рейтингілік бағасы немесе Standard &amp; Poor's ұлттық шәкілі бойынша "kzB" төмен емес рейтингілік бағасы немесе басқа рейтингілік агенттіктерінің бірінің ұлттық шәкілі бойынша ұқсас деңгейдегі рейтингі бар борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетел ұйымдары шығарған Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "АА-"-тен төмен емес рейтингілік бағасы немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетел ұйымдары шығарған Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "АА-"-тен төмен емес рейтингілік бағасы немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар акциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВВ"-ден төмен емес рейтингілік бағасы немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар мынадай халықаралық қаржы ұйымдары:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азия даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Америкааралық даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Африка даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еуропа Даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еуропа инвестициялық банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еуропа Қайта құру және даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ислам даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық есеп айырысу банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық Қайта құру және даму банкі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық қаржы корпорациясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВВ"-ден төмен емес тәуелсіз рейтингісі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингісі бар шетел мемлекеттерінің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "ВВВ"-ден төмен емес тәуелсіз рейтингісі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингісі бар шетелдік валюта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лондон қымбат металдар нарығының қауымдастығы (London bullion market association) қабылдаған халықаралық сапа стандартына сәйкес келетiн және осы қауымдастықтың құжаттарында Лондондық сапалы жеткiзiлiм (London good delivery) стандарты ретiнде белгiленген тазартылған қымбат металдар мен он екі айдан аспайтын мерзiмi бар металл депозиттері, оның iшiнде Standard &amp; Рооr's агенттiгiнiң халықаралық шәкiлi бойынша "А-"-дан төмен емес рейтингілік бағасы бар немесе басқа рейтинг агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингтiк бағасы бар Қазақстан Республикасының резидент емес банктерiндегi металл депозиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Хеджирлеу мақсатында жасалған туынды қаржы құралдары осы қосымшаға сәйкес базалық активі жылжымайтын мүлік қоры активтерінің есебінен сатып алуға рұқсат етілген қаржы құралдары болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11859" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9272,55 +8831,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>