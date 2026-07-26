--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f61171" w14:textId="7f61171">
+    <w:p w14:paraId="9de5f23" w14:textId="9de5f23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8831,55 +8831,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9205,31 +9205,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>