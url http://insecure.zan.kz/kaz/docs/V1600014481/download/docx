--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9ddc20" w14:textId="b9ddc20">
+    <w:p w14:paraId="a8b30ea" w14:textId="a8b30ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6692,70 +6692,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Акт және нұсқама үш данада жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік инспектор актінің/нұсқаманың бірінші данасын Қазақстан Республикасы Бас прокурорының міндетін атқарушының 2020 жылғы 25 желтоқсандағы № 162 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6786,70 +6900,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық нысанда қалыптастырылған акт және нұсқама бақылау субъектісінің таңдауы бойынша "электрондық үкіметтің" веб-порталы немесе құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органның ақпараттық жүйелері арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық нысанда қалыптастырылған акт және нұсқама бақылау субъектісі көрсеткен электрондық почта мекенжайына да жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="22"/>
+    <w:bookmarkStart w:name="z54" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Хаттамаларды асыл тұқымды мал шаруашылығы саласындағы уәкілетті органның уәкілетті лауазымды адамдары мыналар бойынша толтырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соттар қарайтын әкімшілік құқық бұзушылық туралы істер бойынша (Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің (бұдан әрі – Әкімшілік құқық бұзушылық туралы кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6882,171 +6996,171 @@
         </w:rPr>
         <w:t xml:space="preserve">
       асыл тұқымды мал шаруашылығы саласындағы уәкілетті орган қарауы тиіс әкімшілік құқық бұзушылық туралы істер бойынша (Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>407-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бірінші бөлігі)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="23"/>
+    <w:bookmarkStart w:name="z55" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттамаларды мыналар толтырады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z56" w:id="24"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторы;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторының орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z57" w:id="25"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторының орынбасары;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстардың, республикалық маңызы бар қалалардың, астананың асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторлары және олардың орынбасарлары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z58" w:id="26"/>
-[...15 lines deleted...]
-      3) облыстардың, республикалық маңызы бар қалалардың, астананың асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторлары және олардың орынбасарлары;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) облыстардың, аудандардың, облыстық маңызы бар қалалардың асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспекторлары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z59" w:id="27"/>
-[...15 lines deleted...]
-      4) облыстардың, аудандардың, облыстық маңызы бар қалалардың асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспекторлары.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әкімшілік құқық бұзушылық туралы хаттама осы бұйрыққа 2-1-қосымшаға сәйкес нысан бойынша жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z60" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="29"/>
+    <w:bookmarkStart w:name="z61" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Хаттаманы жазу кезінде іс жүргізу тілі анықталады. Өзіне қатысты іс қозғалған адамға, сондай-ақ әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуге қатысатын куәларға Әкімшілік құқық бұзушылық туралы кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7181,171 +7295,285 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>811-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес олардың құқықтары, міндеттері мен жауапкершілігі түсіндіріледі, ол туралы хаттамада белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z62" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z62" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Хаттамаға оны толтырған адам және Әкімшілік құқық бұзушылық туралы кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>803-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, өзіне қатысты әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізіліп жатқан адам (адамның өкілі) қол қояды. Жәбірленушілер мен куәлар болған кезде, хаттамаға жәбірленуші мен куәлар қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z63" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тиісті түрде хабардар етілген, өзіне қатысты іс қозғалған адам болмаған немесе келмеген жағдайда, хаттамаға оған қатысты іс қозғалған адамның жоқтығы немесе келмейтіні туралы белгі қойылып, оны толтырған адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z63" w:id="31"/>
-[...15 lines deleted...]
-      9. Тиісті түрде хабардар етілген, өзіне қатысты іс қозғалған адам болмаған немесе келмеген жағдайда, хаттамаға оған қатысты іс қозғалған адамның жоқтығы немесе келмейтіні туралы белгі қойылып, оны толтырған адам қол қояды.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Өзіне қатысты әкімшілік құқық бұзушылық туралы іс қозғалған адам әкімшілік құқық бұзушылық туралы іс бойынша Хаттамаға қол қойып қабылдаудан бас тартқан жағдайда, оны толтырған адам хаттамаға тиісті жазба жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z64" w:id="32"/>
-[...15 lines deleted...]
-      10. Өзіне қатысты әкімшілік құқық бұзушылық туралы іс қозғалған адам әкімшілік құқық бұзушылық туралы іс бойынша Хаттамаға қол қойып қабылдаудан бас тартқан жағдайда, оны толтырған адам хаттамаға тиісті жазба жасайды.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өзіне қатысты іс қозғалған жеке тұлғаға немесе заңды тұлғаның өкіліне хаттамамен танысуға мүмкіндік беріледі. Аталған адамдар хаттаманың мазмұны бойынша түсініктемелер мен ескертулер бере алады, сондай-ақ оған қол қоюдан өзінің бас тарту себептерін баяндай алады, ол хаттамаға қоса беріледі. Бұл адамдар хаттамаға қол қоюдан бас тартқан жағдайда, онда тиісті жазба жазылады. Өзіне қатысты іс қозғалған адамның хаттамаға қол қою фактісі осы адамның хаттамамен танысқанын куәландырады және оның әкімшілік құқық бұзушылық жасаудағы кінәсін мойындау болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z65" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өзіне қатысты іс қозғалған жеке тұлғаға немесе заңды тұлғаның өкіліне, сондай-ақ жәбірленушіге хаттама жасалғаннан кейін оның көшірмесі осы Қағидалардың 13-тармағында көзделген жағдайларды қоспағанда, дереу қолхатпен табыс етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттама электрондық нысанда жасалған кезде әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуге қатысушыларға оның "электрондық үкіметтің" веб-порталында және (немесе) құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органның ақпараттық сервисінде орналастырылғаны туралы хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7358,308 +7586,308 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Өзіне қатысты әкімшілік құқық бұзушылық туралы іс жүргізіліп жатқан адамның (адам өкілінің) өтініші бойынша хаттаманың көшірмесі қағаз жеткізгіште тапсыру не ол көрсеткен почталық немесе электрондық мекенжайға жіберу арқылы, сондай-ақ Қазақстан Республикасы Бас прокурорының міндетін атқарушының 2020 жылғы 10 шілдедегі № 85 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20962 болып тіркелген) бекітілген Әкімшілік іс жүргізудің бірыңғай тізілімін жүргізу қағидаларының 10-тармағында көзделген өзге де тәсілмен дереу ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="35"/>
+    <w:bookmarkStart w:name="z67" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Хаттама Әкімшілік құқық бұзушылық туралы кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>803-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бесінші бөлігінде көзделген негіздер бойынша өзіне қатысты іс қозғалған адам болмаған жағдайда, ол жасалғаннан кейін екі тәулік ішінде өзіне қатысты іс қозғалған адамды хабардар ете отырып, тапсырыс хатпен почта арқылы жіберіледі. Өзіне қатысты іс қозғалған адамды алған кезден бастап үш тәулік ішінде хаттаманы қайтармау фактісі оған қол қоюдан бас тарту деп танылады, бұл туралы хаттаманың көшірмесіне тиісті жазба жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z68" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z68" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Хаттама әкімшілік құқық бұзушылық жасау фактісі анықталғаннан кейін дереу жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z69" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z69" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізілетін тексеру барысында әкімшілік құқық бұзушылық анықталған кезде хаттама тиісті тексеру аяқталғаннан кейін дереу жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z70" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z70" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әкімшілік құқық бұзушылықтың мән-жайларын, өздеріне қатысты іс қозғалған жеке тұлғаның жеке басын немесе заңды тұлға туралы мәліметтерді және заңды тұлға өкілінің жеке басын қосымша анықтау талап етілген жағдайларда хаттама көрсетілген мән-жайлар анықталған күннен бастап үш тәулік ішінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Хаттама, ал Әкімшілік құқық бұзушылық туралы кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>803-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тоғызыншы бөлігінде көзделген жағдайда хаттаманың көшірмесі толтырылған кезден бастап 3 (үш) тәулік ішінде әкімшілік құқық бұзушылық туралы істі қарауға уәкілетті сотқа, органға (лауазымды адамға) қарау үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z72" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік инспекторлар хаттаманы қағаз нысанда толтырған кезде оны толтырғаннан кейін бір тәулік ішінде әкімшілік істердің бірыңғай тізіліміне (бұдан әрі – ӘІБТ) хаттаманың түпнұсқасының және істі жүзеге асыру шеңберінде жиналған мемлекеттік құпиялары жоқ құжаттарды (PDF, JPEG, PNG, SVG, Tiff-құжаттар түрінде) енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Іске қатысты және (немесе) заттай дәлелдемелер болып табылатын файлдық құжаттар мен медиа-файлдар ӘІБТ-ге салынады, ал мүмкін болмаған жағдайда Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>803-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігіне сәйкес хаттамада көрсетіле отырып, іс материалдарына қоса тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="41"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Осы Қағидаларда реттелмеген бөлігінде мемлекеттік инспекторлар хаттама жасау кезінде Әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекстің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормаларын басшылыққа алуы қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7697,55 +7925,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>