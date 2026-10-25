--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8b30ea" w14:textId="a8b30ea">
+    <w:p w14:paraId="64ce7c7" w14:textId="64ce7c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -306,252 +306,338 @@
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бақылау субъектісіне (объектісіне) бара отырып жүргізілген профилактикалық бақылау және (немесе) тексеру нәтижелері туралы актінің нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z42" w:id="3"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының асыл тұқымды мал шаруашылығы саласындағы заңнамасын бұзушылықтарды жою туралы нұсқаманың нысаны;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР Ауыл шаруашылығы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР Ауыл шаруашылығы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрыққа 3-қосымшаға сәйкес Асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспектордың актілерін жасау және беру қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z43" w:id="4"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспектор актілерінің нысандарын, оларды жасау және беру қағидасын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2012 жылғы 26 сәуірдегі № 18-02/211 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7676 болып тіркелген, "Егемен Қазақстан" газетінің 2012 жылғы 8 тамыздағы № 477-482 (27555) санында жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -580,90 +666,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="8"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z9" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -1236,68 +1322,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау субъектісіне (объектісіне) бара отырып жүргізілген профилактикалық бақылау және (немесе) тексеру нәтижелері туралы акті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2559,1123 +2645,104 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының асыл тұқымды мал шаруашылығы саласындағы заңнамасын бұзушылықтарды жою туралы нұсқама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 26.12.2022 </w:t>
+      Ескерту. 2-қосымша алып тасталды - ҚР Ауыл шаруашылығы министрінің 24.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 442</w:t>
+        <w:t>№ 312</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
-[...1018 lines deleted...]
-      20___жылғы "___"_________.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3872,2353 +2939,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 2-1-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
-[...2301 lines deleted...]
-      жылғы/года "__" ____ _____</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі); алып тасталды - ҚР Ауыл шаруашылығы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6364,282 +3149,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 453 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспектордың актілерін жасау және беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z46" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z46" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспектордың актілерін жасау және беру қағидалары (бұдан әрі – Қағидалар) "Асыл тұқымды мал шаруашылығы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 13-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспектордың актілерін жасау және беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z47" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспекторлардың (бұдан әрі – мемлекеттік инспектор) актілеріне мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z48" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бақылау субъектісіне (объектісіне) бара отырып жүргізілген профилактикалық бақылау және (немесе) тексеру нәтижелері туралы акт (бұдан әрі – акт);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z47" w:id="15"/>
-[...15 lines deleted...]
-      2. Асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспекторлардың (бұдан әрі – мемлекеттік инспектор) актілеріне мыналар жатады:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының асыл тұқымды мал шаруашылығы саласындағы заңнамасын бұзушылықтарды жою туралы нұсқама (бұдан әрі – нұсқама);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z48" w:id="16"/>
-[...15 lines deleted...]
-      1) бақылау субъектісіне (объектісіне) бара отырып жүргізілген профилактикалық бақылау және (немесе) тексеру нәтижелері туралы акт (бұдан әрі – акт);</w:t>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) асыл тұқымды мал шаруашылығы саласындағы әкімшілік құқық бұзушылық туралы хаттама (бұдан әрі – хаттама).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z49" w:id="17"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының асыл тұқымды мал шаруашылығы саласындағы заңнамасын бұзушылықтарды жою туралы нұсқама (бұдан әрі – нұсқама);</w:t>
+    <w:bookmarkStart w:name="z51" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Мемлекеттік инспектордың актілерді жасау және беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z50" w:id="18"/>
-[...15 lines deleted...]
-      3) асыл тұқымды мал шаруашылығы саласындағы әкімшілік құқық бұзушылық туралы хаттама (бұдан әрі – хаттама).</w:t>
+    <w:bookmarkStart w:name="z52" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және (немесе) тексеру нәтижелері бойынша мемлекеттік инспектор акт және нұсқама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z51" w:id="19"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Акт Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6692,184 +3477,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...132 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Акт және нұсқама үш данада жасалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік инспектор актінің/нұсқаманың бірінші данасын Қазақстан Республикасы Бас прокурорының міндетін атқарушының 2020 жылғы 25 желтоқсандағы № 162 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6879,91 +3550,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21964 болып тіркелген) бекітілген Тексеруді және бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау мен қадағалауды тағайындау туралы актілерді, олардың мерзімдерін ұзарту және күшін жою туралы қосымша актілерді, тексеру және бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау мен қадағалау мерзімдерін тоқтата тұру, қайта бастау, ұзарту, қатысушылар құрамын өзгерту және тексеру және бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау мен қадағалау туралы ақпараттық есепке алу құжаттарын ұсыну және олардың нәтижелері туралы хабарламаларды тіркеу қағидаларына сәйкес электрондық нысанда құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органға және оның аумақтық органдарына, актінің/нұсқаманың екінші данасын қағаз тасығышта қол қойғызып немесе электрондық нысанда танысу және анықталған бұзушылықтарды жою жөнінде шаралар қабылдау және басқа да іс-қимылдар үшін бақылау субъектісіне (заңды тұлғаның басшысына не оның өкілетті адамына, жеке тұлғаға) тапсырады, актінің/нұсқаманың үшінші данасы мемлекеттік инспекторда қалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық нысанда қалыптастырылған акт және нұсқама бақылау субъектісінің таңдауы бойынша "электрондық үкіметтің" веб-порталы немесе құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органның ақпараттық жүйелері арқылы беріледі.</w:t>
+      Электрондық нысанда қалыптастырылған акт және нұсқама бақылау субъектісінің таңдауы бойынша "цифрлық үкіметтің" веб-порталы немесе құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органның цифрлық жүйелері арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық нысанда қалыптастырылған акт және нұсқама бақылау субъектісі көрсеткен электрондық почта мекенжайына да жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Хаттамаларды асыл тұқымды мал шаруашылығы саласындағы уәкілетті органның уәкілетті лауазымды адамдары мыналар бойынша толтырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соттар қарайтын әкімшілік құқық бұзушылық туралы істер бойынша (Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің (бұдан әрі – Әкімшілік құқық бұзушылық туралы кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6996,171 +3749,233 @@
         </w:rPr>
         <w:t xml:space="preserve">
       асыл тұқымды мал шаруашылығы саласындағы уәкілетті орган қарауы тиіс әкімшілік құқық бұзушылық туралы істер бойынша (Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>407-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бірінші бөлігі)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="22"/>
+    <w:bookmarkStart w:name="z55" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттамаларды мыналар толтырады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z56" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z56" w:id="23"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторы;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторының орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z57" w:id="24"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторының орынбасары;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) астананың, облыстардың, республикалық маңызы бар қалалардың асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторлары және олардың орынбасарлары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z58" w:id="25"/>
-[...15 lines deleted...]
-      3) облыстардың, республикалық маңызы бар қалалардың, астананың асыл тұқымды мал шаруашылығы жөніндегі бас мемлекеттік инспекторлары және олардың орынбасарлары;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) облыстардың, аудандардың, облыстық маңызы бар қалалардың асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспекторлары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z59" w:id="26"/>
-[...15 lines deleted...]
-      4) облыстардың, аудандардың, облыстық маңызы бар қалалардың асыл тұқымды мал шаруашылығы жөніндегі мемлекеттік инспекторлары.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әкімшілік құқық бұзушылық туралы хаттама осы бұйрыққа 2-1-қосымшаға сәйкес нысан бойынша жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z60" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="28"/>
+    <w:bookmarkStart w:name="z61" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Хаттаманы жазу кезінде іс жүргізу тілі анықталады. Өзіне қатысты іс қозғалған адамға, сондай-ақ әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуге қатысатын куәларға Әкімшілік құқық бұзушылық туралы кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7295,339 +4110,307 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>811-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес олардың құқықтары, міндеттері мен жауапкершілігі түсіндіріледі, ол туралы хаттамада белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z62" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z62" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Хаттамаға оны толтырған адам және Әкімшілік құқық бұзушылық туралы кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>803-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, өзіне қатысты әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізіліп жатқан адам (адамның өкілі) қол қояды. Жәбірленушілер мен куәлар болған кезде, хаттамаға жәбірленуші мен куәлар қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z63" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тиісті түрде хабардар етілген, өзіне қатысты іс қозғалған адам болмаған немесе келмеген жағдайда, хаттамаға оған қатысты іс қозғалған адамның жоқтығы немесе келмейтіні туралы белгі қойылып, оны толтырған адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z63" w:id="30"/>
-[...15 lines deleted...]
-      9. Тиісті түрде хабардар етілген, өзіне қатысты іс қозғалған адам болмаған немесе келмеген жағдайда, хаттамаға оған қатысты іс қозғалған адамның жоқтығы немесе келмейтіні туралы белгі қойылып, оны толтырған адам қол қояды.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Өзіне қатысты әкімшілік құқық бұзушылық туралы іс қозғалған адам әкімшілік құқық бұзушылық туралы іс бойынша Хаттамаға қол қойып қабылдаудан бас тартқан жағдайда, оны толтырған адам хаттамаға тиісті жазба жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z64" w:id="31"/>
-[...15 lines deleted...]
-      10. Өзіне қатысты әкімшілік құқық бұзушылық туралы іс қозғалған адам әкімшілік құқық бұзушылық туралы іс бойынша Хаттамаға қол қойып қабылдаудан бас тартқан жағдайда, оны толтырған адам хаттамаға тиісті жазба жасайды.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өзіне қатысты іс қозғалған жеке тұлғаға немесе заңды тұлғаның өкіліне хаттамамен танысуға мүмкіндік беріледі. Аталған адамдар хаттаманың мазмұны бойынша түсініктемелер мен ескертулер бере алады, сондай-ақ оған қол қоюдан өзінің бас тарту себептерін баяндай алады, ол хаттамаға қоса беріледі. Бұл адамдар хаттамаға қол қоюдан бас тартқан жағдайда, онда тиісті жазба жазылады. Өзіне қатысты іс қозғалған адамның хаттамаға қол қою фактісі осы адамның хаттамамен танысқанын куәландырады және оның әкімшілік құқық бұзушылық жасаудағы кінәсін мойындау болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z65" w:id="32"/>
-[...15 lines deleted...]
-      11. Өзіне қатысты іс қозғалған жеке тұлғаға немесе заңды тұлғаның өкіліне хаттамамен танысуға мүмкіндік беріледі. Аталған адамдар хаттаманың мазмұны бойынша түсініктемелер мен ескертулер бере алады, сондай-ақ оған қол қоюдан өзінің бас тарту себептерін баяндай алады, ол хаттамаға қоса беріледі. Бұл адамдар хаттамаға қол қоюдан бас тартқан жағдайда, онда тиісті жазба жазылады. Өзіне қатысты іс қозғалған адамның хаттамаға қол қою фактісі осы адамның хаттамамен танысқанын куәландырады және оның әкімшілік құқық бұзушылық жасаудағы кінәсін мойындау болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өзіне қатысты іс қозғалған жеке тұлғаға немесе заңды тұлғаның өкіліне, сондай-ақ жәбірленушіге хаттама жасалғаннан кейін оның көшірмесі осы Қағидалардың 13-тармағында көзделген жағдайларды қоспағанда, дереу қолхатпен табыс етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттама электрондық нысанда жасалған кезде әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуге қатысушыларға оның "цифрлық үкіметтің" веб-порталында немесе құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органның ақпараттық сервисінде орналастырылғаны туралы хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өзіне қатысты әкімшілік құқық бұзушылық туралы іс жүргізіліп жатқан адамның (адам өкілінің) өтініші бойынша хаттаманың көшірмесі қағаз жеткізгіште тапсыру не ол көрсеткен почталық немесе электрондық мекенжайға жіберу арқылы, сондай-ақ Қазақстан Республикасы Бас прокурорының міндетін атқарушының 2020 жылғы 10 шілдедегі № 85 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20962 болып тіркелген) бекітілген Әкімшілік іс жүргізудің бірыңғай тізілімін жүргізу қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген өзге де тәсілмен дереу ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...136 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20962 болып тіркелген) бекітілген Әкімшілік іс жүргізудің бірыңғай тізілімін жүргізу қағидаларының 10-тармағында көзделген өзге де тәсілмен дереу ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Хаттама Әкімшілік құқық бұзушылық туралы кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7925,55 +4708,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>