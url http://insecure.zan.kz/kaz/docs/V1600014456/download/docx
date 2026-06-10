--- v0 (2025-10-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4847343" w14:textId="4847343">
+    <w:p w14:paraId="5b5b9bc" w14:textId="5b5b9bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,101 +100,96 @@
         </w:rPr>
         <w:t>Персоналды басқару қызметі (кадр қызметі) туралы үлгілік ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 2016 жылғы 21 қазандағы № 15 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 24 қарашада № 14456 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -213,270 +208,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Персоналды басқару қызметі (кадр қызметі) туралы үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Персоналды басқару қызметі (кадр қызметі) туралы үлгілік ережені бекіту туралы" Қазақстан Республикасы Мемлекеттік қызмет істері министрінің 2015 жылғы 29 желтоқсандағы № 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 12649 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 15 қаңтарда жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің Мемлекеттік қызмет департаменті заңмен белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкінде орналастыру үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығының" шаруашылық жүргізу құқығындағы Республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықтың Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің ресми интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының мемлекеттік қызмет мәселелеріне жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -877,111 +872,81 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 21 қазандағы № 15</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Персоналды</w:t>
+        <w:t xml:space="preserve"> Персоналды басқару қызметі (кадр қызметі) туралы үлгілік ереже</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>басқару қызметі (кадр қызметі)</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>1-тарау. Жалпы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Персоналды басқару қызметі (кадр қызметі) өз қызметінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -996,50 +961,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң), мемлекеттік қызмет саласындағы Қазақстан Республикасы Президенті мен Үкіметінің, сондай-ақ мемлекеттік қызмет саласындағы уәкілетті органның актілерін және осы Үлгілік ережені басшылыққа алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1130,161 +1096,161 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) _______________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ________________________________________ тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Персоналды басқару қызметінің (кадр қызметінің)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>негізгі міндеттері, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Персоналды басқару қызметінің (кадр қызметінің) міндеті – мемлекеттік органның персоналды басқарудың тұтас жүйесін қалыптастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органның персоналды басқару стратегиясын әзірлеу және іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органның кадрларға, оның ішінде мамандықтар және біліктіліктер бойынша қажеттілігін талдау және жоспарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мемлекеттік органның кадр құрамын қалыптастыру және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1299,107 +1265,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>іріктеуді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органның кадр мониторингі және кадрлық іс жүргізуді, соның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған деректер базасында (ақпараттық жүйесінде) арқылы жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Персоналды басқару қызметінің (кадр қызметінің) міндеті – мемлекеттік органның персоналды басқарудың тұтас жүйесі шеңберінде мемлекеттік және келісімшарттық қызметті өткеруді қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Функциялар: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1452,50 +1496,136 @@
         <w:t xml:space="preserve"> сәйкес тағлымдамалардан, даярлау, қайта даярлау, біліктілігін арттыру жолымен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурстық, тәртіптік, аттестаттау және кадр мәселелері жөніндегі өзге де комиссиялардың қызметін ұйымдастыру және қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату рәсімдерін сақтауды қамтамасыз ету, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, соның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған деректер базасында (ақпараттық жүйесінде);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1582,330 +1712,330 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Персоналды басқару қызметінің (кадр қызметінің) міндеті – мемлекеттік органда ұжымдық мәдениетті қалыптастыру және қолайлы әлеуметтік-психологиялық еңбек ахуалын дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік органда еңбек заңнамасы мен мемлекеттік қызмет туралы заңнаманың орындалуын қамтамасыз ету, еңбек режимі мен жағдайларының сақталуын, сондай-ақ мемлекеттік қызметте болуға байланысты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шектеулерді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметшілердің әлеуметтік және құқықтық қорғалуын қамтамасыз ету, мемлекеттік қызметшілерді көтермелеуді қолдану тәртібін әзірлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Персоналды басқару қызметі (кадр қызметі) Қазақстан Республикасының мемлекеттік қызмет саласындағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамамен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын персоналды басқару бойынша өзге де міндеттер мен функцияларды іске асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Персоналды басқару қызметіне (кадр қызметіне) оның қызметіне тән емес қосымша міндеттер мен функциялар жүктелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Персоналды басқару қызметі (кадр қызметі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің, мемлекеттік қызмет саласындағы уәкілетті органның актілеріне сәйкес өзінің міндеттері мен функцияларын іске асыру үшін қажетті өкілеттіктерді иеленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Персоналды басқару қызметі (кадр қызметі):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңмен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы Үлгілік ережемен жүктелген міндеттері мен функцияларын орындау үшін қажетті мәліметтер мен құжаттарды мемлекеттік органның басқа құрылымдық бөлімшелерінен сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызмет істері жөніндегі уәкілетті органмен және оның аумақтық бөлімшелерімен өзара іс-қимыл жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Персоналды басқару қызметі (кадр қызметі) мемлекеттік органның басқа құрылымдық бөлімшелерінен ұйымдастырушылық дербес, аппарат басшысына, ал аппарат басшысы лауазымы енгізілмеген мемлекеттік органдарда мемлекеттік органның басшысына тікелей бағынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1973,55 +2103,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2347,31 +2477,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>