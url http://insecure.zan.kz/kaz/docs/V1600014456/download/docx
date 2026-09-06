--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b5b9bc" w14:textId="5b5b9bc">
+    <w:p w14:paraId="fc7d254" w14:textId="fc7d254">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1345,51 +1345,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1561,51 +1561,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2103,55 +2103,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2477,31 +2477,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>