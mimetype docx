--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc7d254" w14:textId="fc7d254">
+    <w:p w14:paraId="46cbc13" w14:textId="46cbc13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1266,184 +1266,152 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>іріктеуді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органның кадр мониторингі және кадрлық іс жүргізуді, соның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған деректер базасында (цифрлық жүйесінде) арқылы жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Персоналды басқару қызметінің (кадр қызметінің) міндеті – мемлекеттік органның персоналды басқарудың тұтас жүйесі шеңберінде мемлекеттік және келісімшарттық қызметті өткеруді қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Функциялар: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1496,546 +1464,480 @@
         <w:t xml:space="preserve"> сәйкес тағлымдамалардан, даярлау, қайта даярлау, біліктілігін арттыру жолымен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурстық, тәртіптік, аттестаттау және кадр мәселелері жөніндегі өзге де комиссиялардың қызметін ұйымдастыру және қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату рәсімдерін сақтауды қамтамасыз ету, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, соның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған деректер базасында (цифрлық жүйесінде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) келісімшарттық қызметшілерді іріктеуді және олармен келісімшарт жасасу, өзгерістер енгізу және бұзу процесстерін ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 18.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...158 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Персоналды басқару қызметінің (кадр қызметінің) міндеті – мемлекеттік органда ұжымдық мәдениетті қалыптастыру және қолайлы әлеуметтік-психологиялық еңбек ахуалын дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік органда еңбек заңнамасы мен мемлекеттік қызмет туралы заңнаманың орындалуын қамтамасыз ету, еңбек режимі мен жағдайларының сақталуын, сондай-ақ мемлекеттік қызметте болуға байланысты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шектеулерді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметшілердің әлеуметтік және құқықтық қорғалуын қамтамасыз ету, мемлекеттік қызметшілерді көтермелеуді қолдану тәртібін әзірлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Персоналды басқару қызметі (кадр қызметі) Қазақстан Республикасының мемлекеттік қызмет саласындағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамамен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын персоналды басқару бойынша өзге де міндеттер мен функцияларды іске асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Персоналды басқару қызметіне (кадр қызметіне) оның қызметіне тән емес қосымша міндеттер мен функциялар жүктелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Персоналды басқару қызметі (кадр қызметі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің, мемлекеттік қызмет саласындағы уәкілетті органның актілеріне сәйкес өзінің міндеттері мен функцияларын іске асыру үшін қажетті өкілеттіктерді иеленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Персоналды басқару қызметі (кадр қызметі):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңмен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы Үлгілік ережемен жүктелген міндеттері мен функцияларын орындау үшін қажетті мәліметтер мен құжаттарды мемлекеттік органның басқа құрылымдық бөлімшелерінен сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызмет істері жөніндегі уәкілетті органмен және оның аумақтық бөлімшелерімен өзара іс-қимыл жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Персоналды басқару қызметі (кадр қызметі) мемлекеттік органның басқа құрылымдық бөлімшелерінен ұйымдастырушылық дербес, аппарат басшысына, ал аппарат басшысы лауазымы енгізілмеген мемлекеттік органдарда мемлекеттік органның басшысына тікелей бағынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2103,55 +2005,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2477,31 +2379,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>