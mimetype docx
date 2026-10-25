--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6c357a" w14:textId="e6c357a">
+    <w:p w14:paraId="8cc0e75" w14:textId="8cc0e75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,84 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 2016 жылғы 19 қазандағы № 12 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 21 қарашада № 14441 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының 2015 жылғы 18 қарашадағы "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Заңының 8-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес </w:t>
+      Қазақстан Республикасының "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Заңының 8-бабының 5-тармағына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа қосымшаға сәйкес қоса беріліп отырған Сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізіудің үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -222,51 +274,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының Мемлекеттік қызмет істер министрінің 2015 жылғы 29 желтоқсандағы № 18 "Сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізудің үлгілік қағидаларын бекіту туралы" (Нормативтік құқықтық актілердің реестрінде № 12651 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылдың 15 қаңтарында жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> күші жойылды деп танылсын. </w:t>
+        <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің Сыбайлас жемқорлыққа қарсы саясат департаменті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
@@ -1331,470 +1383,570 @@
         </w:rPr>
         <w:t>
       Қажет болған жағдайда, осы тармақтың бірінші бөлігінде көрсетілген мерзім сыбайлас жемқорлық тәуекелдерін ішкі талдау субъектісі басшысының бұйрығы негізінде, 15 жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сыбайлас жемқорлық тәуекелдеріне ішкі талдау жылына кемінде бір рет жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган талдау объектісінің қызметіндегі сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізген жағдайда, сыбайлас жемқорлық тәуекелдеріне ішкі талдау ол аяқталған күннен бастап бір жыл өткен соң жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың бірінші және екінші бөліктерінде көзделген мерзімдер осы Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жекелеген мәселелер бойынша жүргізілген сыбайлас жемқорлық тәуекелдерінің ішкі талдауларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Мемлекеттік қызмет істері агенттігі төрағасының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сыбайлас жемқорлық тәуекелдеріне ішкі талдау келесі бағыттар бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) талдау объектісінің қызметін қозғайтын нормативтік құқықтық актілерде сыбайлас жемқорлық тәуекелдерін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) талдау объектісінің ұйымдастырушылық-басқарушылық қызметінде сыбайлас жемқорлық тәуекелдерін анықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бөлімшенің қызметін қозғайтын нормативтік құқықтық актілерде сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін дискрециялық өкілеттіктер мен нормалар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мынадай мәселелер талдау объектісінің ұйымдастырушылық-басқарушылық қызметі деп түсініледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) персоналды басқару, оның ішінде сыбайлас жемқорлық тәуекелдеріне шалдыққан лауазымдарды айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүдделер қақтығысын алдын алу және реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рұқсат беру функцияларын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бақылау-тексеру функцияларын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет және қаржы қаражатын игеру және бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік сатып алуларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бюджеттік жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жеке және заңды тұлғалармен шарттар жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) цифрлық жүйелерді әзірлеу және пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) талдау объектісінің ұйымдастырушылық-басқарушылық қызметінен туындайтын өзге де мәселелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі төрағасының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізу мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1943,432 +2095,468 @@
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген іс-шаралар жоспарына сәйкес, сыбайлас жемқорлық тәуекелдерін жою шараларын қабылдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізуге арналган ақпарат көздері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) талдау объектісінің қызметін реттейтін құқықтық актілер, ішкі құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) талдау объектісінің қызметі туралы ведомстволық статистикалық есептілік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік және құқық қорғау органдарының цифрлық жүйелерінің талдау объектісінің қызметі туралы деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) талдау объектісінің қызметіне байланысты мәселелер бойынша заңды күшіне енген сот актілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) талдау объектісіне қатысты мемлекеттік органдар бұрын жүргізген тексерулердің нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі аудит қызметтерінің бақылау іс-шараларының нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыбайлас жемқорлыққа қарсы мониторинг нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бұқаралық ақпарат құралдарындағы жарияланымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) талдау объектісінің ішкі сыбайлас жемқорлық тәуекелдеріне қатысты болуы мүмкін ақпаратты қамтитын әлеуметтік желілерде және интернет-ресурстарда жарияланған жарияланымдар, өтініштер және өзге де мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) талдау объектісіне қатысты жеке және заңды тұлғалардың өтініштері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) талдау объектісінің қызметкерлерін сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін анықтау және жауапқа тарту туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлық тәуекелдеріне бұрын жүргізілген ішкі талдау нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) талдау объектісінің қызметшілерін, жұмыскерлерін сұрастыру (сұхбат) нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының заңнамасында ұсынуға тыйым салынбаған өзге де мәліметтер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...224 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Талдау объектісінің жұмыскерлері сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізуге уәкілетті тұлғаға, жұмыс тобына осы Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ақпарат көздерін ұсынады, талдау объектісінің қызметіне қатысты Қазақстан Республикасы заңнамасының нормаларын қолдану практикасын түсіндіреді, сыбайлас жемқорлық тәуекелдері туралы хабарлайды, сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері бойынша заңнаманы және құқық қолдану практикасын жетілдіру жөнінде ұсыныстар әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z32" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізу кезінде мыналарды қамтитын талдамалық анықтама жасалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анықталған сыбайлас жемқорлық тәуекелдері туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2399,354 +2587,580 @@
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Сыбайлас жемқорлық тәуекелдерін ішкі талдау қорытындылары бойынша айқындалған сыбайлас жемқорлық тәуекелдеріне шалдыққан лауазымдардың тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Талдамалық анықтама талдау объектісінің құрылымдық бөлімшелерімен келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z34" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Талдамалық анықтамаға сыбайлас жемқорлық тәуекелдерін ішкі талдау субъектісінің басшысы сыбайлас жемқорлық тәуекелдерін ішкі талдау аяқталған күннен бастап, 10 жұмыс күнінен кешіктірмей қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1. Ішкі сыбайлас жемқорлық тәуекелдеріне талдау нәтижелері бойынша ішкі талдау субъектісі сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу қажеттілігі туралы сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органға сұрау салуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 19-1-тармақпен толықтырылды - ҚР Мемлекеттік қызмет істері агенттігі төрағасының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Сыбайлас жемқорлық тәуекелдерін ішкі талдау нәтижелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z36" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Нормативтік құқықтық актілерде сыбайлас жемқорлық тәуекелдері анықталған кезде, сыбайлас жемқорлық тәуекелдерін ішкі талдау объектісі олардың бар екендігі туралы мәліметтерді тиісті уәкілетті органға (әзірлеушіге) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлық тәуекелдерін ішкі талдау нәтижелері бойынша анықталған сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі ұсынымдар құқықтық мониторинг жүргізу кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сыбайлас жемқорлық тәуекелдеріне шалдыққан лауазымдардың тізбесін әдеп жөніндегі уәкілдер, сыбайлас жемқорлыққа қарсы комплаенс-қызметтер және өзге де құрылымдық бөлімшелер немесе мемлекеттік органдардың, ұйымдардың және квазимемлекеттік сектор субъектілерінің сыбайлас жемқорлыққа қарсы іс-қимыл саласындағы Қазақстан Республикасының заңнамасын бұзушылықтардың алдын алу және оларға жол бермеу жөніндегі функцияларды жүзеге асыратын тұлғалары сыбайлас жемқорлық тәуекелдеріне шалдыққан лауазымдарды атқаратын адамдармен жүйелі профилактикалық жұмысты ұйымдастыру кезінде пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі төрағасының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сыбайлас жемқорлық тәуекелдерін ішкі талдау нәтижелерін, оның ішінде сыбайлас жемқорлық тәуекелдерін ішкі талдау субъектісінің сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі алқалы, консультативтік-кеңесші органдарының отырыстарында жария талқылауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z39" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Сыбайлас жемқорлық тәуекелдеріне ішкі талдау субъектісі сыбайлас жемқорлық тәуекелдерін ішкі талдау нәтижелері бойынша анықталған сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z40" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24. Іс-шаралар жоспарын сыбайлас жемқорлық тәуекелдеріне ішкі талдау субъектісінің басшысы талдамалық анықтамаға қол қойылған күннен бастап 10 жұмыс күнінен кешіктірмей бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z42" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Талдамалық анықтама және іс-шаралар жоспары ол бекітілген күннен бастап 3 жұмыс күні ішінде құпиялылық режимін қамтамасыз етуді, қызметтік, коммерциялық немесе Қазақстан Республикасының заңымен қорғалатын өзге де құпияны қорғау жөніндегі талаптардың сақталуын ескере отырып, сыбайлас жемқорлық тәуекелдерін ішкі талдау субъектісінің интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z43" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Талдамалық анықтамаға қол қойылған күннен бастап бір жыл ішінде сыбайлас жемқорлық тәуекелдерін ішкі талдау қорытындылары бойынша енгізілген ұсынымдардың орындалуы туралы ақпаратты дайындау жолымен сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою мониторингі осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған сыбайлас жемқорлық тәуекелдері және іс-шаралар жоспарының орындалу барысы туралы ақпарат ішкі талдау субъектісінің бірінші басшысына жарты жылда бір рет, 15 қаңтар және 15 шілдеге дейін ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлық тәуекелдерін ішкі талдау қорытындылары бойынша енгізілген ұсынымдардың орындалуы туралы ақпарат 6 айда кемінде бір рет құпиялылық режимін қамтамасыз етуді, қызметтік, коммерциялық немесе Қазақстан Республикасының заңымен қорғалатын өзге де құпияны қорғау жөніндегі талаптардың сақталуын ескере отырып, мемлекеттік органның, ұйымның, квазимемлекеттік сектор субъектісінің интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді - ҚР Мемлекеттік қызмет істері агенттігі төрағасының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Сыбайлас жемқорлық тәуекелдерін жою және сыбайлас жемқорлық тәуекелдерін ішкі талдау нәтижелері бойынша шығарылған ұсынымдарды орындау кезінде жобалық басқару тәсілдері қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2825,108 +3239,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізудің үлгілік қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z47" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыбайлас жемқорлық тәуекелдерін ішкі талдау қорытындылары бойынша айқындалған  сыбайлас жемқорлық тәуекелдеріне шалдыққан лауазымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z48" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сыбайлас жемқорлық тәуекелдерін ішкі талдау объектісінің атауы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3359,70 +3773,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізудің үлгілік қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3605,68 +4019,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" __________ 20___ жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыбайлас жемқорлық тәуекелдерін ішкі талдау нәтижелері бойынша анықталған сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі іс-шаралар жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4243,88 +4657,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізудің үлгілік қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z54" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыбайлас жемқорлық тәуекелдерін ішкі талдау қорытындылары бойынша енгізілген ұсынымдардың орындалуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлық тәуекелдерін ішкі талдау объектісінің атауы: ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4762,55 +5176,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5136,31 +5550,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>