--- v0 (2025-11-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="07e5b61" w14:textId="07e5b61">
+    <w:p w14:paraId="e65cfb0" w14:textId="e65cfb0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -131,50 +131,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; тақырыптың орыс тіліндегі нұсқасына өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгеріссіз қалады – ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекiтiлген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -378,50 +398,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тіліндегі нұсқасына өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгеріссіз қалады – ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -894,50 +934,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Талаптар жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; тақырыптың орыс тіліндегі нұсқасына өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгеріссіз қалады – ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заңды тұлға мәртебесінің болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
@@ -973,94 +1033,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жоғары және/немесе жоғары оқу орнынан кейінгі білім беру ұйымдарын (бұдан әрі – ЖЖОКБҰ), білім беру бағдарламаларын аккредиттеу бойынша міндеттемелерді орындау үшін қажетті ресурстардың болуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) пайдаланушыларға үш тілде (қазақ, орыс және ағылшын) аккредиттеу туралы қажетті ақпарат ұсынылатын ақпараттық жүйе (сайт). Шетелдік аккредиттеу органдары үшін сайтта қазақстандық ЖЖОКБҰ-ын аккредиттеу туралы ақпарат беретін ағылшын тіліндегі парақшаның болуы жеткілікті;</w:t>
+      1) пайдаланушыларға үш тілде (қазақ, орыс және ағылшын) аккредиттеу туралы қажетті ақпарат ұсынылатын цифрлық жүйе (сайт). Шетелдік аккредиттеу органдары үшін сайтта қазақстандық ЖЖОКБҰ-ны аккредиттеу туралы ақпарат беретін ағылшын тіліндегі парақшаның болуы жеткілікті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылым докторы немесе ғылым кандидаты ғылыми дәрежесі және/немесе PhD докторы/бейіні бойынша доктор дәрежесі бар, толық ставкадағы кемінде 3 (үш) штаттық қызметкер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тартылған сарапшылардың, қызметкерлердің және білім алушылардың сапаны қамтамасыз ету саласында біліктілігін арттыру жүйесінің болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сараптама комиссиясының құрамында ғылым докторы немесе ғылым кандидаты ғылыми дәрежесі және/немесе PhD докторы/бейіні бойынша доктор дәрежесі бар сарапшылардың және (немесе) институционалдық және мамандандырылған аккредиттеу саласында немесе аккредиттелетін ЖЖОКБҰ-ның мамандарды даярлау бейініне сәйкес тәжірибесі бар кәсіби қоғамдастық өкілдерінің болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1253,51 +1375,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жоғары және жоғары оқу орнынан кейінгі білім беру саласындағы стратегиялық және бағдарламалық құжаттарды ескере отырып әзірленген даму бағдарламасы және/немесе ұйымдық стратегиясы болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Аккредиттеу органының ақпараттық жүйесінде (сайтында) мынадай ақпарат жариялануы керек:</w:t>
+      8. Аккредиттеу органының цифрлық жүйесінде (сайтында) мынадай ақпарат жариялануы керек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖЖОКБҰ-ын және (немесе) білім беру бағдарламасын аккредиттеу туралы (аккредиттеу туралы куәлік, сыртқы аудиттің есептері), оның ішінде Қазақстан Республикасының аумағында табиғи немесе техногендік сипаттағы төтенше жағдай, шектеу іс-шаралары, оның ішінде карантин кезінде қабылданған аккредиттеу мерзімін ауыстыру және ұзарту туралы шешімдер (шешім қабылданған күннен бастап отыз жұмыс күнінен кешіктірмей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
@@ -1415,70 +1537,194 @@
         <w:t>
       7) аккредиттеу органының сапаны ішкі қамтамасыз етуі жөніндегі құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) институционалдық және мамандандырылған аккредиттеу бойынша деректерді іздеуге арналған автоматтандырылған қызмет (Тізілім).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Аккредиттеу органы жүзеге асыратын институционалдық және мамандандырылған аккредиттеу туралы деректерді енгізу үшін ғылым және жоғары білім саласындағы уәкілетті органның "Жоғары білім берудің бірыңғай платформасы" ақпараттық жүйесінде тіркелген болуы қажет.</w:t>
+      9. Аккредиттеу органы жүзеге асыратын институционалдық және мамандандырылған аккредиттеу туралы деректерді енгізу үшін ғылым және жоғары білім саласындағы уәкілетті органның "Жоғары білім берудің бірыңғай платформасы" цифрлық жүйесінде тіркелген болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1724,231 +1970,271 @@
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредиттеу органы – өзі әзірлеген стандарттар (регламенттер) негізінде жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарын институционалдық және (немесе) мамандандырылған аккредиттеуден өткізетін заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z140" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) аккредиттеу органының үлестес тұлғасы – құрылтайшылар, аккредиттеу органының басшылығы және олардың жақын туыстары, жұбайы (зайыбы) немесе ЖЖОКБҰ атынан аккредиттеу органын таңдау мәселелері бойынша қол қою немесе ресми шешімдер қабылдау құқығы берілген жекжаттар немесе Аккредиттеу кеңесінің құрамына кіретін органдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредиттеу стандарттары (регламенттері) – аккредиттеу рәсіміне қойылатын талаптарды белгілейтін аккредиттеу органының құжаттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аккредиттелген жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының тізілімі (бұдан әрі – 2-тізілім) – аккредиттелген жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ғылым және жоғары білім саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – жоғары және жоғары оқу орнынан кейінгі білім беру саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жоғары және жоғары оқу орнынан кейiнгi бiлiм беру ұйымдарын аккредиттеу – білім беру қызметтерінің сапасы туралы объективті ақпарат беру және оны арттырудың тиімді тетіктерінің бар екенін растау мақсатында аккредиттеу органының олардың белгіленген аккредиттеу стандарттарына (регламенттеріне) сәйкестігін тану рәсімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жоғары және жоғары оқу орнынан кейінгі білім беру саласында танылған аккредиттеу органдарының тізілімі (бұдан әрі – 1-тізілім) – ғылым және жоғары білім саласындағы уәкілетті орган қалыптастырған Экономикалық ынтымақтастық пен даму ұйымына (бұдан әрі – ЭЫДҰ) мүше мемлекеттердің аккредиттеу органдарының тізілімдеріне және (немесе) қауымдастықтарына кірген ұлттық және шетелдік аккредиттеу органдарының тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының аккредиттелген білім беру бағдарламаларының тізілімі (бұдан әрі – 3-тізілім) – жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының аккредиттелген білім беру бағдарламаларының (мамандықтарының) тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) институционалдық аккредиттеу – мәлімделген мәртебесіне және белгіленген аккредиттеу стандарттарына (регламенттеріне) сәйкес білім беру ұйымында сапаны ішкі қамтамасыз ету жүйесі үдерістерінің тиімділігін аккредиттеу органының бағалау рәсімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мамандандырылған (бағдарламалық) аккредиттеу – білім беру ұйымы іске асыратын жекелеген білім беру бағдарламаларының сапасын бағалау рәсімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Республикалық аккредиттеу кеңесi – аккредиттеу органдарының қызметi мәселелері бойынша шешiмдер қабылдайтын орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z141" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) мүдделер қақтығысы – аккредиттеу органының құрылтайшылары болып табылатын, оның басшылығы мен ЖЖОКБҰ-ның басшылығын жүзеге асыратын адамдардың жеке мүдделері мен олардың лауазымдық өкілеттіктері арасындағы қайшылық, мұндай жағдайда аталған адамдардың жеке мүдделері өзінің лауазымдық міндеттерін орындамауына және (немесе) тиісінше орындамауына алып келуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Республикалық аккредиттеу кеңесінің жұмыс органы (бұдан әрі – Жұмыс органы) - Кеңестің қызметін және Жоғары білім берудің бірыңғай платформасында (бұдан әрі – ЖББП) 1-тізілімді (осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1983,750 +2269,1218 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша), 3-тізілімді (осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша) жүргізуді қамтамасыз ететін уәкілетті органның құрылымдық бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уәкілетті органның цифрлық жүйесі – Жоғары білім берудің бірыңғай платформасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлім. Жоғары және жоғары оқу орнынан кейінгі білім беру саласындағы аккредиттеу органдарын, оның ішінде шетелдік аккредиттеу органдарын тану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жоғары және жоғары оқу орнынан кейiнгi бiлiм беру саласындағы аккредиттеу органы, оның iшiнде шетелдiк аккредиттеу органы осы бұйрықпен бекiтiлген Жоғары және жоғары оқу орнынан кейiнгi бiлiм беру саласындағы аккредиттеу органдарына қойылатын талаптарға (бұдан әрi – Талаптар) сәйкестігін растау ретінде тану рәсімінен өту үшін Жұмыс органына ЖББП арқылы мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылтай құжаттарының нотариалды куәландырылған көшірмелері. Құжаттар шетел тілдерінде ұсынылған кезде олардың қазақ немесе орыс тілдеріне нотариалды куәландырылған аудармасы қажет етіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аккредиттеу органының ЭЫДҰ-ға мүше мемлекеттердің аккредиттеу органдарының тізіліміне және (немесе) қауымдастығына енгендігін растайтын құжат немесе Жоғары білім беру сапасын қамтамасыз етудің еуропалық тізіліміне (The European Quality Assurance Register (Зе Юропиан Куалити Фшуранс Реджистер) (бұдан әрі – EQAR) енгені көрсетілген сайтқа сілтеме және (немесе) аккредиттеу органдарының 2 (екі) және одан да көп қауымдастықтарына (желілеріне) толық мүшелікке кірген болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Талаптардың 3-тармағында көрсетілген ресурстардың бар екенін растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Талаптардың 4-тармағына сәйкес келетін сарапшылардың тізімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аккредиттеу рәсіміне қойылатын талаптарды белгілейтін аккредиттеу органының аккредиттеу стандарттары (регламенттері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аккредиттеу органының даму бағдарламасы және (немесе) стратегиясы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖББП-да ұсынылатын құжаттарға аккредиттеу органының заңды өкілінің электрондық цифрлық қолтаңбасымен қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жұмыс органы 5 (бес) жұмыс күні ішінде осы Қағидалардың 3-тармағына сәйкес аккредиттеу органы ұсынған құжаттардың толықтығын ЖББП-да тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу органы құжаттардың толық топтамасын ұсынған кезде Жұмыс органы ЖББП-да құжаттарды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар толық болмаған жағдайда, Жұмыс органы ЖББП-да ұсынылған құжаттарды қайта қарау үшін жібереді. Қайта қарау 5 (бес) жұмыс күні ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жұмыс органы аккредиттеу органының тануға ұсынылған құжаттарын қабылдаған соң, олар Республикалық аккредиттеу кеңесінің (бұдан әрі – Кеңес) қарауына енгізіледі. Аккредиттеу органының тану құжаттарының Талаптарға сәйкестігін Кеңес қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес уәкілетті органның, "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының, қоғамдық бірлестіктің, заңды тұлғалар бірлестіктерінің өкілдері, шетелдік және қазақстандық сарапшылар қатарынан құрылады. Кеңестің сандық құрамына кемінде 9 (тоғыз) мүше кіреді. Кеңестің құрамы уәкілетті органның басшысының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес отырысы кворум болған жағдайда – оның мүшелерінің жалпы санының кемінде 2/3 (үштен екісі) қатысқанда өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес шешімдері, егер олар үшін Кеңес отырысына қатысып отырған мүшелердің көпшілігі дауыс берген жағдайда қабылданды деп есептеледі. Кеңес отырысына қатысушылардың дауысы тең болған жағдайда, Кеңес төрағасының дауысы шешуші дауыс болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес шешімінің хаттамасы ресімделеді және оған төрағалық етуші мен Кеңес хатшысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Топ 200 ARWU (Academic Ranking of World Universities (Экадемик Ранкинг оф Ворлд Юниверситиз), топ 300 THE (Times Higher Education (Таймс Хайер Эдьюкейшн), топ 300 QS World University Rankings (КьюЭС Ворлд Юниверсити Ранкинг), U.S. News and World Report (ЮЭС Ньюс энд Ворлд Репорт), Global Score (Глобал Скоре) көрсеткіші 65-тен (алпыс бес) жоғары) академиялық рейтингтерінің біріне кіретін кемінде 2 (екі) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының (бұдан әрі – ЖЖОКБҰ) білім беру бағдарламаларын аккредиттеген аккредитттеу органы Кеңестің шешімі негізінде автоматты түрде танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында шетелдік жоғары оқу орындары мен филиалдарының білім беру қызметін жүзеге асыруы үшін Кеңестің шешімімен олардың тіркелген елінде алынған шетелдік ЖЖОКБҰ аккредиттеуі автоматты түрде танылады. Бұл ретте шетелдік ЖЖОКБҰ халықаралық академиялық рейтингтердің (ARWU Academic Ranking of World Universities (Экадемик Ранкинг оф Ворлд Юниверситиз)), THE (Times Higher Education (Таймс Хайер Эдьюкейшн), QS World University Rankings (КьюЭС Ворлд Юниверсити Ранкинг) топ 250 қатарына және/немесе ЭЫДҰ және/немесе BRICS (БРИКС) елдерінің ұлттық рейтингтерінің топ 100 қатарына енуі талап етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аккредиттеу органын тану үшін құжаттарды қарау мерзімі осы Қағидалардың 3-тармағында көрсетілген құжаттарды қабылдаған күннен бастап 30 (отыз) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аккредиттеу органы құжаттарының Талаптарға сәйкестігін қарау нәтижелері бойынша Кеңес мынадай шешімнің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредиттеу органын тану туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредиттеу органын танудан бас тарту туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңестің шешімі ЖББП-да көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уәкілетті орган Кеңестің шешімі негізінде аккредиттеу органын 5 (бес) жыл мерзімге тану туралы бұйрық шығарады және 1-тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аккредиттеу органы есепті жылдан кейінгі жылдың 31 қаңтарына дейінгі мерзімде Жұмыс органына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қызметі туралы жылдық есепті ұсынады. Есеп Кеңестің отырысында қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z142" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жыл сайынғы есепке аккредиттеу органының құрылтайшылары мен басшылық құрамының тізімі, сондай-ақ аккредиттеуден өткізу туралы шартты жасасу кезінде ЖЖОКБҰ мен аккредиттеу органы қол қоятын үлестестіктің, мүдделер қақтығысының және шарттық міндеттемелерінің жоқ екендігі туралы өтініш қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. Аккредиттеу органын таңдау туралы ЖЖОКБҰ-ның шешіміне, сондай-ақ аккредиттеу органдары үшін институционалдық және мамандандырылған аккредиттеуді жүргізу кезінде аккредиттеу органының шешіміне әсер ететін жағдайларды болдырмау мақсатында мынадай талаптар белгіленеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z144" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттеу органының ЖЖОКБҰ басшылығымен үлестес тұлғаларының, атап айтқанда, аккредиттеу органы басшыларының, сондай-ақ құрылтайшыларының жақын туыстарының, жұбайының (зайыбының) немесе жекжаттарының болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z145" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттеу органы құрылтайшыларының, басшылығының осы ЖЖОКБҰ-ның басшылығымен мүдделер қақтығысының болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z146" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аккредиттеуді өткізу кезеңінде аккредиттеу органы мен ЖЖОКБҰ арасында өзге де шарттық міндеттемелердің, оның ішінде аккредиттеу органының және (немесе) оның қызметкерлерінің осы ЖЖОКБҰ-ға сараптамалық, консультациялық және (немесе) өзге де қызметтер көрсету фактілерінің болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бөлім 10-1-тармақпен толықтырылды - ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2. Шартты жасасу кезінде Аккредиттеу органы мен ЖЖОКБҰ аккредиттеу органының шешіміне әсер етуі мүмкін үлестестіктің, мүдделер қақтығысының және шарттық міндеттемелердің жоқтығы туралы өтінішке қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бөлім 10-2-тармақпен толықтырылды - ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Аккредиттеу органын 1-Тізілімнен шығаруға мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредиттеу органының қызметін өз еркімен тоқтату, қайта ұйымдастыру немесе тарату немесе 1-Тізілімнен шығару туралы өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредиттеу органын 1-Тізілімде тану мерзімінің аяқталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аккредиттеу органының ЭЫДҰ аккредиттеу органдарының тізілімдерінен және (немесе) қауымдастықтарынан, оның ішінде EQAR тізілімінен, және (немесе) аккредиттеу органдары қауымдастықтарының (желілерінің) толық мүшелігінен шығарылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2801,231 +3555,293 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Кеңес шешімдерін орындамауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аккредиттеу органының өткен кезеңдегі қызметі туралы жыл сайынғы есепте білім беру ұйымдарын және білім беру бағдарламаларын аккредиттеу нәтижелері бойынша уәкілетті органға ұсынылған мәліметтердің дәйексіздігі немесе бұрмаланғандығының анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аккредиттеу органында аккредиттелген екі немесе одан да көп ЖЖОКБҰ-ның білім беру қызметін жүзеге асыруға берілген лицензиядан және (немесе) лицензияға қосымшадан айырылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аккредиттелген ЖЖОКБҰ-мен аккредиттеу органының үлестес болу және мүдделер қақтығысы, сондай-ақ мүдделер қақтығысы туралы хабардар етпеу, шешімдерді заңсыз қабылдау, осы Қағидалардың 10, 10-1 және 10-2-тармақтарында белгіленген өз міндеттемелерін орындамау не тиісінше орындамау фактілерін анықтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының аумағындағы табиғи, техногендік сипаттағы төтенше жағдайларды, шектеу іс-шараларын, оның ішінде карантинді қоспағанда, аккредиттеуге бармай ЖЖОКБҰ және (немесе) білім беру бағдарламаларын аккредиттеуді жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу органын 1-тізілімнен шығару Кеңестің шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жұмыс органы Кеңестің және уәкілетті органның шешімдері негізінде 1-тізілімге ЖББП жүйесі арқылы өзгерістер мен толықтырулар енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 1-Тізілімге енгізілген аккредиттеу органдары ЖЖОКБҰ немесе білім беру бағдарламасын аккредиттеу туралы шешім қабылданған күннен бастап 10 (он) жұмыс күні ішінде 2 және 3-тізілімдерде жүргізілген институционалдық және мамандандырылған аккредиттеу туралы деректерді ЖББП жүйесі арқылы уақтылы жаңартуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖЖОКБҰ бөлу/ бөліп шығару/ біріктіру/қосу/қайта құру нысанында қайта ұйымдастырылған жағдайда, аккредиттеу органы 10 (он) жұмыс күні ішінде жарамдылық мерзімін сақтай отырып, ЖЖОКБҰ-ның институционалдық және/немесе мамандандырылған аккредиттеуі туралы куәлігін бөлу/ бөліп шығару/ біріктіру/қосу/қайта құру нәтижесінде жаңадан құрылған ЖЖОКБҰ-ның(лардың) атына қайта ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу органы аккредиттеу туралы шешім қабылдау бойынша аккредиттеу кеңесінің отырыстарын өткізу бейнежазбасына сілтемені 5 (бес) жұмыс күні ішінде 2 және 3-тізілімдерде орналастырады. Бейнежазбаға сілтеме жүйеде 1 (бір) жыл бойы қолжетімді болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3208,68 +4024,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоғары және жоғары оқу орнынан кейінгі білім беру саласындағы аккредиттеу органдарының тізілімі (1-Тізілім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3341,143 +4157,383 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аккредиттеу органының атауы</w:t>
+              <w:t>Аккредиттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аккредиттеу органын тану туралы бұйрықтың күні мен нөмірі</w:t>
+              <w:t>Аккредиттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тану</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аккредиттеу органын танудың қолданылу мерзімі</w:t>
+              <w:t>Аккредиттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>танудың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3525,51 +4581,631 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кіру мерзімінің басталуын/ Экономикалық ынтымақтастық пен даму ұйымына (ЭЫДҰ) мүше мемлекеттердің аккредиттеу органдарының тізіліміне және (немесе) қауымдастығына енгізілуі туралы деректерді көрсете отырып, білім беру сапасын қамтамасыз ету жөніндегі халықаралық еуропалық желілердің толыққанды мүшесі болуы</w:t>
+              <w:t>Кіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басталуын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Экономикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ынтымақтастық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пен даму </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ЭЫДҰ) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредиттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізіліміне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауымдастығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілуі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсете</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сапасын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықаралық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еуропалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желілердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толыққанды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүшесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3757,68 +5393,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аккредиттелген жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының тізілімі (2-Тізілім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3889,97 +5525,297 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоғары және жоғары оқу орнынан кейінгі білім беру ұйымының атауы</w:t>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аккредиттеу органының атауы</w:t>
+              <w:t>Аккредиттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4027,51 +5863,91 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аккредиттеудің қолданылу мерзімі</w:t>
+              <w:t>Аккредиттеудің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4259,68 +6135,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аккредиттелген жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының білім беру бағдарламаларының тізілімі (3-Тізілім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4391,189 +6267,489 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоғары және жоғары оқу орнынан кейінгі білім беру ұйымының атауы, деректемелер</w:t>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім беру бағдарламасының атауы</w:t>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аккредиттеу органының атауы</w:t>
+              <w:t>Аккредиттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аккредиттеудің қолданылу мерзімі</w:t>
+              <w:t>Аккредиттеудің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4638,64 +6814,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орнынан кейінгі білім беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы аккредиттеу</w:t>
+              <w:t xml:space="preserve">саласындағы аккредиттеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органдарын, оның ішінде</w:t>
+              <w:t xml:space="preserve">органдарын, оның ішінде </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шетелдік аккредиттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4761,466 +6937,535 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігіне (ғылым және жоғары білім уәкілетті орган)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="93"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігіне (ғылым және жоғары </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>білім саласындағы уәкілетті орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(өтініш берушінің толық атауы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (орналасқан жері, БСН (бар болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұйымның сайтына сілтеме: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...138 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
-[...15 lines deleted...]
-      1) Құрылтай құжаттарының нотариалды куәландырылған көшірмелері;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
-[...164 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Басшы ____________________________________________ </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аккредиттеу органы ретінде тануды және Жоғары және жоғары оқу орнынан кейінгі білім беру саласында танылған аккредиттеу органдарының тізіліміне енгізуді сұрайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аккредиттеу органы білім беру сапасын қамтамасыз ету жөніндегі мынадай халықаралық желілерге енгізілген:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоса берілген құжаттар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) құрылтай құжаттарының нотариалды куәландырылған көшірмелері;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ресурстардың бар екенін растайтын құжаттар;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) аккредиттеу рәсіміне тартылатын сарапшылардың тізімі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) даму бағдарламасы және (немесе) стратегиясы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) аккредиттеу рәсіміне қойылатын талаптарды белгілейтін аккредиттеу стандарттары (регламенттері);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) құрылтайшылардың тізімі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңды тұлғаның мекенжайы _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық поштасы ___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефондары ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы _________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          (Қолы) (Тегі, Аты, Әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20__жылғы "____" ________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Толтырылған күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5403,68 +7648,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="113"/>
+    <w:bookmarkStart w:name="z136" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> *___________________________________ (аккредиттеу органының атауы) кезеңдегі қызметі туралы есебі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+        <w:t xml:space="preserve"> *___________________________________________ (аккредиттеу органының атауы) кезеңдегі қызметі туралы есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5735,51 +8018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйе (3 тілде). Шетелдік аккредиттеу органдары үшін Қазақстанның жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын аккредиттеу туралы ақпарат берілген ағылшын тіліндегі сайт парағының болуы жеткілікті</w:t>
+Цифрлық жүйе (3 тілде). Шетелдік аккредиттеу органдары үшін Қазақстанның жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын аккредиттеу туралы ақпарат берілген ағылшын тіліндегі сайт парағының болуы жеткілікті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6715,52 +8998,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Институционалдық аккредиттеуден өткен аккредиттелген ұйымдардың саны. Аккредиттелген жоғары және жоғары оқу орнынан кейінгі білім беру ұйымының, аккредиттелген білім беру бағдарламаларының атауы, аккредиттеуден өткізу мерзімдері, аккредиттеу стандарттарына (регламенттеріне) сәйкестігі, ұсынымдар </w:t>
+              <w:t>
+Институционалдық аккредиттеуден өткен аккредиттелген ұйымдардың саны. Аккредиттелген жоғары және жоғары оқу орнынан кейінгі білім беру ұйымының, аккредиттелген білім беру бағдарламаларының атауы, аккредиттеуден өткізу мерзімдері, аккредиттеу стандарттарына (регламенттеріне) сәйкестігі, ұсынымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7260,55 +9543,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7634,31 +9917,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>