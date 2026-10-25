--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5479d0e" w14:textId="5479d0e">
+    <w:p w14:paraId="bc02e48" w14:textId="bc02e48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,181 +100,218 @@
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкінің қысқа мерзімді ноталарын шығару, орналастыру, айналысқа жіберу және өтеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 қыркүйектегі № 239 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 15 қарашада № 14423 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкi туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі екінші абзацының 27) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық Банкінің қысқа мерзімді ноталарын шығару, орналастыру, айналысқа жіберу және өтеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бағалы қағаздар нарығы департаменті (Хаджиева М.Ж.) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен (Сәрсенова Н.В.) бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -321,199 +358,211 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізіліміне, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізуге жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы ресми жарияланғаннан кейін оны Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаржылық қызметтерді тұтынушылардың құқықтарын қорғау және сыртқы коммуникациялар басқармасы (Терентьев А.Л.) осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары О. А. Смоляковқа жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -656,272 +705,294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 239 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық Банкінің қысқа мерзімді ноталарын</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>шығару, орналастыру, айналысқа жіберу және өтеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Ұлттық Банкінің қысқа мерзімді ноталарын шығару, орналастыру, айналысқа жіберу және өтеу қағидалары (бұдан әрі – Қағидалар) </w:t>
-[...79 lines deleted...]
-        <w:t>" 2009 жылғы 28 тамыздағы (бұдан әрі – КЖТҚҚ туралы заң), "</w:t>
+      1. Осы Қазақстан Республикасы Ұлттық Банкінің қысқа мерзімді ноталарын шығару, орналастыру, айналысқа жіберу және өтеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкi туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі екінші абзацының 27) тармақшасына сәйкес әзірленді және онда Қазақстан Республикасының мемлекеттік ақша-кредит саясатын (бұдан әрі – ақша-кредит саясаты) іске асыру шеңберінде жеке тұлғалар арасында орналастырылатын Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – Ұлттық Банк) қысқа мерзімді ноталарын шығару, орналастыру, айналысқа жіберу және өтеу тәртібі мен талаптары айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Қағидаларда "Бағалы қағаздар рыногы туралы" (бұдан әрі – Бағалы қағаздар рыногы туралы заң), "Қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚ туралы заң), "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дербес деректер және оларды қорғау туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" 2013 жылғы 21 мамырдағы, "</w:t>
+        <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Төлемдер және төлем жүйелері туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" 2016 жылғы 26 шілдедегі Қазақстан Республикасының заңдарында көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t>" Қазақстан Республикасының заңдарында көзделген ұғымдар, сондай-ақ төмендегі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бір реттік код – жеке тұлғаның сұрауы бойынша бағдарламалық-аппараттық құралдармен жасалатын және жеке тұлғаның Ұлттық Банктің қысқа мерзімді ноталарын сатып алуына немесе сатуына рұқсат бергенде бір реттік пайдалануға арналған электрондық цифрлық символдардың бірегей қатары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) веб-портал – жеке тұлғаға Ұлттық Банктің қысқа мерзімді ноталарын сатып алуға немесе сатуға қол жеткізу орнын ұсынатын ақпараттық жүйе;</w:t>
+      2) веб-портал – жеке тұлғаға Ұлттық Банктің қысқа мерзімді ноталарын сатып алуға немесе сатуға қол жеткізу орнын ұсынатын цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке тұлғаны сәйкестендіру – жеке тұлғаның шот және (немесе) электрондық әмиян ашу және Ұлттық Банктің қысқа мерзімді ноталарымен мәмілелерді жүзеге асыру құқығын нақты растау мақсатында жеке тұлғаның нағыз өзі екенін айқындау рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1011,51 +1082,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Орталық – "Қазақстан Республикасы Ұлттық Банкінің Қазақстан банкаралық есеп айырысу орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
+      7) Орталық – "Қазақстан Республикасы Ұлттық Банкінің Ұлттық төлем корпорациясы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уәкілетті бөлімше – Ұлттық Банктің қысқа мерзімді ноталарын шығаруға және орналастыруға жауапты Ұлттық Банктің бөлімшесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1167,773 +1238,835 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 02.11.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Орталық депозитарийдің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалар жинағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орталық депозитарий Ұлттық Банктің және жеке тұлғалардың шоттары бойынша Ұлттық Банктің қысқа мерзімді ноталарын және олар бойынша құқықтарды есепке алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұлттық Банктің қысқа мерзімді ноталарын шығару, орналастыру, айналысқа жіберу және өтеу кезінде Ұлттық Банктің, Орталықтың және орталық депозитарийдің өзара іс-қимыл және ақпарат алмасу тәртібі Ұлттық Банк, Орталық және орталық депозитарий арасында жасалған шарттармен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Ұлттық Банктің қысқа мерзімді ноталары бойынша салық салу мәселелері "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" 2017 жылғы 25 желтоқсандағы Қазақстан Республикасы Кодексінің </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      5. Ұлттық Банктің қысқа мерзімді ноталары бойынша салық салу мәселелері Қазақстан Республикасы Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>400-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 74-тарауында реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ұлттық Банктің қысқа мерзімді ноталарын шығару,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>орналастыру және айналысқа жіберу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ұлттық Банкiнiң қысқа мерзiмдi ноталары – Ұлттық Банкi эмиссиялайтын, олар бойынша мін деттемелерді Ұлттық Банкi көтеретін мемлекеттiк эмиссиялық бағалы қағаздар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ұлттық Банктің бір қысқа мерзімді нотасының номиналды құны 100 (жүз) теңгені құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақта орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ұлттық Банктің қысқа мерзімді ноталарын шығару үшін Ұлттық Банктің Ақша-кредит саясаты жөніндегі техникалық комитеті олардың түрін, айналыс мерзімін, өтеу күнін, орналастыру көлемін және кірістілік мөлшерлемесін қоса, Ұлттық Банктің қысқа мерзімді ноталарын шығару, орналастыру және өтеу талаптарын анықтау бойынша ұсынымды әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ұлттық Банктің қысқа мерзімді ноталарын орналастырудың басталған күніне дейін бір жұмыс күнінен кешіктірмей берген уәкілетті бөлімшенің өтінімі негізінде орталық депозитарий Ұлттық Банктің қысқа мерзімді ноталарының шығарылымына халықаралық сәйкестендіру нөмірін (ISIN кодын) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Ұлттық Банктің қысқа мерзімді ноталарын шығару,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...265 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Ұлттық Банктің қысқа мерзімді ноталарын орналастыруды Ұлттық Банк оларды жеке тұлғаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>электрондық ақшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сату арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ұлттық Банктің қысқа мерзімді ноталарын бағалы қағаздардың бастапқы нарығында орналастыруды, Ұлттық Банктің қысқа мерзімді ноталарын бағалы қағаздардың қайталама нарығында сатуды немесе құнын төлеп алуды Ұлттық Банк Ұлттық Банктің қысқа мерзімді ноталарының айналыс кезеңі ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Орталық депозитарий Ұлттық Банктің бұйрықтарынсыз Ұлттық Банктің қысқа мерзімді ноталарын олардың айналыс мерзімі ішінде Ұлттық Банктің шотынан (шотына) есептен шығаруды (есепке жазуды), сондай-ақ Ұлттық Банктің қысқа мерзімді ноталары бойынша кірістің құнын төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ұлттық Банктің қысқа мерзімді ноталарын айналысқа жіберу Ұлттық Банктің қысқа мерзімді ноталарын шығару және орналастыру талаптарына сәйкес орналастыру күнінен басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Айналыс кезеңі ішінде Ұлттық Банктің қысқа мерзімді ноталарын орналастыру, сату және құнын төлеп алу бағасы осы Қағидаларға қосымшаға сәйкес Ұлттық Банктің қысқа мерзімді ноталарын орналастыру, сату, құнын төлеп алу бағасын айқындау әдістемесіне сай күнделікті есептеледі және ол электрондық қосымшада болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Ұлттық Банктің қысқа мерзімді ноталарын құнын төлеп алу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орналастыру, сату, құнын төлеп алу бағасын айқындау әдістемесіне сай Ұлттық Банктің қысқа мерзімді ноталарын құнын төлеп алу күні есептелген баға бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жеке тұлғаның ашылған шоты және (немесе) электрондық әмияны болмаған жағдайда жеке тұлға электронды қосымша арқылы орталық депозитарийге және Орталыққа шот және (немесе) электрондық әмиян ашуға өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Шот және (немесе) электрондық әмиян ашу өтінімінде мынадай мәліметтер қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...15 lines deleted...]
-      1) жеке тұлғаның тегі, аты, әкесінің аты (бар болса);</w:t>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2009,97 +2142,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 02.11.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19. Жеке тұлғаны сәйкестендіру үшін мыналар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғаның электрондық цифрлық қолтаңбасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2288,370 +2441,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Орталық депозитарий шот және (немесе) электрондық әмиян ашуға өтінімді алған кезде клиентті КЖ/ТҚ/ЖҚҚТҚҚ туралы заңға сәйкес тиісінше тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.01.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="27"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Орталық шот және (немесе) электрондық әмиян ашуға өтінімді алған кезде операторы Орталық болатын жеке тұлғада электрондық әмиянның электрондық ақша жүйесінде болуын тексереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z56" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Жеке тұлға шот және (немесе) электрондық әмиян ашуға өтінімді беру кезінде электрондық ақшаның сәйкестендірілмеген иесіне ашылған электрондық әмиянның деректерін көрсеткен жағдайда, электрондық ақшаның иесі болып табылатын жеке тұлғаны сәйкестендіру шот және (немесе) электрондық әмиян ашуға өтінімді өңдеу нәтижелері бойынша осы Қағидалардың 18-тармағына сәйкес Орталық клиент туралы алған ақпараттың негізінде жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z57" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жеке тұлғаның электрондық әмияны болмаған жағдайда Орталық электрондық ақшаның сәйкестендірілген иесі ретінде жеке тұлғаға электрондық әмиян ашады және электрондық қосымша арқылы алынған жеке тұлғаның келісімі негізінде электрондық әмиянның нөмірі және оны ашу күні не электрондық ақшаның сәйкестендірілген иесі ретінде жеке тұлғаны сәйкестендіру күні бойынша орталық депозитарийге мәліметтер береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталықтан электрондық әмиянның нөмірі және ашу күні туралы мәліметтерді алған кезде орталық депозитарий жеке тұлғаға шот ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Шот және (немесе) электрондық әмиян ашуға өтінімді қараудың нәтижесі бойынша орталық депозитарий жеке тұлғаға электрондық қосымша арқылы мынадай мәліметтер қамтылған хабарлама жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z59" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық әмиянды ашу кезінде – электрондық әмиянды ашу күні және нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z60" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шот ашу кезінде – шот ашу күні және нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z61" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электрондық әмиянды және (немесе) шотты ашудан бас тартқан кезде – бас тарту себебі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z62" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Ұлттық Банктің қысқа мерзімді ноталарын сатып алу-сату мәмілелері жеке тұлға мен Ұлттық Банктің арасында жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z63" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық Банктің қысқа мерзімді ноталарымен мәмілелер жасауға шоты, электрондық әмияны бар, электрондық ақшаның сәйкестендірілген иесі болып табылатын және орталық депозитарийдің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалар жинағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке тұлғаны сәйкестендіру рәсімін өткен жеке тұлғаға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z64" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ұлттық Банктің қысқа мерзімді ноталарымен мәмілелер жасау үшін жеке тұлға электрондық қосымша арқылы Ұлттық Банктің қысқа мерзімді ноталарын сатып алуға немесе сатуға өтінімді жібереді, онда Ұлттық Банктің қысқа мерзімді ноталарын сатып алуға немесе құнын төлеп алуға мәлімденген саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банктің қысқа мерзімді ноталарымен мәмілелер жасау кезінде жеке тұлғаны сәйкестендіру үшін бір реттік немесе көп реттік код пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2688,70 +2841,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ұлттық Банктің қысқа мерзімді ноталарын сатып алуға жеке тұлғаның өтінімін алған кезде орталық депозитарий операторы Орталық болып табылатын электрондық ақша жүйесіне жеке тұлғаның электрондық әмиянынан Ұлттық Банктің электрондық әмиянына Ұлттық Банктің қысқа мерзімді ноталарын сатып алу сомасына электрондық ақшаны аудару туралы нұсқауды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғаның электрондық әмиянында электрондық ақша жеткілікті болған жағдайда Орталық жеке тұлғаның электрондық әмиянынан Ұлттық Банктің электрондық әмиянына Ұлттық Банктің қысқа мерзімді ноталарын сатып алу сомасына электрондық ақша аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2788,70 +2941,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ұлттық Банктің электрондық әмиянына Ұлттық Банктің қысқа мерзімді ноталарын сатып алуға жеке тұлғаның электрондық ақшасының жеткілікті сомасы түскенде орталық депозитарий Ұлттық Банктің қысқа мерзімді ноталарын сатып алу-сату мәмілелерін тіркейді және Ұлттық Банктің қысқа мерзімді ноталарын Ұлттық Банктің шотынан Ұлттық Банктің қысқа мерзімді ноталарын сатып алуға жеке тұлғаның өтінімінде көрсетілген мөлшерде есептен шығарады және оларды жеке тұлғаның шотына есепке жазады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2870,70 +3023,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Жеке тұлғаның Ұлттық Банктің қысқа мерзімді ноталарын сатуға өтінімін алғанда және бас тарту үшін Қағидалардың 31-тармағымен белгіленген негіздер болмағанда, орталық депозитарий Ұлттық Банктің электрондық әмиянынан жеке тұлғаның Ұлттық Банктің қысқа мерзімді ноталарын сатып алу бағасына тең сомадағы және (немесе) орталық депозитарийдің электрондық әмиянынан Ұлттық Банктің қысқа мерзімді ноталары бойынша кіріс сомасына тең сомадағы электрондық ақшаны жеке тұлғаның электрондық әмиянына аударуға Орталыққа нұсқауды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2952,70 +3105,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Осы Қағидалардың 29-тармағында көзделген электрондық ақшаны аудару туралы нұсқауды алғанда, Орталық Ұлттық Банктің электрондық әмиянынан жеке тұлғаның Ұлттық Банктің қысқа мерзімді ноталарын сатып алу бағасына тең сомадағы және (немесе) орталық депозитарийдің электрондық әмиянынан Ұлттық Банктің қысқа мерзімді ноталары бойынша кіріс сомасына тең сомадағы электрондық ақшаны жеке тұлғаның электрондық әмиянына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банктің және (немесе) орталық депозитарийдің электрондық әмияндарынан Орталық жеке тұлғаның электрондық әмиянына электрондық ақшаны аударғаннан кейін, орталық депозитарий Ұлттық Банктің қысқа мерзімді ноталарын жеке тұлғаның шотынан Ұлттық Банктің шотына аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3052,170 +3205,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Орталық депозитарий мына негіздердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлттық Банктің қысқа мерзімді ноталарын сатып алу үшін жеке тұлғаның электрондық әмиянында электрондық ақша жеткілікті болмағанда немесе жеке тұлғаның шотында сату үшін Ұлттық Банктің қысқа мерзімді ноталары жеткілікті мөлшерде болмағанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер Ұлттық Банктің қысқа мерзімді ноталары, Ұлттық Банктің қысқа мерзімді ноталарын сатып алу немесе сатуға жеке тұлғаның өтінімінде көрсетілген жеке тұлғаның шотын және (немесе) жеке тұлғаның электрондық әмияны бұғатталған болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке тұлғаға тиесілі және жеке тұлғаның шотындағы Ұлттық Банктің қысқа мерзімді ноталарына ауыртпалық салынған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) КЖТҚҚ туралы заңның </w:t>
+      4) КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) орталық депозитарийдің қағидалар жинағында көзделген жағдайларда Ұлттық Банктің қысқа мерзімді ноталарын сатып алу немесе сатуға жеке тұлғаның өтінімін қанағаттандырудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3235,287 +3388,307 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.01.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Осы Қағидалардың 31-тармағында көзделген Ұлттық Банктің қысқа мерзімді ноталарын сатып алу немесе сатуға өтінімін орындаудан бас тартуға негіздеме болғанда, орталық депозитарий бас тарту себептерін көрсетумен жеке тұлғаға хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Ұлттық Банктің қысқа мерзімді ноталарының айналысы Ұлттық Банктің қысқа мерзімді ноталарын шығару және орналастыру талаптарымен белгіленген оларды өтеу күніне дейінгі бір күн бұрын аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z76" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ұлттық Банктің қысқа мерзімді ноталарын өтеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z77" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Ұлттық Банктің қысқа мерзімді ноталарын өтеу осы тарауға және орталық депозитарийдің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалар жинағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес номиналды құны бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z78" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Ұлттық Банктің қысқа мерзімді ноталарын өтеу күнінің алдындағы жұмыс күні Алматы қаласы бойынша сағат 12.00-ден кешіктірмей орталық депозитарий Ұлттық Банктің қысқа мерзімді ноталарын өтеу күні Ұлттық Банктің қысқа мерзімді ноталарын ұстаушылардың тізілімін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z79" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Ұлттық Банктің қысқа мерзімді ноталарын өтеу күнінің алдындағы жұмыс күні Алматы қаласы бойынша сағат 16.00-ден кешіктірмей орталық депозитарий Ұлттық Банкке Ұлттық Банктің қысқа мерзімді ноталарының саны және Ұлттық Банктің қысқа мерзімді ноталарын өтеу кезінде жеке тұлғаларға құнын төлеу сомасы туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z80" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z80" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Орталық депозитарий өтеу күні Алматы қаласы бойынша сағат 14.00-ден кешіктірмей орталық депозитарий Ұлттық Банктің электрондық әмиянынан жеке тұлғаның Ұлттық Банктің қысқа мерзімді ноталарын сатып алу бағасына тең сомадағы және орталық депозитарийдің электрондық әмиянынан Ұлттық Банктің қысқа мерзімді ноталары бойынша кіріс сомасына тең сомадағы электрондық ақшаны жеке тұлғаның электрондық әмиянына аударуға Орталыққа нұсқауды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3534,70 +3707,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="53"/>
+    <w:bookmarkStart w:name="z81" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Орталық Қағидалардың 37-тармағына сәйкес орталық депозитарийден алған электрондық ақшаны аудару туралы нұсқауға сәйкес Ұлттық Банктің және орталық депозитарийдің электрондық әмияндарынан жеке тұлғаның электрондық әмиянына электрондық ақшаны аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3616,70 +3789,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="54"/>
+    <w:bookmarkStart w:name="z82" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Орталық Ұлттық Банктің және орталық депозитарийдің электрондық әмияндарынан жеке тұлғаның электрондық әмиянына электрондық ақшаны аударғаннан кейін, орталық депозитарий Ұлттық Банктің қысқа мерзімді ноталарын өтеу мақсатында Ұлттық Банктің қысқа мерзімді ноталарын жеке тұлғаның шотынан есептен шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3884,68 +4057,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.01.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық Банктің қысқа мерзімді ноталарын орналастыру, сату, құнын төлеп алу бағасын айқындау әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банктің айналыстағы қысқа мерзімді ноталарын орналастыру, сату, құнын төлеп алу бағасын Ұлттық Банк мына формула бойынша айқындайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4518,31 +4691,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>