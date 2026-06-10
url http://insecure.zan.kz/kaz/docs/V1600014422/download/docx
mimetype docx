--- v2 (2026-03-14)
+++ v3 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9cae27" w14:textId="e9cae27">
+    <w:p w14:paraId="4a8d970" w14:textId="4a8d970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2779,82 +2779,158 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Іскерлік қатынастар қашықтықтан орнатылған жағдайда қаржы мониторингі субъектілерінің клиенттерді тиісінше тексеруіне қойылатын талаптарға сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шот ашу арқылы қашықтықтан іскерлік қатынастар орнату кезінде банк Төлемдер және төлем жүйелері туралы заңда жұмыс істеуі көзделген Сәйкестендіру деректерімен алмасу орталығы (бұдан әрі – СДАО) арқылы клиентке биометриялық сәйкестендіру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СДАО арқылы биометриялық сәйкестендіруді жүргізу тәртібі, сондай-ақ биометриялық сәйкестендіру нәтижелерін сақтау мерзімдері Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14337 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Банктердің, Қазақстан Республикасы бейрезидент банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың электрондық банктік қызметтерді көрсету қағидаларында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 22.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9607,121 +9683,121 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Банктiк шоттар бойынша үзінді көшiрмелердi беруді банктер шартқа сәйкес жүргізеді. Банктің клиентке оның шоттары бойынша үзінді көшiрмелердi беру (жеткiзiп беру) қызметiн электрондық тәсiлмен немесе шартта көзделген болса, арнайы адам арқылы көрсетуіне рұқсат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z154" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      60. Банк өзіне басқа банк берген клиенттердің банктік шоттарын жүргізген кезде "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) </w:t>
-[...9 lines deleted...]
-        <w:t>60-1</w:t>
+      60. Банк өзіне басқа банк берген клиенттердің банктік шоттарын жүргізген кезде "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер және банк қызметі туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-2</w:t>
+        <w:t>97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-11</w:t>
+        <w:t>98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-12-баптарында</w:t>
+        <w:t>106-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда банк көрсетілген банктік шоттарға жаңа жеке сәйкестендіру кодтарын береді және Салық кодексінің 55-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9736,91 +9812,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 17.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z155" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9829,71 +9885,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Банктік шоттар бойынша шығыс операцияларын тоқтата тұру немесе банктік шоттағы ақшаға тыйым салу Азаматтық кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>740-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Қазақстан Республикасындағы кедендік бақылау туралы" Қазақстан Республикасы Кодексінің </w:t>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасы кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>125-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Қазақстан Республикасының Қылмыстық-процестік кодексінің </w:t>
+        <w:t xml:space="preserve">, Қазақстан Республикасының Қылмыстық-процестік кодексiнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>161-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының Азаматтық процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9919,61 +9975,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>86-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Банктер және банк қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>51-бабына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, КЖТҚҚ туралы заңның 13-бабына, "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t>70-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, КЖТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9989,140 +10065,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>123-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Төлемдер және төлем жүйелері туралы заңның 27-бабының </w:t>
+        <w:t xml:space="preserve">, Төлемдер және төлем жүйелері туралы заңның 27-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органдардың немесе лауазымды тұлғалардың клиенттің банктік шоты бойынша шығыс операцияларын тоқтату тұру туралы шешімдері және (немесе) өкімдері немесе клиенттің банктік шотындағы ақшаға тыйым салу туралы актілері негізінде жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес, уәкілетті мемлекеттік органдардың немесе лауазымды тұлғалардың клиенттің банктік шоты бойынша шығыс операцияларын тоқтату тұру туралы шешімдері және (немесе) өкімдері немесе клиенттің банктік шотындағы ақшаға тыйым салу туралы актілері негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 17.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z156" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10161,121 +10217,121 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) банктің және оның клиентінің деректемелері Банктер және банк қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>60-1</w:t>
+        <w:t>68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-2</w:t>
+        <w:t>97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-11</w:t>
+        <w:t>98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>61-12-баптарында</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда уәкілетті мемлекеттік органның немесе лауазымды тұлғаның клиенттің банктік шоты бойынша шығыс операцияларын тоқтата тұру туралы бұрын қабылданған шешімдерінде және (немесе) өкімдерінде көрсетілген деректемелерге сәйкес келмеген жағдайларды қоспағанда, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14419 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 208 </w:t>
+        <w:t>106-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда уәкілетті мемлекеттік органның немесе лауазымды тұлғаның клиенттің банктік шоты бойынша шығыс операцияларын тоқтата тұру туралы бұрын қабылданған шешімдерінде және (немесе) өкімдерінде көрсетілген деректемелерге сәйкес келмеe жағдайларын қоспағанда, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14419 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 208 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларына (бұдан әрі – Қолма-қол ақшасыз төлемдерді жүзеге асыру қағидалары) сәйкес банктің және оның клиентінің деректемелері уәкілетті мемлекеттік органның немесе лауазымды тұлғаның клиенттің банктік шоты бойынша шығыс операцияларын тоқтата тұру туралы шешімінде және (немесе) өкімінде көрсетілген деректемелерге сәйкес келмеген жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z239" w:id="123"/>
     <w:p>
@@ -10478,91 +10534,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 63-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 27.03.2023 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгерістер енгізілді - ҚР Ұлттық Банкі Басқармасының 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z248" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20560,55 +20636,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20934,31 +21010,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>