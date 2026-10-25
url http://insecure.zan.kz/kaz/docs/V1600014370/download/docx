--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f81d418" w14:textId="f81d418">
+    <w:p w14:paraId="654f0d7" w14:textId="654f0d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -168,140 +168,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Пошта туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...29 lines deleted...]
-        <w:t>70) тармақшасына</w:t>
+      "Пошта туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 16) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 28.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 265/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1872,150 +1872,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Пошта байланысы қызметтерін ұсыну </w:t>
-[...49 lines deleted...]
-        <w:t>70) тармақшасына</w:t>
+      1. Осы Пошта байланысының көрсетілетін қызметтерін ұсыну қағидалары (бұдан әрі – Қағидалар) "Пошта туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 16) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және пошта операторларының пошта байланысы қызметтерін ұсыну тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 28.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 265/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3942,51 +3922,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошталық құпияны қорғау бойынша пошта операторы қабылдайтын шараларды сақтау мақсатында пошта операторының қауіпсіздігін бейнебақылау жүйелерін қоспағанда, пошта жөнелтілімдері қабылданатын, өңделетін, сұрыпталатын, сақталатын және берілетін пошта операторының өндірістік объектілерінде фото және бейнетүсірілім жасалмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z498" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-1. Пошта операторлары ақпараттық жүйе болған кезде пошта саласындағы қызметтерді автоматтандырылған (электрондық) құрылғылар, жабдық, ақпараттық жүйелер арқылы көрсетеді, сондай-ақ оларды пошта саласында қызметтер көрсету процестерін автоматтандыру және оңтайландыру үшін пайдаланады.</w:t>
+      10-1. Пошта операторлары цифрлық жүйе болған кезде пошта саласындағы көрсетілетін қызметтерді автоматтандырылған (электрондық) құрылғылар, жабдық, цифрлық жүйелер арқылы көрсетеді, сондай-ақ оларды пошта саласындағы қызметтерді көрсету процестерін автоматтандыру және оңтайландыру үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта операторының көрсетілетін қызметтерін пайдаланушыларға қызмет көрсету ұялы байланыстың абоненттік құрылғысын пайдалану арқылы мүмкін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4009,51 +3989,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 10-1-тармақпен толықтырылды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 26.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 345/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4872,91 +4872,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Ішкі пошта жөнелтілімдерінің түріне, санатына қарай мекенжай жақ бетінің жоғарғы бөлігінде мынадай қосымша жазбалар болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z83" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) құндылығы жарияланған бандерольдерде - "... теңгеге құндылығы жарияланған бандероль", ішіне салынғандарына тізімдеме жасалған құндылығы жарияланған бандерольдерге оған қоса, - "Тізімдеме жасалған";</w:t>
+      1) құндылығы жарияланған бандерольдерде – "... теңгеге құндылығы жарияланған бандероль", ішіне салым тізімдемесімен құндылығы жарияланған бандерольдерге, оған қоса – "Тізімдеме жасалған";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z84" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құндылығы жарияланған хаттарға - "... теңгеге құндылығы жарияланған" немесе "Жабық... теңгеге құндылығы жарияланған", ішіне салынғандарына тізімдеме жасалған, құндылығы жарияланған хаттарға - оған қоса "Тізімдеме жасалған";</w:t>
+      2) құндылығы жарияланған хаттарға – "... теңгеге құндылығы жарияланған" немесе "Жабық... теңгеге құндылығы жарияланған", салым тізімдемесімен, құндылығы жарияланған хаттарға, оған қоса - "Тізімдеме жасалған";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) үстеме төлемді пошта жөнелтілімдеріне - "...теңге үстеме төлем";</w:t>
+      3) үстеме төлемді пошта жөнелтілімдеріне – "...теңгеге үстеме төлем";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) алғаны туралы хабарламамен қабылданған тіркелетін пошта жөнелтілімдері мен пошталық ақша аударымында - хабарлама туралы белгі жасалады, сәлемдемелер үшін бұл белгі ілеспе бланкілерге де қойылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z87" w:id="57"/>
     <w:p>
@@ -5031,51 +5031,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сәлемдемелерде және олардың ілеспе бланкілерінде, оның ішінде карантинге жатқызылған өнімдер салынған сәлемдемелерде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құндылығы жарияланғандарына - "... теңгеге құндылығы жарияланған";</w:t>
+      құндылығы жарияланған – "... теңгеге құндылығы жарияланған";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салынғандарына тізімдеме жасалғандарына - "Тізімдеме жасалған";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5202,50 +5202,112 @@
         <w:t xml:space="preserve">
       10) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>181-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғалардың өкілдерінен қабылданған пошта жөнелтілімдерінде - "Үкіметтік" - "Правительственное" белгісі қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Оңай сынатын заттар салынған және ұстағанда өте абай болуды қажет ететін халықаралық сәлемдеме осал сәлемдемеге жатады және оларда "Абайлаңыз" - "Осторожно" - "Colіs fragile" белгісі болады. Салудың және буып-түюдің жалпы ережесін сақтаған кезде жөнелтуші немесе пошта операторының өндірістік объектісінің жұмыскері әрбір осал сәлемдемеге ақ түске қызыл бояумен басылған шыны бұйымның бейнесі бар жапсырманы желімдейді. Ілеспе бланкінің бет жағына анық көрінетін "Абайлаңыз" - "Осторожно" - "Colіs fragile" белгісі бар жапсырма желімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6256,184 +6318,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z126" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Тіркелетін пошта жөнелтілімін жіберу пошта жөнелтілімінің қабылданғанын құжаттық не электрондық растау, пошта жөнелтіліміне пошталық тіркеу нөмірін (сәйкестендіру әріптік-цифрлық штрих-код) бере отырып, жөнелтушіге қағаз жеткізгіште не электрондық нысанда растау құжатын беру, сондай-ақ адресатқа пошта жөнелтілімін қол қойғызып не осындай табыс етуді өзге де тәсілмен растайтын автоматтандырылған (электрондық) құрылғыларды, жабдықты, ақпараттық жүйелерді пайдалана отырып табыс ету арқылы жүзеге асырылады. Тіркелетін пошта жөнелтілімін табыс ету кезінде қолхат алынады. Тіркелетін пошта жөнелтілімдері кері мекенжайы міндетті түрде көрсетіліп қабылданады.</w:t>
+      31. Тіркелетін пошта жөнелтілімін жіберу пошта жөнелтілімінің қабылданғанын құжаттық не электрондық растау, пошта жөнелтіліміне пошталық тіркеу нөмірін (сәйкестендіру әріптік-цифрлық штрих-код) бере отырып, жөнелтушіге қағаз жеткізгіште не электрондық нысанда растау құжатын беру, сондай-ақ пошта жөнелтілімін қол қойғызып не осындай табыс етуді өзге де тәсілмен растайтын автоматтандырылған (электрондық) құрылғыларды, жабдықты, цифрлық жүйелерді пайдалана отырып табыс ету жолымен жүзеге асырылады. Тіркелетін пошта жөнелтілімдері кері қайтару мекенжайы міндетті түрде көрсетіліп, қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тіркелетін пошта жөнелтілімінің орауышында: пошта операторының қабылдайтын өндірістік объектісінің атауы және пошталық тіркеу нөмірі (сәйкестендіру әріптік-цифрлық штрих-код) жазылады.</w:t>
-[...55 lines deleted...]
-      Тізім бойынша қабылданған пошта жөнелтілімдеріне қағаз жеткізгіште не электрондық нысанда бір растайтын құжат беріледі.</w:t>
+      Тіркелетін пошта жөнелтілімінің буып-түюінде: пошта операторының қабылдайтын өндірістік объектісінің атауы және пошталық тіркеу нөмірі (сәйкестендіру әріптік-цифрлық штрих-код) жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркелетін пошта жөнелтілімін қабылдауды пошта операторы осы Қағидаларға 3-қосымшада көзделген қағаз жеткізгіште не электрондық нысанда пошта жөнелтілімі бланкісін толтыра отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізім бойынша қабылданған пошта жөнелтілімдеріне қағаз жеткізгіште не электрондық нысанда растайтын бір құжат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 26.09.2022 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 265/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6683,51 +6705,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ұсақ пакеттерде – сыйлық сипатындағы сынбайтын ұсақ заттар және жеке тауарлардың жеке-дара үлгілері жіберіледі. Жіберілетін салынымдар құны ұсақ пакет жоғалған жағдайда төленетін ДПО актілерімен белгіленген өтемақы сомасынан асып түспейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) салым тізімдемесімен және құндылығы жарияланған тіркелетін пошта жөнелтілімдерінде – Қазақстан Республикасы ұлттық валютасының және шетел валютасының ақша белгілері (банкноттары мен монеталары). Жөнелтуші пошта жөнелтілімдерін жөнелту кезінде осы Қағидаларға 3.1-қосымшаға сәйкес нысан бойынша өтінішті толтырады.</w:t>
+      6) салым тізімдемесімен және құндылығы жарияланған тіркелетін пошта жөнелтілімдерінде – Қазақстан Республикасы ұлттық валютасының және шетел валютасының ақша белгілері (банкноттары мен монеталары). Жөнелтуші пошта жөнелтілімдерін жөнелту кезінде осы Қағидаларға 3-1-қосымшаға сәйкес нысан бойынша өтінішті толтырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мәдени құндылықтарға жатқызылған банкноттар мен монеталарды коллекциялық мақсаттарда жіберу осы Қағидалардың 150-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -6769,51 +6791,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z135" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7015,119 +7057,139 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жөнелтілімдерде тұтыну тауарлары, ұзақ мерзім сақталатын азық-түлік, кітаптар, дәрі-дәрмектер, медициналық препараттар және осы Қағидалармен жіберуге тыйым салынбаған салынымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) құндылығы жарияланған хаттар мен жөнелтілімдерде – Қазақстан Республикасының Ұлттық Банкі және кассалық операцияларын "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 30-бабы 2-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асыратын заңды тұлғалар жіберетін банкноттар, монеталар және құндылықтар.</w:t>
+      4) құндылығы жарияланған хаттар мен жөнелтілімдерде – Қазақстан Республикасының Ұлттық Банкі және кассалық операцияларын Ұлттық пошта операторының арнайы пошта байланысы қызметі арқылы "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 6) тармақшасына сәйкес жүзеге асыруға құқығы бар заңды тұлғалар жіберетін банкноттар, монеталар және құндылықтар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z140" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7456,74 +7518,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Жеделдетілген және курьерлік пошта байланысының жөнелтілімдерінде (құндылығы жарияланбаған және жарияланған) осы Қағидаларда белгіленген жіберуге тыйым салынғандар және шектеу қойылғандар ескеріле отырып, халықаралық және ішкі пошта жөнелтілімдерінде жіберілуі көзделген салынымдар жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z148" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      45. Егер Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> өзгеше көзделмесе, Қазақстан Республикасы ішінде жіберілетін пошталық ақша аударымының сомасына шектеу қойылмайды. </w:t>
+      45. Қазақстан Республикасының ішінде жіберілетін пошталық ақша аударымының сомасына, егер Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласындағы заңнамасында өзгеше көзделмесе, шектеу қойылмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z149" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Пошталық ақша аударымдары Қазақстан Республикасының ұлттық валютасында және "Валюталық реттеу және валюталық бақылау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -7676,212 +7780,336 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Қазақстан Республикасы аумағынан тыс жерде пошталық ақша аударымын тағайындалған оператор бір пошта аударымының шекті сомасын, ресімдеу тәртібін, жіберу, төлеу, конвертациялау және өзара есеп айырысу тәсілін ескере отырып, ДПО Актілері және тиісті халықаралық шарттар негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z152" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      49. Пошта операторының гибридтік жөнелтілімді жіберу бойынша қызмет көрсетуі жөнелтілімді кейінгі кезеңде тіркелетін немесе тіркелмейтін хат (пошта карточка) түрінде жеткізілетін, бастапқы кезеңде ақпараттық жүйелерді, интернет-ресурстарды және басқа да электрондық тасымалдағыштарды қолдану арқылы электрондық хат (хабар) нысанында жіберу не кейінгі кезеңде электрондық поштаға немесе электрондық абоненттік пошта жәшігіне ақпараттық жүйелерді, интернет-ресурстарды және басқа да электрондық жеткізгіштерді қолдану арқылы электрондық хат (хабар) нысанында жеткізілетін хатты (пошта карточкасын) бастапқы кезеңде жіберу арқылы жүзеге асырылады. </w:t>
+      49. Пошта операторының гибридтік жөнелтілімді жіберу бойынша қызмет көрсетуі жөнелтілімді кейінгі кезеңдерде тіркелетін немесе тіркелмейтін хат (пошталық карточка) түрінде жеткізілетін және бастапқы кезеңде цифрлық жүйелерде, интернет-ресурстарда немесе электрондық жеткізгіштерді қолдану арқылы тіркелуден өткен пошта операторының көрсетілетін қызметтерін пайдаланушыға электрондық хат (хабар) нысанында жіберу не кейінгі кезеңдерде электрондық поштаға немесе электрондық абоненттік пошта жәшігіне цифрлық жүйелерді, интернет-ресурстарды және басқа да электрондық жеткізгіштерді қолдану арқылы электрондық хат (хабар) нысанында жеткізілетін хатты (пошталық карточканы) бастапқы кезеңде жіберу арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z153" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      50. Бастапқы кезеңде пошта операторының ақпараттық жүйесін қолдану арқылы электрондық хат (хабар) нысанында жіберілетін тіркелетін немесе тіркелмейтін хаттарға (пошта карточкасына) пошта операторының қызметтерін пайдаланушы "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының Заңының </w:t>
-[...9 lines deleted...]
-        <w:t>21-бабына</w:t>
+      50. Бастапқы кезеңде пошта операторының цифрлық жүйесін қолдану арқылы электрондық хат (хабар) нысанында жіберілетін тіркелетін немесе тіркелмейтін хаттарға (пошта карточкасына) пошта операторының көрсетілетін қызметтерін пайдаланушы Қазақстан Республикасының Цифрлық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес куәландырушы орталықта алған электрондық цифрлық қолтаңбамен қол қояды және олар ақпаратты қорғау жөніндегі шаралар сақталып жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.08.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 282/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z154" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      51. Пошта операторының ақпараттық жүйесіне пошта жөнелтілімі түрінде әрі қарай жеткізу үшін жолданған электрондық хат (хабар) қосымша құралдар мен әдістерді пайдаланбай-ақ қабылдау үшін қолжетімді түрде алынған электрондық хаттың (хабардың) мазмұны жазылған қағаз жеткізгіште басып шығарылады. </w:t>
+      51. Пошта операторының цифрлық жүйесіне пошта жөнелтілімі түрінде әрі қарай жеткізу үшін жолданған электрондық хат (хабар) қосымша құралдар мен әдістерді пайдаланбай-ақ қабылдау үшін қолжетімді түрде алынған электрондық хаттың (хабардың) мазмұны жазылған қағаз жеткізгіште басып шығарылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электронды хатты (хабарды) басып шығарған кезде, қағаз тасымалдағышта жөнелтушінің электрондық хаты (хабары) және электрондық цифрлық қолтаңбаны тексеру нәтижесі туралы ақпарат бастапқы құжат болып табылатындығы көрсетіле отырып, қосымша ақпарат көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта операторының қызметтерін пайдаланушымен жасалған шарт талаптары бойынша пошта операторы қағаз тасымалдағышқа пошта операторының пошта штампелінің бедерін қояды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармаққа өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z155" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Электрондық құжат нысанында жіберілетін тіркелетін немесе тіркелмейтін хаттар (пошта карточкалары) мына ақпаратты қамтуы керек: жөнелтушінің және адресаттың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -7894,74 +8122,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, жөнелтушінің және адресаттың мекенжай деректері. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z156" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      53. Пошта операторының ақпараттық жүйесі жөнелтушіге тіркелетін хат (пошта карточкасы) қабылданғаны, жеткізілгені, табыс етілгені немесе қайтарылғаны туралы немесе электрондық хат (хабар) нысанында жіберілетін тіркелмейтін хат (пошта карточкасы) қабылданғаны туралы электрондық нысанда хабарлама жібереді. </w:t>
+      53. Пошта операторының цифрлық жүйесі жөнелтушіге тіркелетін хат (пошта карточкасы) қабылданғаны, жеткізілгені, табыс етілгені немесе қайтарылғаны туралы немесе электрондық хат (хабар) нысанында жіберілетін тіркелмейтін хат (пошта карточкасы) қабылданғаны туралы электрондық нысанда хабарлама жібереді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z157" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      54. Бастапқы кезеңде ақпараттық жүйелерді, интернет-ресурстарды қолдану арқылы электрондық хат (хабар) нысанында электрондық поштаға немесе электрондық абоненттік пошта жәшігіне жіберілетін және жеткізілетін хаттар (пошта карточкасы) жеткізілгені не адресат хатты (пошта карточкасын) оқығаны туралы хабарламаны алған кезде адресатқа жеткізілген болып есептеледі. </w:t>
+      54. Бастапқы кезеңде жіберілетін және кейінгі кезеңде цифрлық жүйелерді, интернет-ресурстарды қолдану арқылы электрондық хат (хабар) нысанында электрондық поштаға немесе электрондық абоненттік пошта жәшігіне жеткізілетін хаттар (пошта карточкасы) жеткізілгені не адресат хатты (пошта карточкасын) оқығаны туралы хабарламаны алған кезде адресатқа жеткізілген болып есептеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z158" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Бастапқы кезеңде электрондық құжат нысанында жіберілетін тіркелетін хаттар (пошта карточкалары):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z159" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8056,172 +8408,172 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z161" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. Адресаттан немесе оның сенiмхат негiзiнде әрекет ететін заңды өкiлiнен немесе немесе үшінші тұлғадан, егер адресаттың рұқсатын пин-код енгізу немесе штрих-кодты сканерлеу арқылы растау болған жағдайда, тіркелген хатты (пошталық карточканы) алғаны туралы хабарлама электронды түрде қалыптасады және ақпараттық жүйеге немесе пошта операторының ақпараттық жүйесінде жеткізілгені/табыс етілгені туралы тиісті статус пайда болғаннан кейін пошта операторының қызметтерін пайдаланушының электрондық абоненттік жәшігіне жіберіледі.</w:t>
+      56. Адресаттан немесе оның заңды өкiлiнен немесе сенiмхат негiзiнде әрекет ететін сенім білдірілген адамынан не үшінші тұлғадан адресаттың пин-код енгізу немесе штрих-кодты сканерлеу жолымен расталған келісімі болған жағдайда тіркелген хатты (пошталық карточканы) алғаны туралы хабарлама электронды түрде қалыптасады және цифрлық жүйеге немесе пошта операторының цифрлық жүйесінде жеткізілгені (табыс етілгені) туралы тиісті мәртебе пайда болғаннан кейін пошта операторының көрсетілетін қызметтерін пайдаланушының электрондық абоненттік жәшігіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 28.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 265/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z162" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. Қайтару кезінде гибридтік пошта жөнелтілімдері жасалған шартта өзге талап айтылмаса, пошта операторының қызметтерін пайдаланушының ақпараттық жүйесіне қайтару туралы статусты қабылдағаны туралы растауды алғаннан кейін жойылуы тиіс.</w:t>
+      57. Қайтару кезінде гибридтік жөнелтілімдер жасалған шартта өзге талап айтылмаса, пошта операторының көрсетілетін қызметтерін пайдаланушының цифрлық жүйесіне қайтару туралы мәртебені қабылдағаны туралы растауды алғаннан кейін жойылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.08.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 282/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9826,71 +10178,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z212" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      69. Пошта операторлары пошта жөнелтілімін қабылдау немесе тапсыру алдында пошта операторының қызметтерін пайдаланушының дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға өтінішін (келісімін) алуға міндетті. Мұндай келісім электрондық цифрлық қолтаңбаны пайдалана отырып немесе келісімді алуды растайтын өзге де тәсілмен, автоматтандырылған (электрондық) Құрылғыларды, жабдықтарды пайдалана отырып немесе Ақпараттық жүйелер арқылы "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
+      69. Пошта операторлары пошта жөнелтілімін қабылдау немесе табыс ету алдында пошта операторының көрсетілетін қызметтерін пайдаланушының дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға өтінішін (келісімін) алуға міндетті. Мұндай келісім электрондық цифрлық қолтаңбаны пайдаланыла отырып немесе келісім алуды растайтын өзге де тәсілмен автоматтандырылған (электрондық) құрылғыларды, жабдықтарды пайдаланыла отырып электрондық түрде немесе "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес дербес деректерге қол жеткізуді мемлекеттік бақылау сервисі арқылы қағаз жеткізгіште қол қойғыза отырып таңдалады.</w:t>
+        <w:t xml:space="preserve"> сәйкес дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі арқылы цифрлық жүйелер арқылы не қол қойғызып қағаз жеткізгіште таңдалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жөнелтуші дербес деректерін жинауға, пайдалануға және сақтауға келісім беруден бас тартқан жағдайда, пошта операторы пайдаланушыға тіркелетін пошта жөнелтілімдерін жіберу қызметін көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9951,51 +10303,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 28.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 265/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z213" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12776,238 +13148,200 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z287" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      104. Тіркелетін пошта жөнелтілімін алған кезде пошта операторының қызметтерін пайдаланушы осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> алтыншы бөлімімен көзделген жағдайларды қоспағанда, жөнелтілімді алғаны туралы қолхат береді.</w:t>
+      104. Пошта операторлары пошта жөнелтілімін табыс ету алдында пошта операторының көрсетілетін қызметтерін пайдаланушының дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға өтінішін (келісімін) алуға міндетті. Мұндай келісім электрондық цифрлық қолтаңбаны пайдалана отырып немесе келісім алуды растайтын өзге тәсілмен автоматтандырылған (электрондық) құрылғыларды, жабдықтарды пайдалана отырып электрондық түрде немесе "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі арқылы цифрлық жүйелер арқылы не қол қойғызып қағаз жеткізгіште таңдалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...92 lines deleted...]
-      2) адресаттың пин-кодты енгізу немесе штрих-кодты сканерлеу жолымен расталған келісімі.</w:t>
+        <w:t>
+      Тіркелетін пошта жөнелтілімін беру не табыс ету пошта жөнелтілімінде көрсетілген тікелей адресатқа (алушыға) немесе оның заңды өкіліне немесе сенімхат негізінде әрекет ететін сенім білдірілген адамына не үшінші тұлғаға адресаттың пин-код енгізу немесе штрих-кодты сканерлеу жолымен расталған келісімі болған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушылардан пошта жөнелтілімдерін алуға арналған сенімхатты қағаз жеткізгіште не электрондық цифрлық қолтаңбасы бар электрондық нысанда ұсынуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адресаттың пин-кодты енгізу немесе штрих-кодты сканерлеу жолымен расталған келісімін қоспағанда, тіркелетін пошта жөнелтілімі пошта жөнелтілімінде көрсетілмеген адамға берілмейді не табыс етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жөнелтуші дербес деректерді жинауға, жинақтауға, пайдалануға және сақтауға келісім беруден бас тартқан жағдайда, пошта операторы көрсетілетін қызметтерді пайдаланушыға пошта жөнелтілімін табыс етпейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 28.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 265/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -13858,94 +14192,280 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пин-код және (немесе) штрих-код пошта жөнелтілімін жіберу кезінде деректері көрсетілген алушының өзіне (адресатқа) тікелей жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z525" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      112-3. Тіркелетін почта жөнелтілімін алушы (адресат) почта байланысы операторының ақпараттық жүйесі арқылы алушының өзі жасаған және жіберген пин-кодты немесе штрих-кодты үшінші тұлғаға береді.</w:t>
+      112-3. Тіркелетін пошта жөнелтілімін алушы (адресат) пошта байланысы операторының цифрлық жүйесі арқылы алушының өзі жасаған және жіберген пин-кодты немесе штрих-кодты үшінші тұлғаға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 112-3-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z526" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      112-4. Үшінші тұлға ПИН-кодты айтады немесе пошта операторының ақпараттық жүйесінде алушы (адресат) жіберген штрих-кодты оқуға ұсынады.</w:t>
+      112-4. Үшінші тұлға пин-кодты айтады немесе пошта операторының цифрлық жүйесінде алушы (адресат) жіберген штрих-кодты оқуға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 112-4-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z527" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      112-5. Тіркелетін пошта жөнелтілімін үшінші тұлғаға пин-кодты немесе штрих-кодты пайдалана отырып тапсыру алушы (адресат) үшін пошта операторының ақпараттық жүйесінде жасалған пин-кодты немесе штрих-кодты көрсеткен кезде жүзеге асырылады.</w:t>
+      112-5. Тіркелетін пошта жөнелтілімін үшінші тұлғаға пин-кодты немесе штрих-кодты пайдалана отырып алушы (адресат) үшін пошта операторының цифрлық жүйесінде жасалған пин-кодты немесе штрих-кодты көрсеткен кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 112-5-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z528" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-6. Тіркелген пошта жөнелтілімдерін пин-кодты немесе штрих-кодты пайдалана отырып үшінші тұлғаларға тапсыру пошта жөнелтілімдерінің мынадай санаттары үшін мүмкін болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14012,54 +14532,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-7. Беру пунктінің жауапты қызметкері ПИН-кодты енгізу немесе штрих-кодты сканерлеу арқылы алушыны тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z530" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      112-8. Сәтті тексеруден кейін тіркелетін пошта жөнелтілімін тапсыру туралы мәртебе үшінші тұлғаға тапсыру белгісі көрсетіле отырып, ақпараттық жүйеде тіркеледі.</w:t>
+      112-8. Сәтті верификациядан кейін тіркелетін пошта жөнелтілімін табыс ету туралы мәртебе үшінші тұлғаға табыс ету белгісі көрсетіле отырып, цифрлық жүйеде тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 112-8-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z531" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-9. Тексеру сәтсіз болған жағдайда (кез келген себеппен) тіркелетін пошта жөнелтімдері үшінші тұлғаға берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z532" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14072,54 +14654,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-10. Почта жөнелтімдерін үшінші тұлғаларға пин-кодты немесе штрих-кодты пайдалана отырып тапсыру осы қызмет көзделген және тиісті инфрақұрылым көзделген почта байланысының барлық автоматтандырылған бөлімшелерінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z533" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      112-11. Жасалған пин-кодтың немесе штрих-кодтың жарамдылық мерзімі оны көрсету үшін пошта операторының ақпараттық жүйесінде ашқан сәттен бастап 3 (үш) минутты құрайды, содан кейін ол автоматты түрде жаңартылады.</w:t>
+      112-11. Жасалған пин-кодтың немесе штрих-кодтың жарамдылық мерзімі оны көрсету үшін пошта операторының цифрлық жүйесінде ашқан сәттен бастап 3 (үш) минутты құрайды, содан кейін ол автоматты түрде жаңартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 112-11-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z534" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       112-12. Пин-кодты немесе штрих-кодты пайдалана отырып, үшінші тұлғаларға тіркелетін пошта жөнелтілімдерін тапсыруға кедергі келтіретін техникалық іркілістер кезінде пин-кодты немесе штрих-кодты пайдалана отырып, үшінші тұлғаларға тіркелетін пошта жөнелтілімдерін тапсыру процесін қайта бастау осындай іркілістер жойылғаннан кейін жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z535" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14132,54 +14776,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-13. Пин-кодты немесе штрих-кодты пайдалана отырып, үшінші тұлғаларға тіркелетін пошта жөнелтілімдерін тапсыруға кедергі келтіретін техникалық іркілістер жойылғанға дейін тіркелетін пошта жөнелтілімдерін тапсыру адресатқа немесе оның заңды өкіліне немесе сенімхат негізінде әрекет ететін сенім білдіретін өкілге жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z536" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      112-14. Үшінші тұлғалар туралы ақпарат пошта операторының ақпараттық жүйесінде сақталмайды.</w:t>
+      112-14. Үшінші тұлға туралы ақпарат пошта операторының цифрлық жүйесінде сақталмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 112-14-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z301" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Халықаралық пошта жөнелтілімдерін қабылдау, өңдеу және</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -16907,51 +17613,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тіркелмейтін пошта жөнелтілімдерінде – Қазақстан Республикасы ұлттық валютасының және шетел валютасының ақша белгілері (банкноттар мен монеталар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының конституциялық құрылымын күшпен өзгерту, тұтастығына қол сұғу, мемлекет қауіпсіздігін бұзу, соғыс, әлеуметтік, нәсілдік, ұлттық, діни, таптық және рулық артықшылық, қаталдық, зорлық және порнография насихатталатын немесе үгіттелетін баспа басылымдары, бейнелеу материалдары, кино-, фото-, аудио- және бейнематериалдар;</w:t>
+      6) Қазақстан Республикасының конституциялық құрылым негіздерін күшпен өзгерту, тұтастығына қол сұғу, мемлекет қауіпсіздігін бұзу, соғыс, әлеуметтік, нәсілдік, ұлттық, діни, таптық және рулық артықшылық, қаталдық, зорлық және порнография насихатталатын немесе үгіттелетін баспа басылымдары, бейнелеу материалдары, кино-, фото-, аудио- және бейнематериалдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тез бұзылатын тамақ өнімдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16991,51 +17697,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 144-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -17335,51 +18061,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) маралдардың, ақбөкендердің, теңбіл бұғылардың мүйіздері мен тұяқтары, сондай-ақ теңбіл бұғының терісі (Қазақстан Республикасынан тыс жерге шығарған кезде), Қазақстан Республикасының Қызыл кітабына енгізілген аңдар мен өсімдіктер дериваттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қазақстан Республикасының конституциялық құрылымын күшпен өзгерту, тұтастығына қол сұғу, мемлекет қауіпсіздігін бұзу, соғыс, әлеуметтік, нәсілдік, ұлттық, діни, таптық және рулық артықшылық, қаталдық, зорлық және порнография насихатталатын немесе үгіттелетін баспа басылымдары, бейнелеу материалдары, кино-, фото-, аудио- және бейнематериалдар;</w:t>
+      7) Қазақстан Республикасының конституциялық құрылым негіздерін күшпен өзгерту, тұтастығына қол сұғу, мемлекет қауіпсіздігін бұзу, соғыс, әлеуметтік, нәсілдік, ұлттық, діни, таптық және рулық артықшылық, қаталдық, зорлық және порнография насихатталатын немесе үгіттелетін баспа басылымдары, бейнелеу материалдары, кино-, фото-, аудио- және бейнематериалдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бал арасы ветеринариялық анықтамаға (ішкі пошта жөнелтілімдері үшін) немесе ветеринариялық сертификатқа (халықаралық пошта жөнелтілімдері үшін) сәйкес, сүліктер мен жібек құрттарынан, осы жәндіктерді зерттеуге арналған және ресми танылған мекемелер арасында алмасу жасалатын паразиттер мен зиянды жәндіктерді жойғыштардан басқа, тірі аңдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17491,51 +18217,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 147-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z378" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17953,71 +18699,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Ішкі және халықаралық пошта жөнелтілімдерінде пошта желілері арқылы жіберуге белгілі бір шарттар болған жағдайда қабылданатын заттар мен нәрселер тізбесіне мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Мәдениет туралы" Қазақстан Республикасының Заңының 32-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мәдени құндылықтар (Қазақстан Республикасынан тыс жерге шығаратын кезде) – облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органдары беретін, мәдени құндылықтарды уақытша әкету құқығына берілетін куәлік негізінде;</w:t>
+      1) "Мәдениет туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес мәдени құндылықтар (Қазақстан Республикасынан тыс жерге шығаратын кезде) – астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органдары беретін, мәдени құндылықтарды уақытша әкету құқығына берілетін куәлік негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өсімдіктер, өсімдік тектес өнімдер, сондай-ақ жануарлар, жануар тектес шикізаттар – ауыл шаруашылығы саласындағы уәкілетті органның рұқсаты бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18147,51 +18893,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 150-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z400" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20879,359 +21645,323 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Президенті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының Премьер-Министрі;</w:t>
-[...251 lines deleted...]
-      16) Астана, Алматы, Шымкент қалаларының және Қазақстан Республикасы облыстарының әкімдері.</w:t>
+      2) Қазақстан Республикасының Вице-Президенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының Премьер-Министрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Құрылтай Төрағасы және Төрағасының орынбасарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы Президенті Әкімшілігінің Басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Конституциялық Сотының Төрағасы және Төрағасының орынбасары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасы Жоғарғы Сотының Төрағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасы Ұлттық Банкінің Төрағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасы Орталық сайлау комиссиясының Төрағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасы Премьер-Министрінің орынбасарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасы Бас прокуроры және Бас прокурорының орынбасары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының Президентіне есеп беруші органдардың басшылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының министрлері, орталық атқарушы органдардың ведомство басшылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Астана, облыстар, республикалық маңызы бар қалалар әкімдері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Үкіметтік" - "Правительственное" разрядындағы пошта жөнелтілімдері бірінші кезекте өңделеді және жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 181-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 28.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 516/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 181-тармақ жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -22041,97 +22771,177 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жиыны (сандармен және жазбаша)/Итого (цифрами и прописью):</w:t>
+              <w:t>Жиыны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сандармен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жазбаша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)/Итого (цифрами и прописью):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жіберуші/Отправитель</w:t>
+              <w:t>Жіберуші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/Отправитель</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТАӘ/Атауы /ФИО/Наименование___________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22331,51 +23141,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алушы/Получатель</w:t>
+              <w:t>Алушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/Получатель</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТАӘ/Атауы/ФИО/Наименование _________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26055,61 +26875,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мекенжай жазба белгісі/Адресный ярлык</w:t>
+Мекенжай жазба белгісі/Адресный ярлык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26177,61 +26987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кiмнен</w:t>
+Кiмнен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -26356,61 +27156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>От кого</w:t>
+От кого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26659,61 +27449,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қайдан</w:t>
+Қайдан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -26833,61 +27613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Откуда</w:t>
+Откуда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26998,61 +27768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>индекс</w:t>
+индекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27342,61 +28102,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Табыс етілмеген жағдайда жөнелтушінің өкімі:</w:t>
+Табыс етілмеген жағдайда жөнелтушінің өкімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27427,61 +28177,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Распоряжение отправителя в случае невыдачи:</w:t>
+Распоряжение отправителя в случае невыдачи:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27908,61 +28648,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кiмге</w:t>
+Кiмге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -28086,61 +28816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кому</w:t>
+Кому</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -28151,90 +28871,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Жіберуге тыйым салынған салымдар жоқ </w:t>
+              <w:t xml:space="preserve">
+Жіберуге тыйым салынған салымдар жоқ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Запрещенных к пересылке вложений нет</w:t>
+Запрещенных к пересылке вложений нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28273,57 +28973,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28375,61 +29079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қайда</w:t>
+Қайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -28826,61 +29520,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Куда</w:t>
+Куда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -28892,61 +29576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жөнелтушінің қолы/подпись отправителя:</w:t>
+Жөнелтушінің қолы/подпись отправителя:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29022,61 +29696,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>индекс</w:t>
+индекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29947,680 +30611,586 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3.1-қосымша</w:t>
+              <w:t>3-1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысаны___________________</w:t>
+              <w:t>Нысан___________________</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(пошта операторының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ӨТІНІШ</w:t>
+        <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 3-1-қосымшамен толықтырылды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...423 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                Мен,____________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), анық) мекенжайы бойынша тұратын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________  осы арқылы мен бұл туралы мәлімдеймін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (пошта жөнелтілімінің түрі мен санатын көрсету)  алушының мекенжайына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жіберілетін _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тегі, аты, әкесінің аты (ол боған жағдайда), анық) тіркелетін пошта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөнелтілімдерінде салынған банкноттар, монеталар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тіркелетін пошта жөнелтіліміне салынымының тізімдемесі және сомаға  жарияланған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құндылығы бар________________ (________________________) теңге салынды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________ саны _____________________дана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (монеталарды немесе банкноттарды көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дайындаушының елін, шығарылған жылын, номиналын көрсету);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әрбір монетаға немесе банкнотқа жеке толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дайындаушының елін, шығарылған жылын, номиналын көрсету);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әрбір монетаға немесе банкнотқа жеке толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дайындаушының елін, шығарылған жылын, номиналын көрсету).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әрбір монетаға немесе банкнотқа жеке толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты  (бар болса), қолы)</w:t>
-[...33 lines deleted...]
-        <w:t>(күні)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________  (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33407,55 +33977,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>