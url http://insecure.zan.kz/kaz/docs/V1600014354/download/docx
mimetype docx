--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d1c3f58" w14:textId="d1c3f58">
+    <w:p w14:paraId="10ebbcd" w14:textId="10ebbcd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1787 +93,1834 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін мемлекеттік органдардың интернет-ресурстарының және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің тізбесін бекіту туралы Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушысының 2016 жылғы 28 қаңтардағы № 107 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2016 жылғы 21 қыркүйектегі № 160 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 21 қазанда № 14354 болып тіркелді</w:t>
-[...18 lines deleted...]
-      Қазақстан Республикасының «Ақпараттандыру туралы» 2015 жылғы 24 қарашадағы Заңы </w:t>
+        <w:t>Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2016 жылғы 21 қыркүйектегі № 160 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 21 қазанда № 14354 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Күшін жою көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      1. «Электрондық үкiметтiң» ақпараттық-коммуникациялық инфрақұрылымының операторына бекітілген мемлекеттік органдардың интернет-ресурстарының және «электрондық үкiметтiң» ақпараттық-коммуникациялық инфрақұрылымы объектілерінің тізбесін бекіту туралы» Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушысының 2016 жылғы 28 қаңтардағы </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітілген мемлекеттік органдардың интернет-ресурстарының және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушысының 2016 жылғы 28 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13263 болып тіркелген, «Әділет» ақпараттық-құқықтық жүйесінде 2016 жылы 11 наурызда жарияланған) мынадай өзгеріс енгізілсін:</w:t>
-[...24 lines deleted...]
-      «Электрондық үкiметтiң» ақпараттық-коммуникациялық инфрақұрылымының операторына бекітілетін мемлекеттік органдардың интернет-ресурстарының және «электрондық үкiметтiң» ақпараттық-коммуникациялық инфрақұрылымы объектілерінің </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13263 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылы 11 наурызда жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітілетін мемлекеттік органдардың интернет-ресурстарының және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ақпарат және коммуникациялар министрлігінің Ақпараттандыру департаменті (Ж.З. Жахметова):</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін оның көшірмелерін күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелген күннен бастап оның көшірмелерін күнтізбелік он күн ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне орналастыру үшін Қазақстан Республикасы Әділет министрлігі "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты Қазақстан Республикасы Ақпарат және коммуникациялар министрлігінің интернет-ресурсына орналастыруды;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ақпарат және коммуникациялар министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ақпарат және коммуникациялар вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпарат және коммуникациялар министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Д. Абаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ақпарат және коммуникациялар министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
-[...12 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...244 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="3"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақпарат және коммуникациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің 2016 жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21 қыркүйектегі № 160 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің міндетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушысының 2016 жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28 қаңтардағы № 107 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...35 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> "Электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін мемлекеттік органдардың интернет-ресурстарының және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін мемлекеттік органдардың интернет-ресурстары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оңтүстік Қазақстан облысы әкімдігінің интернет-ресурсы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Ақпарат және коммуникациялар министрлігінің интернет-ресурсы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасы Үкіметінің интернет-ресурсы; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің интернет-ресурсы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Оңтүстік Қазақстан облыстық мәслихатының интернет-ресурсы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қызылорда облысы әкімдігінің интернет-ресурсы.</w:t>
       </w:r>
-      <w:r>
-[...287 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымы объектілері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "электрондық үкіметтің" веб-порталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "электрондық үкіметтің" шлюзі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Жеке тұлғалар" мемлекеттік дерекқоры" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Заңды тұлғалар" мемлекеттік дерекқоры" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Е-лицензиялау" мемлекеттік дерекқоры" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Электрондық үкіметтің" төлем шлюзі" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "Мекенжай тіркелімі" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Жылжымайтын мүлік тіркелімі" мемлекеттік дерекқоры" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Халыққа қызмет көрсету орталықтарының ықпалдастырылған ақпараттық жүйесі" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "Қазақстан Республикасы мемлекеттік органдардың интранет-порталы" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасы мемлекеттік органдарының электрондық құжат айналымының бірыңғай жүйесі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) кедендік автоматтандырылған ақпараттық жүйесі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тәуекелдерді селективті бақылау және басқару;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) сыртқы сауда кеден статистикасының деректеріне қолжетімділікті статистикалау, талдау және ұйымдастыру; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) голографиялық қорғау элементі бар есептік-бақылау маркасын пайдалана отырып, алкоголь өнімінің өндірілуін және айналымын бақылау;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) акциздік өнімдердің және мұнай өнімдері жеке түрлерінің өндірілуі мен айналымын бақылау (Акциз);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) интеграциялық деректер қоймасы; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18) «Web-декларант» электрондық декларациялау кешені; </w:t>
-[...14 lines deleted...]
-      </w:r>
+      18) "Web-декларант" электрондық декларациялау кешені; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) қазынашылықтың интеграцияланған ақпараттық жүйесі;</w:t>
       </w:r>
-      <w:r>
-[...375 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) "АХАЖ" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) "Жылжитын мүлік тізілімі" ақпараттық жүйесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) "Ұлттық зияткерлік меншік институты" автоматтандырылған ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) "e-learning" электрондық оқыту ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) "Салық төлеуші кабинетінің Web-қосымшасы" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) "Салық есептілігін өңдеу жүйесі" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) "Салықтық әкімшілендірудің ақпараттық жүйелерін интеграциялаудың өнеркәсіптік платформасы" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) "Ықпалдастырылған салықтық ақпараттық жүйесі" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) "Деректерді бірыңғай сақтау орны" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) "Орталықтандырылған біріздендірілген дербес шот" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) "ҚР Қаржымині МКК Web-порталы" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) "Салық төлеушілерінің және салық салу объектілерінің мемлекеттік тізілімі" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) "Электрондық шот фактуралары" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) "Жедел басқару орталығы" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) "Интеграцияланған кедендік тариф" ақпараттық жүйесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>