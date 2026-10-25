--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a613741" w14:textId="a613741">
+    <w:p w14:paraId="aec7a6e" w14:textId="aec7a6e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1622,51 +1622,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) чектiң сериясы және нөмірi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чек берушiнiң немесе соның мүддесiн білдірушiнiң атауы (тегі, аты, әкесінің аты (ол бар болса));</w:t>
+      3) чек берушiнiң немесе соның мүддесiн білдірушiнiң атауы (тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) чек берушінің (чек ұстаушының) жеке сәйкестендіру (бизнес-сәйкестендіру) нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1676,51 +1676,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) цифрлармен және жазумен көрсетiлген сомасы‚ чек берiлген күн‚ орын, чек берушiнiң немесе оның мүддесін білдірушiнiң қолы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) чек ұстаушының атауы (тегі, аты, әкесінің аты (ол бар болса));</w:t>
+      6) чек ұстаушының атауы (тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) чек берушінің банкінің атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1868,51 +1868,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2037,64 +2057,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2412,51 +2452,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       чек сомасын цифрлармен және жазумен көрсету (жазумен көрсетілген сома жолдың ең басында бас әріппен басталады‚ "теңге" деген сөз жазумен көрсетiлген сомадан кейiн бір бос орыннан кейін көрсетiледі‚ "тиын" деген сөз чекте көрсетiлмейдi, сома цифрлармен және жазумен жазылғаннан кейінгі бос орын қос сызықпен сызып тасталады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бағанда "төлеңiз" деген сөзден кейiн атына чек жазып берiлетiн адамның тегі, аты және әкесінің аты (ол бар болса) немесе тұлғаның атауы көрсетiледi;</w:t>
+      бағанда "төлеңiз" деген сөзден кейiн атына чек жазып берiлетiн адамның тегі, аты және әкесінің аты (ол болған жағдайда) немесе тұлғаның атауы көрсетiледi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       чек берушінің (жеке тұлғалар үшін) немесе чек кітапшасын иелік етуге чек беруші уәкілетті берген тұлғаның (жеке және заңды тұлғалар үшін) жеке басын куәландыратын құжатының нөмірі, кім және қашан берген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2716,51 +2756,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2862,51 +2922,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) чек кiтапшасы мұқабасының мыналар көрсетiлетін немесе қойылатын сыртқы бетiн толтырады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      чек берушiнiң тегі, аты, әкесінің аты (ол бар болса) немесе атауы;</w:t>
+      чек берушiнiң тегі, аты, әкесінің аты (ол болған жағдайда) немесе атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       чек берушінің (жеке тұлғалар, дара кәсіпкерлер, жеке нотариустар, адвокаттар, сот орындаушылары және кәсіби медиаторлар үшін) жеке басын куәландыратын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3132,51 +3192,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3303,51 +3383,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Чек ұстаушы чектi төлеу үшін қабылдай отырып, чектiң "чек ұстаушының чектiң төлеуге қабылданғаны туралы белгiсi" деген бағанда және оның түбiртегiне чек ұстаушының тегiн‚ атын, әкесiнiң атын (ол бар болса)‚ сондай-ақ қолын (жеке тұлғалар үшiн) немесе атауын көрсете отырып мөртаңбасын не мөрiн және чек ұстаушы уәкiлеттiк берген тұлғаның қолын (заңды тұлғалар үшiн) қояды.</w:t>
+      21. Чек ұстаушы чектi төлеу үшін қабылдай отырып, чектiң "чек ұстаушының чектiң төлеуге қабылданғаны туралы белгiсi" деген бағанда және оның түбiртегiне чек ұстаушының тегiн‚ атын, әкесiнiң атын (ол болған жағдайда)‚ сондай-ақ қолын (жеке тұлғалар үшiн) немесе атауын көрсете отырып мөртаңбасын не мөрiн және чек ұстаушы уәкiлеттiк берген тұлғаның қолын (заңды тұлғалар үшiн) қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөртаңбаны не мөрдi қою жөніндегі талап чек берушi - жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3370,51 +3450,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4560,51 +4660,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аумағында чектерді қолдану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4742,90 +4842,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(банктің, Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының бейрезидент</w:t>
+              <w:t>Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">банкі филиалының уәкілетті </w:t>
+              <w:t>бейрезидент банкі филиалының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамының тегі, аты, әкесінің аты </w:t>
+              <w:t>уәкілетті адамының тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(ол бар болса)</w:t>
+              <w:t xml:space="preserve">әкесінің аты (ол болған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4839,482 +4952,460 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________ қ.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 ___ жылғы "____" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z603" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолдан жасалған чектің анықталғаны туралы акт</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 30.11.2020 </w:t>
+      Ескерту. Қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 139</w:t>
+        <w:t xml:space="preserve">№ 109 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
-[...145 lines deleted...]
-    </w:p>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z604" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, төменде қол қойған______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z605" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолдан жасалған чекті анықтаған банктің, Қазақстан Республикасының бейрезидент банкі филиалының уәкілетті адамының тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z606" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z607" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                     сомаға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z608" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z609" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (чек ұстаушының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z610" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жазылған № _____________ чекті тексеру</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z611" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кезінде______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z612" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      чектің анықталғаны туралы осы актіні жасадым, осыған байланысты аталған чек төлем жасауға қабылданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z613" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z614" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z615" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолдан жасалған чек Қазақстан Республикасының құқық қорғау органдарына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z616" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z617" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________ ұсынылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z618" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолдан жасалған чек берілген мемлекеттік органның атауы көрсетілсін)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5640,31 +5731,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>