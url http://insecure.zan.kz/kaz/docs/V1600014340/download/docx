--- v1 (2026-03-13)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a90760" w14:textId="3a90760">
+    <w:p w14:paraId="d6c4dcb" w14:textId="d6c4dcb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -272,1030 +272,1034 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Банктік шоттың бар екендігі және нөмірі туралы анықтаманы және банктік шот бойынша ақша қалдығы мен қозғалысы туралы үзінді көшірмені ресімдеуге және олардың мазмұнына қойылатын мынадай талаптар бекітілсін:</w:t>
+      1. Банктік шоттың бар екендігі және нөмірі туралы анықтаманы және банктік шот бойынша ақша қалдығы мен қозғалысы туралы үзінді-көшірмені ресімдеуге және олардың мазмұнына қойылатын мынадай талаптар бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z17" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Банктер және банк қызметі туралы заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 5, 6, 7, 8 және 8-1-тармақтарында көзделген банктік шоттың бар екендігі және нөмірі туралы анықтамалар банкте, Қазақстан Республикасы бейрезидент-банкінің филиалында, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымда (бұдан әрі – банктер) клиенттің банктік шоты болған кезде ресімделеді және мыналарды қамтиды:</w:t>
+      1) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер және банк қызметі туралы заң) 69-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген банктік шоттың бар екендігі және нөмірі туралы анықтамалар банкте, Қазақстан Республикасының бейрезидент-банкінің филиалында, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымда (бұдан әрі – банктер) клиенттің банктік шоты болған кезде ресімделеді және онда мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анықтаманың күні;</w:t>
-[...17 lines deleted...]
-      заңды тұлғаның және (немесе) оның құрылымдық бөлімшесінің атауы, жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса) және клиенттің жеке сәйкестендіру коды;</w:t>
+      анықтама күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның және (немесе) оның құрылымдық бөлімшесінің атауы, жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) және клиенттің жеке сәйкестендіру коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиентке қызмет көрсететін банктің атауы және банктік сәйкестендіру коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      банктік шоттағы қалдық туралы мәліметтер көрсетілген жағдайда сұратылатын күнге жіберілетін қалдық.</w:t>
+      банктік шоттағы қалдық туралы мәліметтер көрсетілген жағдайда сұратылатын күнгі шығыс қалдық.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктер және банк қызметі туралы заңның </w:t>
-[...57 lines deleted...]
-      Клиенттің банктік шоттарының бар екендігі және нөмірлері, банктік шоттары бойынша ақша қалдықтары мен қозғалысы туралы қағаз тасымалдағышта ұсынылатын анықтамалар банктік шот бойынша ақша қалдығы мен қозғалысы туралы үзінді көшірме (бұдан әрі – үзінді көшірме) нысанында жіберіледі;</w:t>
+      Банктер және банк қызметі туралы заңның 69-бабы 12-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылатын банктік шоттарда ақшаның болуы туралы мәліметтер өндіріп алынатын сома шегінде көрсетіледі. Банктер және банк қызметі туралы заңның 69-бабы 17-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылатын банктік шоттарда ақшаның болуы туралы мәліметтер өндіріп алынатын сома шегінде көрсетіледі, ал ақша жеткіліксіз болған жағдайда – атқарушылық іс жүргізуді қозғаған сәттен бастап осы шоттардағы ақша қозғалысы туралы мәліметтер де көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттің банктік шоттарының бар екендігі және нөмірлері, банктік шоттары бойынша ақша қалдығы мен қозғалысы туралы қағаз жеткізгіште ұсынылатын анықтамалар банктік шот бойынша ақша қалдығы мен қозғалысы туралы үзінді-көшірме (бұдан әрі – үзінді-көшірме) нысанында жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) үзінді көшірмеде мыналар қамтылады:</w:t>
+      2) үзінді-көшірмеде мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      үзінді көшірменің күні;</w:t>
-[...35 lines deleted...]
-      заңды тұлғаның және (немесе) оның құрылымдық бөлімшесінің атауы, жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса) және клиенттің жеке сәйкестендіру коды;</w:t>
+      үзінді-көшірме күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үзінді-көшірме берілетін кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның және (немесе) оның құрылымдық бөлімшесінің атауы, жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) және клиенттің жеке сәйкестендіру коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиентке қызмет көрсететін банктің атауы және банктік сәйкестендіру коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңды тұлғаның және (немесе) оның құрылымдық бөлімшесінің атауы, жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса) және егер клиент ақша жөнелтуші (бенефициар) болып табылған жағдайда, бенефициардың (ақша жөнелтушінің) жеке сәйкестендіру коды;</w:t>
-[...53 lines deleted...]
-      үзінді көшірме берілетін кезеңнің басындағы және соңындағы келіп түсетін және жіберілетін қалдық.</w:t>
+      заңды тұлғаның және (немесе) оның құрылымдық бөлімшесінің атауы, жеке тұлғаның тегі, аты, әкесінің аты ол болған жағдайда және егер клиент ақша жөнелтуші (бенефициар) болып табылған жағдайда, бенефициардың (ақша жөнелтушінің) жеке сәйкестендіру коды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теңгемен банктік шот бойынша – бенефициар банкінің (ақша жөнелтуші банктің) атауы, банктік сәйкестендіру коды, бенефициардың және ақша жөнелтушінің атауы және жеке сәйкестендіру (бизнес-сәйкестендіру) нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиент пен оған қызмет көрсететін банктің арасында төлемдер мен ақша аударымдарын жүзеге асыру кезінде бенефициар банктің (ақша жөнелтуші банктің) атауы және (немесе) банктік сәйкестендіру коды қойылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үзінді-көшірме берілетін кезеңнің басында және соңында келіп түсетін және жіберілетін қалдық.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктер және банк қызметі туралы заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 7-тармағының ж) және з) тармақшаларына сәйкес ұсынылатын үзінді көшірмелерде банктік шотта ақша жеткіліксіз болған кезде атқарушылық іс жүргізу қозғалған сәттен бастап келіп түсетін және (немесе) жіберілетін қалдық туралы ақпарат қамтылады;</w:t>
+      Банктер және банк қызметі туралы заңның 69-бабы 17-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылатын үзінді-көшірмелерде банктік шотта ақша жеткіліксіз болған кезде атқарушылық іс жүргізу қозғалған сәттен бастап келіп түсетін және (немесе) жіберілетін қалдық туралы ақпарат қамтылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлемнің белгіленуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      үзінді көшірме берілетін кезеңдегі дебет және кредит бойынша айналымдар.</w:t>
+      үзінді-көшірме берілетін кезеңдегі дебет және кредит бойынша айналымдар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктер және банк қызметі туралы заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 7-тармағының ж) және з) тармақшаларына сәйкес ұсынылатын үзінді көшірмелерде банктік шотта ақша жеткіліксіз болған кезде атқарушылық іс жүргізу қозғалған сәттен бастап дебет және кредит бойынша айналымдар туралы ақпарат қамтылады;</w:t>
+      Банктер және банк қызметі туралы заңның 69-бабы 17-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылатын үзінді-көшірмелерде банктік шотта ақша жеткіліксіз болған кезде атқарушылық іс жүргізу қозғалған сәттен бастап дебет және кредит бойынша айналымдар туралы ақпарат қамтылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктік шоттың валютасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      банктің уәкілетті адамының тегі, аты, әкесінің аты (ол бар болса) және мөртабан (қағаз нұсқа үшін).</w:t>
+      банктің уәкілетті адамының тегі, аты, әкесінің аты (ол болған жағдайда) және мөртабан (қағаздағы нұсқасы үшін).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктер және банк қызметі туралы заңның </w:t>
-[...127 lines deleted...]
-      банктік шот бойынша орын алған ауыртпалықтарды шегере отырып, үзінді көшірме берілетін кезеңнің соңындағы ақша сомасының қалдығы (оң немесе теріс).</w:t>
+      Банктер және банк қызметі туралы заңның 69-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген үзінді-көшірмелерді ұсынған кезде, мынадай мәліметтер болған жағдайда қосымша беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үзінді-көшірме берілетін кезеңнің соңында банктік шотқа қойылған, орындалмаған инкассолық өкімдер сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үзінді-көшірме берілетін кезеңнің соңында банктік шотқа қойылған, орындалмаған төлем талаптарының сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үзінді-көшірме берілетін кезеңнің соңында банктік шотқа қойылған, болашақтағы валюталау күні бар орындалмаған төлем тапсырмаларының сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үзінді-көшірме берілетін кезеңнің соңындағы банктік шоттардағы ақшаға салынған өзге ауыртпалықтар (тыйым салу) сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті мемлекеттік органдардың шығыс операцияларын тоқтата тұру туралы ұсынылған өкімдерінің саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шот бойынша орын алған ауыртпалықтарды шегергенде, үзінді-көшірме берілетін кезеңнің соңындағы ақша сомасының қалдығы (оң немесе теріс).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктік шотты белгілеу туралы ақпарат Банктер және банк қызметі туралы заңның </w:t>
-[...275 lines deleted...]
-      Қазақстан Республикасының мемлекеттік-жекешелік әріптестік саласындағы және концессиялар туралы заңнамасына сәйкес инвестициялық шығындардың өтемақысын есепке алу үшін ашылған банктік шоттың бар екендігі және нөмірі туралы анықтамалар және банктік шот бойынша үзінді көшірме қосымша көрсетіледі.</w:t>
+      Банктік шоттың мақсаты туралы ақпарат Банктер және банк қызметі туралы заңның 69-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Азаматтық кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>741-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасы Заңының 27-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда ақшасы өндіріп алуға жатпайтын банктік шоттың бар екендігі және нөмірі туралы анықтамаларды және банктік шоты бойынша үзінді-көшірмелерді ұсынған кезде қосымша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 22.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 99</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2280,55 +2284,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2654,31 +2658,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>